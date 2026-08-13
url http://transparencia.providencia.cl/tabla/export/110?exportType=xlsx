--- v0 (2026-06-23)
+++ v1 (2026-08-13)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
   <si>
     <t>Año de la publicacion en TA</t>
   </si>
   <si>
     <t>Mes de la publicacion en TA</t>
   </si>
   <si>
     <t>Tipo de norma</t>
   </si>
   <si>
     <t>Número norma</t>
   </si>
   <si>
     <t>Denominación norma</t>
   </si>
   <si>
     <t>Fecha de publicación en el D.O.</t>
   </si>
   <si>
     <t>Enlace al texto integro y actualizado</t>
   </si>
   <si>
     <t>Fecha última modificación o derogación</t>
   </si>
   <si>
@@ -235,93 +235,105 @@
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>Publicacion Diario Oficial 25 Mayo 2009 / Decreto EXN 1042 de 19 de Mayo de 2009</t>
   </si>
   <si>
     <t>25-05-2009</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ykvpMf7pvpQKJqirbAW7UA%3D%3D</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t xml:space="preserve">Publicacion  Diario Oficial día 9 de Junio de 2017 / Decreto Alcaldicio EXN°1006 de 6 de Junio de 2017 - </t>
   </si>
   <si>
     <t>09-06-2017</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wecow7eiSBCDE3%2FWiabhxQ%3D%3D</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>Sustitúayase el punto N°1 del Decreto Alcaldicio EX.N°900 de 3 de junio de 2026.</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aY52UJdv58AzdM9%2B3wwrwg%3D%3D</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
     <t>936</t>
   </si>
   <si>
     <t xml:space="preserve">Publicación Diario Oficial 9.6.2016 / Decreto Alcaldicio  EX.N°936 de 3 de Junio de 2016.</t>
   </si>
   <si>
     <t>09-06-2016</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2uT3C5hc%2FyB8ngB0La37Sg%3D%3D</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Publicacion Diario Oficial 11.5.2009 / Decreto Alcaldicio 925 de 6 de Mayo de 2009</t>
   </si>
   <si>
     <t>11-05-2009</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Go%2FLvVEH%2F%2FBFoMErzTCpNA%3D%3D</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>900</t>
   </si>
   <si>
     <t xml:space="preserve">Fíjase, a contar de la 0:00 horas del día sábado 27 de junio de 2026, cambio de sentido de tránsito de la  calle Amundsen, en el tramo entre Avda.Suecia y Avda. Ricardo Lyon, quedando de Oriente a Poniente, las 24 horas del día, todos los días de la semana.</t>
   </si>
   <si>
     <t>10-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jKuZ1JkT4ceueWdLrhHdGg%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>16-06-2026</t>
   </si>
   <si>
     <t>03-06-2026</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Publicación Diario Oficial 03.08.2020 - Decreto Alcaldicio EXN°893 de 28 de Julio de 2020</t>
   </si>
   <si>
     <t>03-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Wdla%2Fiwr8YbmDhLwzFKWOQ%3D%3D</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>Fíjanse, a contar de las 0:00 horas del día sábado5 de julio de 2025, cambios de sentido de tránsito de las siguientes calles.</t>
   </si>
@@ -566,51 +578,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -980,365 +992,365 @@
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="I22" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="H23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="H25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>136</v>
       </c>
       <c r="H26" s="0" t="s">
@@ -1386,172 +1398,201 @@
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>150</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="G30" s="0" t="s">
+      <c r="H30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>9</v>
+        <v>157</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>162</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="0" t="s">
+      <c r="B34" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="H33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I33" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>