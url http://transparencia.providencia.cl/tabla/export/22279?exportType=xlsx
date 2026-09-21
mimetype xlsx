--- v0 (2026-05-31)
+++ v1 (2026-09-21)
@@ -4,161 +4,179 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
   <si>
     <t>Año de la publicacion en TA</t>
   </si>
   <si>
     <t>Mes de la publicacion en TA</t>
   </si>
   <si>
     <t>Tipo Marco normativo</t>
   </si>
   <si>
     <t>Tipo de norma</t>
   </si>
   <si>
     <t>Número norma</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Denominación norma</t>
   </si>
   <si>
     <t>Fecha de publicación en el diario oficial o fecha de dictación</t>
   </si>
   <si>
     <t>Enlace al texto integro y actualizado</t>
   </si>
   <si>
     <t>Fecha de última modificación</t>
   </si>
   <si>
     <t>Fecha de promulgación</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Reglamento</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>Fíjase el nuevo texto del Reglamento sobre "HORARIO DE TRABAJO Y SISTEMA DE CONTROL DE ASISTENCIA BIOMÉTRICO DE LOS FUNCIONARIOS Y FUNCIONARIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J1rB36DDtHTwL%2Fbnoy2O7g%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2025</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
-    <t>Reglamento</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto exento</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>Fíjase el siguiente texto refundido y sistematizado del "REGLAMENTO SOBRE EL HORARIO DE TRABAJO DE PERSONAL MUNICIPAL".</t>
   </si>
   <si>
+    <t>31-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PkKgYJtATCe7jmpXdGLEYg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Septiembre </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reglamento </t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>12-09-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modifícase, el artículo 9° punto 3, N°3.1 del "REGLAMENTO SOBRE HORARIO DE TRABAJO DEL PERSONAL MUNICIPAL". cuyo texto refundido y sistematizado fue fijado mediante Decreto Alcaldicio EX.N°637 de 9 de mayo 2024, en el sentido de reemplazar el cuadro que fija la jornada de trabajo del personal del Departamento de Servicios Deportivos y Recreativos de 44 horas semanales, distribuida de lunes a viernes. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jDqMkP4xo%2FyUU3QefYNZIw%3D%3D</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>09-05-2024</t>
+  </si>
+  <si>
+    <t>Fijase el siguiente texto refundido y sistematizado del "REGLAMENTO SOBRE HORARIO DE TRABAJO DEL PERSONAL MUNICIPAL".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fTMwykT70CefQBOLICH8tw%3D%3D</t>
+  </si>
+  <si>
     <t>Sin información</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PkKgYJtATCe7jmpXdGLEYg%3D%3D</t>
-[...46 lines deleted...]
-  <si>
     <t>2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Julio</t>
   </si>
   <si>
     <t>Reglamento Interno</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>26-07-2023</t>
   </si>
   <si>
     <t>Modifícase el "REGLAMENTO SOBRE HORARIO DE TRABAJO DEL PERSONAL MUNICIPAL" cuyo texto refundido y sistematizado fue fijado por Decreto Alcladicio EX.N°2 de 5 de enero de 2021.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Bfi63oDBvDocvTic6EX5mA%3D%3D</t>
   </si>
   <si>
     <t>Reglamento Inteno</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>26-05-2023</t>
   </si>
@@ -509,51 +527,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -561,1103 +579,1138 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="0" t="s">
+      <c r="F2" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="G2" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="0" t="s">
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="H2" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J2" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I7" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>