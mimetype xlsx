--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -4,173 +4,188 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Cuenta Pública 2025</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HqhpDRGq8BtHXELkGSvNww%3D%3D</t>
+  </si>
+  <si>
+    <t>Resumen Ejecutivo Cuenta Pública 2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0Lwwm5sHlPrEBtixjO4tOw%3D%3D</t>
+  </si>
+  <si>
     <t>Cuenta Pública 2024</t>
   </si>
   <si>
     <t>29-04-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B58D7jKiBQmafs2YHls14g%3D%3D</t>
   </si>
   <si>
+    <t>Resumen Cuenta Pública - Gestión 2023</t>
+  </si>
+  <si>
+    <t>23-04-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fEnA9vIx0fyve9eJl9TAqw%3D%3D</t>
+  </si>
+  <si>
     <t>CUENTA PÚBLICA PROVIDENCIA 2023</t>
   </si>
   <si>
-    <t>23-04-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5l%2By6BWOFdP1mF28jnb6Yg%3D%3D</t>
   </si>
   <si>
-    <t>Resumen Cuenta Pública - Gestión 2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Extracto Cuenta Pública 2022</t>
   </si>
   <si>
     <t>25-04-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=u%2B7XE72JzOFQnNyrvLjK4A%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública 2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MCY0LThwmf0NWcX55PGPag%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública 2021</t>
   </si>
   <si>
     <t>26-04-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0uuq54xnDimlyKIUOyTZew%3D%3D</t>
   </si>
   <si>
     <t>Cunta Pública Año 2020</t>
   </si>
   <si>
     <t>29-04-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nUUKl57Huas2qX2u3g2Bew%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública 2019</t>
   </si>
   <si>
     <t>30-04-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2vOX6Q63ScWnoNna65LBBA%3D%3D</t>
   </si>
   <si>
+    <t>Cuenta Pública Año 2018</t>
+  </si>
+  <si>
+    <t>04-07-2019</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ktWkXy3V3eCbOZS3fGVixg%3D%3D</t>
+  </si>
+  <si>
     <t>Resumen Cuenta Pública Año 2018</t>
   </si>
   <si>
-    <t>04-07-2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SCDEZFQfPTxGXUdafi762g%3D%3D</t>
   </si>
   <si>
-    <t>Cuenta Pública Año 2018</t>
-[...4 lines deleted...]
-  <si>
     <t>Cuenta Pública Año 2017</t>
   </si>
   <si>
     <t>26-04-2018</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KNjePt6asVFnRm08FKmGvw%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública 2016</t>
   </si>
   <si>
     <t>28-04-2017</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DUkMEr3rjmkQD8OUVHSR3g%3D%3D</t>
   </si>
   <si>
+    <t>Cuenta Pública 2015</t>
+  </si>
+  <si>
+    <t>26-04-2016</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=P3Rl6vX99XcO3nYgv4ECOw%3D%3D</t>
+  </si>
+  <si>
     <t>Anexos Cuenta Pública 2015</t>
   </si>
   <si>
-    <t>26-04-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=llp6vTOLagMbzcA%2FPQCwHw%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=P3Rl6vX99XcO3nYgv4ECOw%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública 2014</t>
   </si>
   <si>
     <t>28-04-2015</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cgtw954%2Ffa46uC3jpLKckg%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública Año 2013</t>
   </si>
   <si>
     <t>30-04-2014</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BNiIk4ToG95cTr0CVKYzYQ%3D%3D</t>
   </si>
   <si>
     <t>Cuenta Pública Año 2012</t>
   </si>
   <si>
     <t>06-05-2013</t>
   </si>
@@ -307,354 +322,376 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C29"/>
+  <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C29" s="0" t="s">
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
         <v>82</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>