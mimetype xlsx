--- v0 (2026-06-24)
+++ v1 (2026-08-14)
@@ -4,125 +4,143 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Informe de Pasivos Exigibles Julio 2026</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qe4HJ8IOX7zL%2BrOGmb2IOg%3D%3D</t>
+  </si>
+  <si>
+    <t>Informe de Pasivos Exigibles Junio 2026.</t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mPgsen3y2j33Q9eWuFRfPg%3D%3D</t>
+  </si>
+  <si>
     <t>Informe de Pasivos Exigibles Mayo 2026.</t>
   </si>
   <si>
     <t>12-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aujYBXW6sA6m5yOTtioiWA%3D%3D</t>
   </si>
   <si>
     <t>Informe de Pasivos Exigibles Abril 2026 Corporación.</t>
   </si>
   <si>
     <t>13-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Uz9KOxa3ms5NYL4TebZNmA%3D%3D</t>
   </si>
   <si>
     <t>Informe Pasivos Exigibles Marzo 2026 Corporación.</t>
   </si>
   <si>
     <t>15-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BX7R6VL%2BUoFO0uPT4kM2RA%3D%3D</t>
   </si>
   <si>
     <t>Pasivos Corporación, Febrero 2026.-</t>
   </si>
   <si>
     <t>13-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QOSz7Bey8TtKcss8byztzA%3D%3D</t>
   </si>
   <si>
     <t>Informde de Pasivos exigible Enero 2026 Corporación.-</t>
   </si>
   <si>
     <t>13-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OKmxWJPvLu924ohMHH3dfg%3D%3D</t>
   </si>
   <si>
+    <t>INFORME PASIVOS EXIGIBLES MES DE NOVIEMBRE</t>
+  </si>
+  <si>
+    <t>31-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mi45%2F%2BJUJTJ1SA1QdvOJEA%3D%3D</t>
+  </si>
+  <si>
+    <t>INFORME PASIVOS EXIGIBLES MES DE OCTUBRE</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JHs7FJtFBadq4LR84k4fZw%3D%3D</t>
+  </si>
+  <si>
     <t>INFOME PASIVOS EXIGIBLES DICIEMBRE DEL 2025</t>
   </si>
   <si>
-    <t>31-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XELN%2FYhnLcxw9ix%2Fl4h3zA%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mi45%2F%2BJUJTJ1SA1QdvOJEA%3D%3D</t>
   </si>
   <si>
     <t>Informe Trimestral Julio-Septiembre 2025.</t>
   </si>
   <si>
     <t>14-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0JnPxxS7th60eG40Nk1b5Q%3D%3D</t>
   </si>
   <si>
     <t>Informe Trimestral Abril-Junio 2025</t>
   </si>
   <si>
     <t>17-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1ydabo2PjyERCyx2C%2Bgptw%3D%3D</t>
   </si>
   <si>
     <t>Informe Trimestral Enero-Marzo 2025.</t>
   </si>
   <si>
     <t>23-04-2025</t>
   </si>
@@ -803,51 +821,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C87"/>
+  <dimension ref="A1:C89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -891,84 +909,84 @@
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>36</v>
@@ -1342,73 +1360,73 @@
         <v>136</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>155</v>
@@ -1562,73 +1580,73 @@
         <v>195</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>214</v>
@@ -1650,145 +1668,167 @@
         <v>218</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>