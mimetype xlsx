--- v0 (2026-06-25)
+++ v1 (2026-08-24)
@@ -4,144 +4,153 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Apruébase el "ANEXO - PLAN POR AMENAZA" Incendio Forestal Parque Metropolitano ParqueMET".</t>
   </si>
   <si>
     <t>29-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BSxbN1yOGeGdCVmERy5ZmQ%3D%3D</t>
   </si>
   <si>
+    <t>Apruébase el PLAN COMUNAL DE EMERGENCIA. PROVIDENCIA, cuyo texto forma parte integrante del presente Decreto y se agrega como Anexo.</t>
+  </si>
+  <si>
+    <t>29-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DVevMld4n86Uo2N7%2B842RA%3D%3D</t>
+  </si>
+  <si>
     <t>Apruébase el PLAN COMUNAL REDUCCION DEL RIESGO DE DESASTRES, cuyo texto forma parte integrante del prsentre Decreto y se agrega como Anexo.</t>
   </si>
   <si>
-    <t>29-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KNLaMcsvxzb41uFPKwxchA%3D%3D</t>
   </si>
   <si>
-    <t>Apruébase el PLAN COMUNAL DE EMERGENCIA. PROVIDENCIA, cuyo texto forma parte integrante del presente Decreto y se agrega como Anexo.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DVevMld4n86Uo2N7%2B842RA%3D%3D</t>
+    <t>Apruébase el PLAN COMUNAL DE SEGURIDAD PÚBLICA COMUNA DE PROVIDENCIA 2026-2029, cuyo texto forma parte integrante del presente Decreto y se Agrega como Anexo.</t>
+  </si>
+  <si>
+    <t>22-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K%2FeR0wotGaFFChXc60fusQ%3D%3D</t>
   </si>
   <si>
     <t>Apruébase el "ANEXO - PLAN POR AMENAZA" Corte masivo y prolongado de suministro eléctrico.</t>
   </si>
   <si>
     <t>10-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cLZOFEok9E2yPpOsLy%2BNQA%3D%3D</t>
   </si>
   <si>
     <t>Apruébase la actualización del Reglamento denominado "Instructivo de operación y funcionamiento del Comité Comunal para la Gestión del Riesgo de Desastre" de la Municipalidad de Providencia.-</t>
   </si>
   <si>
     <t>15-05-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5QNS9r1HMXV4sBF1U0GbKQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Apruébase el PLAN COMUNAL DE SEGURIDAD PUBLICA COMUNA DE PROVIDENCIA 2021 - 2025.
 </t>
   </si>
   <si>
     <t>28-11-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H4kO82x0qe0md4jqRLwH7A%3D%3D</t>
   </si>
   <si>
     <t>Apruébase el PLAN COMUNAL DE EMERGENCIA PROVIDENCIA Y SUS ANEXOS y el PLAN COMUNAL PARA LA REDUCCIÓN DEL RIESGO DE DESASTRE 2024-2025, cuyos textos se agregan como Anexo I y Anexo II, respectivamente, los que forman parte integrante del Presente Decreto.-</t>
   </si>
   <si>
     <t>05-08-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NUmEt1d4ZxYjLVzbKLre8Q%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse el Instructivo de Operación y Funcionamiento del Comité Comunal para la Gestión del Riesgo de Desastres, Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>09-02-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZYMP1ay%2FQ64XgF%2FzYa%2FxSg%3D%3D</t>
   </si>
   <si>
+    <t>Apruébase la Actualización Año 2023 del Plan Comunal de Seguridad Pública Comuna de Providencia 2021-2025, cuyo texto se agrega al presente Decrto como Anexo I y se considera parte integrante de este Decreto.</t>
+  </si>
+  <si>
+    <t>22-12-2023</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9PaxSikAGXJCTIe1mk6IDA%3D%3D</t>
+  </si>
+  <si>
     <t>Apruébase el Plan Comunal de Emergencia, Municipalidad de Providencia, cuyo texto se agrega al presente Decreto como Anexo I y se considera parate integrante de este Decreto.</t>
   </si>
   <si>
-    <t>22-12-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QetNGLCFAF%2B%2FoD3AzJuY0g%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9PaxSikAGXJCTIe1mk6IDA%3D%3D</t>
   </si>
   <si>
     <t>Apruébase el Manual de Procedimiento ante Emergencias Comunales, Sistema de Turnos Municipales .-</t>
   </si>
   <si>
     <t>03-08-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B%2BWwqN26pPAlfFooqwhHxQ%3D%3D</t>
   </si>
   <si>
     <t>Apruébase el Instructivo de Operaciones y funcionamiento del Comité Comunal para la Gestión del Riesgo de Desastres de la Municipalidad de Providencia.-</t>
   </si>
   <si>
     <t>28-07-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aKCqBwegEf17ouzpRzjT9g%3D%3D</t>
   </si>
   <si>
     <t>Apruébase la Actualización Año 2022 del Plan comunal de Seguridad Pública Comuna de Providencia 2021-2025, cuyo texto se agrega al presente decreto como Anexo I y se considera parte integrante de este Decreto.</t>
   </si>
   <si>
     <t>22-12-2022</t>
   </si>
@@ -314,51 +323,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C29"/>
+  <dimension ref="A1:C30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -435,62 +444,62 @@
         <v>23</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>39</v>
@@ -637,31 +646,42 @@
       </c>
       <c r="C27" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>84</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>