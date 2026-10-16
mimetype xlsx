--- v0 (2026-08-25)
+++ v1 (2026-10-16)
@@ -4,59 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1634" uniqueCount="1634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1646" uniqueCount="1646">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°75 de 8 de septiembre de 2026</t>
+  </si>
+  <si>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oIYvpyEgvgurZaNbQAPyKQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Extraordinaria N°74 de 27 de agosto de 2026</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jOJpPgVJbtUC8s0SWEDagA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°73 de 25 de agosto de 2026</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mmm6RPsz6v2%2FzERba5umfw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°72 de 11 de agosto de 2026</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pTPTtwfllx%2FGgZHlkizo8g%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°71 de 4 de agosto de 2026</t>
   </si>
   <si>
     <t>04-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tANtndtJ9lKtqhH5imob4g%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°70 de 28 de julio de 2026</t>
   </si>
   <si>
     <t>28-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aVIdmnY50vKE2FyLhj1C%2Bg%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°69 de 14 de julio de 2026</t>
   </si>
   <si>
     <t>14-07-2026</t>
   </si>
@@ -4961,51 +4997,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C563"/>
+  <dimension ref="A1:C567"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -5577,95 +5613,95 @@
         <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>184</v>
@@ -5731,95 +5767,95 @@
         <v>200</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>225</v>
@@ -6028,128 +6064,128 @@
         <v>280</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>313</v>
@@ -6204,95 +6240,95 @@
         <v>326</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>351</v>
@@ -6424,95 +6460,95 @@
         <v>385</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>386</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>391</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>410</v>
@@ -6556,95 +6592,95 @@
         <v>420</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>423</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>445</v>
@@ -6864,95 +6900,95 @@
         <v>503</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>523</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>528</v>
@@ -7348,95 +7384,95 @@
         <v>634</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>635</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>637</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>638</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>640</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>654</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>657</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>659</v>
@@ -7612,95 +7648,95 @@
         <v>705</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>706</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>708</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>709</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>711</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>725</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>726</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>728</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>730</v>
@@ -7942,95 +7978,95 @@
         <v>794</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>795</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>797</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>798</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>800</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>814</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>817</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>818</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>819</v>
@@ -8063,95 +8099,95 @@
         <v>826</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>827</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
         <v>829</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>830</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>832</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>846</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>849</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>850</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>851</v>
@@ -8173,95 +8209,95 @@
         <v>855</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>858</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>859</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>861</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>875</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>876</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>878</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>879</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>880</v>
@@ -8294,95 +8330,95 @@
         <v>887</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>888</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>890</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>891</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>893</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>907</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>908</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>910</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>911</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>912</v>
@@ -8536,95 +8572,95 @@
         <v>952</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>953</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>955</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>956</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>958</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
         <v>972</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>973</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
         <v>975</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>976</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>977</v>
@@ -9163,601 +9199,601 @@
         <v>1122</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1138</v>
+        <v>1150</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1158</v>
+        <v>1170</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1176</v>
+        <v>1170</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>1197</v>
       </c>
-      <c r="B413" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C413" s="0" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1205</v>
+        <v>1197</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>1247</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1248</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>1250</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>1251</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>1252</v>
@@ -9933,95 +9969,95 @@
         <v>1298</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
         <v>1301</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>1302</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>1304</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
         <v>1318</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>1319</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>1322</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>1323</v>
@@ -10065,95 +10101,95 @@
         <v>1333</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>1337</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
         <v>1339</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>1354</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>1356</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>1357</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>1358</v>
@@ -10296,95 +10332,95 @@
         <v>1395</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>1396</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>1398</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>1399</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>1401</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1413</v>
+        <v>1411</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>1415</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>1416</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>1418</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>1419</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>1420</v>
@@ -10505,139 +10541,139 @@
         <v>1451</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>1452</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
         <v>1454</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>1455</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>1456</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>1457</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
         <v>1482</v>
       </c>
       <c r="B513" s="0" t="s">
         <v>1483</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
         <v>1485</v>
       </c>
       <c r="B514" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>1487</v>
@@ -10659,95 +10695,95 @@
         <v>1491</v>
       </c>
       <c r="B516" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
         <v>1494</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>1495</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
         <v>1497</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1509</v>
+        <v>1507</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
         <v>1511</v>
       </c>
       <c r="B523" s="0" t="s">
         <v>1512</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
         <v>1514</v>
       </c>
       <c r="B524" s="0" t="s">
         <v>1515</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>1516</v>
@@ -11158,31 +11194,75 @@
       </c>
       <c r="C561" s="0" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
         <v>1628</v>
       </c>
       <c r="B562" s="0" t="s">
         <v>1629</v>
       </c>
       <c r="C562" s="0" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
         <v>1631</v>
       </c>
       <c r="B563" s="0" t="s">
         <v>1632</v>
       </c>
       <c r="C563" s="0" t="s">
         <v>1633</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C564" s="0" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C565" s="0" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C566" s="0" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C567" s="0" t="s">
+        <v>1645</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>