--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Audiencia Pública  SKATEPARK, PARQUE BUSTAMANTE.</t>
+  </si>
+  <si>
+    <t>25-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=L%2BvWnIfTf5sxh9mTkiJEMw%3D%3D</t>
   </si>
   <si>
     <t>Audiencia Pública PLAN REGULADOR COMUNAL: ANTEPROYECTO, MODIFICACION N°7 BARRIO EL AGUILUCHO</t>
   </si>
   <si>
     <t>03-09-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cqmkfLHwpAk3%2BYdM%2FXPsLQ%3D%3D</t>
   </si>
   <si>
     <t>Audiencia Pública PLAN REGULADOR COMUNAL MODIFICACION N°8 ANTEPROYECTO ZAMol DE SALUD.</t>
   </si>
   <si>
     <t>20-03-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oFxUSFAVhXp6IyToV2%2FAlA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">RESPUESTA AUDIENCIA PUBLICA N°4 DE 24 DE OCTUBRE DE 2023  REMODELACION PLAZUELA Y CALLE PEATONAL MONTECARMELO</t>
   </si>
   <si>
     <t>12-12-2023</t>
   </si>
@@ -193,51 +202,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C15"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -364,29 +373,40 @@
         <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
     </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>