--- v0 (2026-07-12)
+++ v1 (2026-09-22)
@@ -15,57 +15,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
-    <t>integrantes Consejo Comunal de Seguridad Pública 2025.-</t>
-[...5 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EVnbIpRMpnFz6tabT4y4MA%3D%3D</t>
+    <t>Miembros del Consejo Comunal de Seguridad Pública 2024 -2028</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SCMDDS7daINzCoXXZ33j8Q%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Déjase sin efecto el Decreto Alcaldicio EX.N°1.833 de 3 de diciembre de 2021.-
 Desígnase a doña Marcelna Carolina Ortiz Roldan, como SECRETARIO EJECUTIVO DEL CONSEJO COMUNAL DE SEGURIDAD PUBLICA.-</t>
   </si>
   <si>
     <t>08-08-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FJZ3oYEbmjGNM%2FCPvBacbg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Dëjase sin efecto el Decreto Alcaldicio EX. N° 539 de 2021.  Designase a doña Natalia Belen Fajardo Arellano, como Secretario Ejecutivo del Consejo Comunal de Seguridad Pública</t>
   </si>
   <si>
     <t>03-12-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AUbyT88L2BF%2B3dy5VhrJuw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Déjase sin efecto el Decreto Alcaldicio EX. N" 1.019 de 8 de Septiembre de 2020.  Designase a don JAIME RAFAEL PLA ESCOBAR, titular del Grado 4º E.M. de la Planta de Directivos de este Municipio, como SECRETARIO EJECUTIVO DEL CONSEJO COMUNAL DE  SEGURIDAD PUBLICA. Dejase sin efeto por EXN°1833 de 3.12.2021</t>
   </si>
   <si>
     <t>23-04-2021</t>