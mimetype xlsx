--- v0 (2026-07-12)
+++ v1 (2026-09-22)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="339">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Acta Sesión N°21 de 28 de julio de 2026.</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QTewxbFb5gETa%2FD6qQrF6w%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°20 de 30 de junio de 2026.</t>
+  </si>
+  <si>
+    <t>28-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pcjFbW7l1S2VD2Q6EdM8gQ%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°19 de 26 de mayo de 2026.-</t>
   </si>
   <si>
     <t>30-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2QKqR%2Bg7R8L58QRBApJfUw%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°18 de 28 de abril de 2026.</t>
   </si>
   <si>
     <t>26-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2GnGyyP%2FWolW%2BRPV5yDGEg%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°16 de 31 de marzo de 2026.</t>
   </si>
   <si>
     <t>28-04-2026</t>
   </si>
@@ -1059,51 +1077,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C113"/>
+  <dimension ref="A1:C115"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -1147,73 +1165,73 @@
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>34</v>
@@ -1257,73 +1275,73 @@
         <v>44</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>63</v>
@@ -1334,183 +1352,183 @@
         <v>64</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>110</v>
@@ -2306,31 +2324,53 @@
       </c>
       <c r="C111" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>332</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>