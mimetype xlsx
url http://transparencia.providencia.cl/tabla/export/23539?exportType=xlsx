--- v0 (2026-07-11)
+++ v1 (2026-09-22)
@@ -4,110 +4,134 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Año de la publicacion en TA</t>
   </si>
   <si>
     <t>Mes de la publicacion en TA</t>
   </si>
   <si>
     <t>Tipo Marco normativo</t>
   </si>
   <si>
     <t>Tipo de norma</t>
   </si>
   <si>
     <t>Número norma</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Denominación norma</t>
   </si>
   <si>
     <t>Fecha de publicación en el diario oficial o fecha de dictación</t>
   </si>
   <si>
     <t>Enlace al texto integro y actualizado</t>
   </si>
   <si>
     <t>Fecha de última modificación</t>
   </si>
   <si>
     <t>Fecha de promulgación</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Reglamento Interno</t>
+  </si>
+  <si>
+    <t>Reglamento</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>APRUEBESE, el Reglamento que fija la Planta de Personal de la Municipalidad de Providencia, de conformidad con la propuesta aprobada port el Concejo Municipal a través del Acuerdo N°651 adoptado en Sesión Extraordinaria N°74 de 27 de agosto de 2026.</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CQm%2F2hFKMqewAHQOg29BTQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2018</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
-    <t>Reglamento Interno</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Reglamento </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>18-12-2018</t>
   </si>
   <si>
     <t>Apruébese el "REGLAMENTO QUE FIJA LA PLANTA DEL PERSONAL DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zmFGYa3qPNC%2FOrDHOOeqEg%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sin modificación</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Deroga el Reglamento N°190 de 23.11.2018, que aprobó el "REGLAMENTO QUE FIJA LA PLANTA DEL PERSONALL DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PK8E%2B%2FmlSaYhzZXMGbOQhg%3D%3D</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>23-11-2018</t>
   </si>
   <si>
     <t>Apruébase, el "REGLAMENTO QUE FIJA LA PLANTA DEL PERSONAL DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tnEB9vI6aV3TOF%2F69LzhgA%3D%3D</t>
   </si>
@@ -154,51 +178,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K5"/>
+  <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -218,146 +242,181 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>