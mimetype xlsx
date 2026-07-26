--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="520">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto administrativo que adjudica contratación o adquisición</t>
   </si>
   <si>
     <t>Denominación de acto administrativo</t>
   </si>
   <si>
     <t xml:space="preserve">Número de acto administrativo </t>
   </si>
   <si>
     <t>Fecha del acto administrativo</t>
   </si>
   <si>
     <t>Objeto de la contratación o adquisición</t>
   </si>
   <si>
     <t>Enlace base licitación</t>
   </si>
   <si>
@@ -1550,50 +1550,77 @@
     <t>Adjudícase a la empresa Constructora CO Territorio Limitada, RUT.N°76.325.438-0, la propuesta pública para la obra "Mejoramiento Espacio Publico y Accesibilidad de Calle Orrego Luco Sur, Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AwE%2B60KG5DSyl7L8P1Qsdg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bOxw8Na1QmKj3ecuDw9Pvw%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GFdGUCye3s9QDoQszIN0GA%3D%3D</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>Adjudicase a la empresa Ingenieria y Procesos Electronicos Contables Limitada (PROEXSI), Rut.N°85.825.700-K, la propuesta pública "Servicio de Arriendo de Sistema y Equipos Computacionales para el Proceso de Licencias de Conducir de la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EXhmAKa6ZsYTI%2FBBqcimgA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oALIk7erJMuT2VskUr61og%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gn2l1KAzSulgDoDKjS9h8A%3D%3D</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>Febrero</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>28-02-2022</t>
+  </si>
+  <si>
+    <t>Contráase por trato directo el "SERVICIO DE RECOLECCIÓN Y GESTIÓN DE RESIDUOS RECICLABLES DE ENVASES Y EMBALAJES LIVIANBOS EN EDIFICIOS DE LA COMUNA DE PROVIDENCIA", para la Zona 2 y 3, a la empresa DIMENSIÓN SOCIEDAD ANÓNIMA, RUT N°99.538.350-0.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Cxbka2uD0hMtOI44ulTqcw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vnvJtlUiMMOUhgNVvuYReA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kS%2FSwxcIZbBEnP6gFsxnZw%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1604,51 +1631,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J101"/>
+  <dimension ref="A1:J102"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -4842,29 +4869,61 @@
       <c r="C101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>506</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>507</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>508</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>509</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>510</v>
       </c>
     </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>519</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>