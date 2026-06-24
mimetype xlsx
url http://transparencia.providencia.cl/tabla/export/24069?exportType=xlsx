--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -4,59 +4,122 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°65 de 9 de junio de 2026. Acuerdos 544 al 551</t>
+  </si>
+  <si>
+    <t>09-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qdsHflm0IPR3y5dq8NmUgQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°64 de 26 de mayo de 2026. Acuerdos 532 al 543</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zEoID%2FD8CVBwlvvIwxjUKA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°63 de 19 de mayo de 2026. Acuerdos 530 al 531</t>
+  </si>
+  <si>
+    <t>19-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MguzkHnpw8R4V8rszD9SRQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°62 de 12 de mayo de 2026. Acuerdos 516 al 529</t>
+  </si>
+  <si>
+    <t>12-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8SLEIt3BbSBFZ%2Bb3Tn4RYw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Extraordinaria N°61 de 28 de abril de 2026. Acuerdo 515</t>
+  </si>
+  <si>
+    <t>28-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bxFfGXpbqEQZ%2F97a%2FY2yjg%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Extraordinaria N°60 de 22 de abril de 2026. Sin Acuerdos</t>
+  </si>
+  <si>
+    <t>22-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mEoIhTB0S1z%2Fsf9jaTNKiQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°59 de 21 de abril de 2026. Acuerdos 507 al 514</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=D1oKpzNFiSZBcojVruSmzA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°58 de 14 de abril de 2026. Acuerdos 500 al 506</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2Bn8sSxtgThmXHury6kiyeg%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°57 de 7 de abril de 2026. Acuerdos 475 al 499</t>
   </si>
   <si>
     <t>07-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2RQoQz1n%2BipXp8TTmdm%2FpA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Extraordinaria N°56 de 31 de marzo de 2026. Acuerdo 474</t>
   </si>
   <si>
     <t>31-03-2026</t>
   </si>
@@ -589,51 +652,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C60"/>
+  <dimension ref="A1:C67"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -820,128 +883,128 @@
         <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>88</v>
@@ -1084,128 +1147,128 @@
         <v>125</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>159</v>
@@ -1238,46 +1301,123 @@
         <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>