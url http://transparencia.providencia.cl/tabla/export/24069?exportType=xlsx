--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -4,61 +4,115 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="216">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t xml:space="preserve">Sesión Ordinaria N°71 de 4 de agosto de 2026. Acuerdos 614  al 625</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PD06pA0%2F5KuBVI%2BHE120JA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°70 de 28 de julio de 2026. Acuerdos 603 al 615</t>
+  </si>
+  <si>
+    <t>28-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ucw06A5dcC1u5ugleGP3mA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°69 de 14 de julio de 2026. Acuerdos 589 al 602</t>
+  </si>
+  <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vltMd2d%2Fj9Y7xqhDtJPmNw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°68 de 7 de julio de 2026. Acuerdos 565 al 588</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1JqJZLhA2tai%2F8l8zMmXNg%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°67 de 23 de junio de 2026. Acuerdos 557 al 564</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zm9Y22KxLOxriu2kEaG%2FXw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sesión Ordinaria N°66 de 16 de junio de 2026. Acuerdos 552 al 556</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ok2lNMt1KJSt%2B1fzi36GDQ%3D%3D</t>
+  </si>
+  <si>
     <t>Sesión Ordinaria N°65 de 9 de junio de 2026. Acuerdos 544 al 551</t>
   </si>
   <si>
     <t>09-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qdsHflm0IPR3y5dq8NmUgQ%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°64 de 26 de mayo de 2026. Acuerdos 532 al 543</t>
   </si>
   <si>
     <t>26-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zEoID%2FD8CVBwlvvIwxjUKA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°63 de 19 de mayo de 2026. Acuerdos 530 al 531</t>
   </si>
   <si>
     <t>19-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MguzkHnpw8R4V8rszD9SRQ%3D%3D</t>
@@ -240,65 +294,65 @@
   <si>
     <t>09-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Yeoa3ZqCaC4hDrHxKOTcog%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°42 de 25 de noviembre de 2025. Acuerdos 324 al 326</t>
   </si>
   <si>
     <t>25-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mIbe%2BuINeKmYMUzQtGxl4Q%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°41 de 18 de noviembre de 2025. Acuerdos 319 al 323</t>
   </si>
   <si>
     <t>18-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TZ27THQM3BtJa75uCdB%2FwQ%3D%3D</t>
   </si>
   <si>
+    <t>Sesión Extraordinaria N°39 de 5 de noviembre de 2025. Acuerdo 306</t>
+  </si>
+  <si>
+    <t>12-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iQbmfC%2BxlG5VMvBoM7feFg%3D%3D</t>
+  </si>
+  <si>
     <t>Sesión Ordinaria N°38 de 21 de octubre de 2025. Acuerdos 297 al 305</t>
   </si>
   <si>
-    <t>12-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TtFfx96BQXDezk3YemsfQA%3D%3D</t>
   </si>
   <si>
-    <t>Sesión Extraordinaria N°39 de 5 de noviembre de 2025. Acuerdo 306</t>
-[...4 lines deleted...]
-  <si>
     <t>Sesión Ordinaria N°40 de 11 de noviembre de 2025. Acuerdos 307 al 318</t>
   </si>
   <si>
     <t>11-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hltBAnMM1UI%2BLKKP3R%2FUeA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°37 de 21 de octubre de 2025. Acuerdos 294 al 296</t>
   </si>
   <si>
     <t>21-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4MJ3sfGyM0JlaU3V%2FP6f4A%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°36 de 14 de octubre de 2025. Acuerdos 283 al 293</t>
   </si>
   <si>
     <t>14-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f%2BBC9Mu2x9HvIOV1Mev0Qw%3D%3D</t>
@@ -453,65 +507,65 @@
   <si>
     <t>06-05-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SY8HjwiK%2FT9NAiZa%2FUugJA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°18 de 29 de abril de 2025. Acuerdos 121 al 128</t>
   </si>
   <si>
     <t>29-04-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NL%2FLTLUbt%2FFVvJsHURrVXw%3D%3D</t>
   </si>
   <si>
     <t>Sesión Extraordinaria Nº17 Cuenta Pública. Sin Acuerdos</t>
   </si>
   <si>
     <t>24-04-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kI1NSKq6vDVFerHU%2FNg6DQ%3D%3D</t>
   </si>
   <si>
+    <t>Sesión Ordinaria N°15 de 15 de abril de 2025. Acuerdos 115 al 119</t>
+  </si>
+  <si>
+    <t>15-04-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QvRmcsDdNY55AdNON8eo1w%3D%3D</t>
+  </si>
+  <si>
     <t>Sesión Extraordinaria N°16 de 15 de abril de 2025. Acuerdo 120</t>
   </si>
   <si>
-    <t>15-04-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=myluFTubykIKoJsYB%2FNjkQ%3D%3D</t>
   </si>
   <si>
-    <t>Sesión Ordinaria N°15 de 15 de abril de 2025. Acuerdos 115 al 119</t>
-[...4 lines deleted...]
-  <si>
     <t>Sesión Ordinaria N°14 de 8 de abril de 2025. Acuerdos 102 al 114</t>
   </si>
   <si>
     <t>08-04-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AyDeR3p65jaRtGfWqJ4u0g%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°13 de 25 de marzo de 2025. Acuerdos 94 al 101</t>
   </si>
   <si>
     <t>25-03-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vjiiay65IucgW4nFl%2F1RJA%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°12 de 18 de marzo de 2025. Acuerdos 88 al 93</t>
   </si>
   <si>
     <t>18-03-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wHpXucMoI3CaSwB4Ch%2FAag%3D%3D</t>
@@ -576,63 +630,63 @@
   <si>
     <t>14-01-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jH9TfXUZR1fIq9DDmJO95Q%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°4 de 27 de diciembre de 2024. Acuerdos 12 al 20</t>
   </si>
   <si>
     <t>27-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BnGOENceLbNIWRCg3xg1dQ%3D%3D</t>
   </si>
   <si>
     <t>Sesión Ordinaria N°3 de 17 de diciembre de 2024. Acuerdos 8 al 11</t>
   </si>
   <si>
     <t>17-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FycLNMO26DEA5v5ANW30Qw%3D%3D</t>
   </si>
   <si>
+    <t>Sesión Extraordinaria N°2 de 10 de diciembre de 2024. Acuerdo 7</t>
+  </si>
+  <si>
+    <t>10-12-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RACtHLTok9uWJKsGJ1u7oQ%3D%3D</t>
+  </si>
+  <si>
     <t>Sesión Ordinaria N°1 de 10 de diciembre de 2024. Acuerdos 2 al 6</t>
   </si>
   <si>
-    <t>10-12-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=O7Gs9K01PUSM%2F2RsiHXA9Q%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RACtHLTok9uWJKsGJ1u7oQ%3D%3D</t>
   </si>
   <si>
     <t>Sesión Constitutiva de 6 de diciembre de 2024. Acuerdo 1</t>
   </si>
   <si>
     <t>06-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8YO%2BWJ6vgdRkf%2B7IqXdyVQ%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -652,51 +706,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C67"/>
+  <dimension ref="A1:C73"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -960,117 +1014,117 @@
         <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>106</v>
@@ -1224,117 +1278,117 @@
         <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>177</v>
@@ -1378,46 +1432,112 @@
         <v>187</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>