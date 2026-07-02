--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -4,82 +4,88 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Adjudicaciones de Licitación Pública</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=r5oC55%2BEszhds1Zunc6FxQ%3D%3D</t>
   </si>
   <si>
     <t>Arriendo, Compra y Venta de Inmueble</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eWk4S%2FhZJ9vud1kpQDsV6Q%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Asociación de Municipios Metropolitanos para la Seguridad Ciudadana </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Wv5oWxcLpTvRmBdpJlsJ8Q%3D%3D</t>
   </si>
   <si>
     <t>Bienestar</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VpqUsT3B1GJ%2BiNlODvLL7Q%3D%3D</t>
   </si>
   <si>
+    <t>Cierre de Calles y Pasajes</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EkMK4g0z%2FkevCsjQAZy0Ng%3D%3D</t>
+  </si>
+  <si>
     <t>Club Providencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yJlg%2BPIJOd1BsCdfzfLTBg%3D%3D</t>
   </si>
   <si>
     <t>Cometidos a Honorarios</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zZEYqDD5yhzWDzce2%2FbLEw%3D%3D</t>
   </si>
   <si>
     <t>Concejo Municipal</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qMerFU2RwxwbSnh2Iiv76w%3D%3D</t>
   </si>
   <si>
     <t>Consejo Comunal de Organizaciones de la Sociedad Civil de Providencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SzVhAfpr9q%2FTz3qaGFAEew%3D%3D</t>
   </si>
   <si>
     <t>Contratos y Proyectos</t>
@@ -90,90 +96,102 @@
   <si>
     <t>Corporación Cultural de Santiago</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8dUF%2FhEnqvUMGolqxpYl6A%3D%3D</t>
   </si>
   <si>
     <t>Corporación de Desarrollo Social de Providencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ofcq2HAS%2FkVo3TQl21k0xg%3D%3D</t>
   </si>
   <si>
     <t>Donaciones</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mAR%2FqEO8%2Fx9Cwhb46DwOSA%3D%3D</t>
   </si>
   <si>
     <t>Fondo de Desarrollo Vecinal (FONDEVE)</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=m16ZfXN%2B8%2F124qwPuBsHZg%3D%3D</t>
   </si>
   <si>
+    <t>Fondo de Seguridad Providencia (FONDESE)</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jUCdaep1Z4MF2cQdJ%2FhqCQ%3D%3D</t>
+  </si>
+  <si>
     <t>Fundación Municipal de Cultura de Providencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TiSM51zAsFx3WKyV%2BMjAVA%3D%3D</t>
   </si>
   <si>
     <t>Ordenanzas</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9ZnoLcn1TUxniwh1702fWA%3D%3D</t>
   </si>
   <si>
     <t>Patentes de Alcoholes</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2Rh2Ktf3bQp3jeUwZqZirA%3D%3D</t>
   </si>
   <si>
     <t>Plan Anual de Capacitación</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qwsLTuMKnXrDNj1DawAvPA%3D%3D</t>
   </si>
   <si>
     <t>Plan Comunal de Emergencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ydZC31ZdA2QlKWc0GgsamQ%3D%3D</t>
   </si>
   <si>
     <t>Plan Comunal de Seguridad Pública</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BBAl8NYINXBIayLYfHMSw%3D%3D</t>
   </si>
   <si>
     <t>Plan Estratégico</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZTOLrgM954MujZ8hHoU1pg%3D%3D</t>
+  </si>
+  <si>
+    <t>Plan Regulador Comunal</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vXOLGoJpGwwUN7Lm5tY5%2FA%3D%3D</t>
   </si>
   <si>
     <t>Plan de Acción</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iGhKuBtu6cOFxsPN40og7A%3D%3D</t>
   </si>
   <si>
     <t>Plan de Desarrollo Comunal (PLADECO)</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q%2BTQFoJHmUZs0YFC3hNSzg%3D%3D</t>
   </si>
   <si>
     <t>Plan de Inversiones</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FDwn5cgL0f7gN%2FcXbN3krg%3D%3D</t>
   </si>
   <si>
     <t>Política de Recursos Humanos</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DqpfaBghFk1V7SuJOEY4Qw%3D%3D</t>
   </si>
@@ -256,51 +274,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B33"/>
+  <dimension ref="A1:B36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -526,29 +544,53 @@
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>65</v>
       </c>
     </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>