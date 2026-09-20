--- v1 (2026-07-02)
+++ v2 (2026-09-20)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Adjudicaciones de Licitación Pública</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=r5oC55%2BEszhds1Zunc6FxQ%3D%3D</t>
   </si>
   <si>
     <t>Arriendo, Compra y Venta de Inmueble</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eWk4S%2FhZJ9vud1kpQDsV6Q%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Asociación de Municipios Metropolitanos para la Seguridad Ciudadana </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Wv5oWxcLpTvRmBdpJlsJ8Q%3D%3D</t>
   </si>
   <si>
@@ -160,50 +160,56 @@
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BBAl8NYINXBIayLYfHMSw%3D%3D</t>
   </si>
   <si>
     <t>Plan Estratégico</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZTOLrgM954MujZ8hHoU1pg%3D%3D</t>
   </si>
   <si>
     <t>Plan Regulador Comunal</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vXOLGoJpGwwUN7Lm5tY5%2FA%3D%3D</t>
   </si>
   <si>
     <t>Plan de Acción</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iGhKuBtu6cOFxsPN40og7A%3D%3D</t>
   </si>
   <si>
     <t>Plan de Desarrollo Comunal (PLADECO)</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q%2BTQFoJHmUZs0YFC3hNSzg%3D%3D</t>
+  </si>
+  <si>
+    <t>Plan de Desarrollo Turístico</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JJZdPMoFJ5j3ga7TaNmnug%3D%3D</t>
   </si>
   <si>
     <t>Plan de Inversiones</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FDwn5cgL0f7gN%2FcXbN3krg%3D%3D</t>
   </si>
   <si>
     <t>Política de Recursos Humanos</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DqpfaBghFk1V7SuJOEY4Qw%3D%3D</t>
   </si>
   <si>
     <t>Política de Servicios Municipales</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H0%2FZ06SUaLHCr2l4IBldUA%3D%3D</t>
   </si>
   <si>
     <t>Presupuesto y Modificaciones Presupuestarias</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BV3Gfe87Z0P8Zsu1GQSW%2BQ%3D%3D</t>
   </si>
@@ -274,51 +280,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B36"/>
+  <dimension ref="A1:B37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -568,29 +574,37 @@
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>71</v>
       </c>
     </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>73</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>