--- v0 (2026-05-01)
+++ v1 (2026-07-24)
@@ -4,182 +4,155 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
-    <t>2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Decreto </t>
+    <t>2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agosto </t>
+  </si>
+  <si>
+    <t>Decreto</t>
   </si>
   <si>
     <t>Decreto Exento</t>
   </si>
   <si>
-    <t>547</t>
-[...8 lines deleted...]
-    <t>En Portal de Transparencia</t>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>12-08-2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12-08-2019 </t>
+  </si>
+  <si>
+    <t>En portal de Transparencia</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Sin información</t>
   </si>
   <si>
-    <t>Autorízase a contar del 11 de marzo de 2026, un permiso precario otorgado a la empresa BICICLETAS PÚBLICAS DE SANTIAGO SpA, RUT Nº76.253.641-2, para la "INSTALACIÓN DE MÓDULOS DE BICICLETAS DE USO COMPARTIDO", para la instalación y operación de 56 módulos de bicicletas de uso compartido en distintos puntos de la comuna, en atención a la necesidad de resguardar la adecuada administración, seguridad y uso eficiente de los bienes nacionales de uso público.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zu7aLhUQWf8ft3RRu6kE6g%3D%3D</t>
+    <t>Declárase la inhabilidad de la unión en subterráneo de los locales 1 y 10 de AVDA. MANUEL MONTT N º 021, por no contar con permiso municipal y por consiguiente tampoco contar con Recepción Final. -</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Sd21m51kTHzraao6%2B4ut9w%3D%3D</t>
   </si>
   <si>
     <t>Sin modificación</t>
   </si>
   <si>
-    <t>2019</t>
-[...25 lines deleted...]
-  <si>
     <t>Inhabilidad de permisos</t>
   </si>
   <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>01-04-2010</t>
+  </si>
+  <si>
+    <t>01-04-2010 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Declárase El Inhabilitamiento De La Iglesia Divina Providencia  Ubicada En Avda Providencia  Nº1619, La Que Presenta Fallas Estructurales, Como Consecuencia Del Sismo Del Día 27 De Febrero De 2010, Según Informe De Estructura De 1 De Abril De 2010. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bfWAwJCN1ZakJUGeLnwMeg%3D%3D</t>
+  </si>
+  <si>
     <t>721</t>
   </si>
   <si>
-    <t>01-04-2010</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Declárase El Inhabilitamiento De La Iglesia San Crescente Ubicada En Avda Salvador Nº1363, La Que Presenta Fallas Estructurales, Como Consecuencia Del Sismo Del Día 27 De Febrero De 2010, Según Informe De Estructura De 26 De Marzo De 2010. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qilvwh9kirwsX02sEr8dxQ%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bfWAwJCN1ZakJUGeLnwMeg%3D%3D</t>
   </si>
   <si>
     <t>Decreto exento</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>20-12-2006</t>
   </si>
   <si>
     <t>20-12-2006 en portal de Transparencia</t>
   </si>
   <si>
     <t>Posterguese hasta el 15 de Enero de 2007, los efectos del Decreto Alcaldicio EX. 2098 de 22 de Noviembre de 2006, mediante el cual se declaró la inhabilidad de la obra correspondiente a ampliaciones destinadas a oficinas en Pedro de Valdivia 572.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AAV1X5vsb%2FCuOYVst%2BEJ%2FQ%3D%3D</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>22-11-2006</t>
   </si>
@@ -298,51 +271,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -388,437 +361,396 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="L3" s="0" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="L6" s="0" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="0" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="0" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="0" t="s">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="0" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M11" s="0" t="s">
-        <v>25</v>
-[...39 lines deleted...]
-      <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>