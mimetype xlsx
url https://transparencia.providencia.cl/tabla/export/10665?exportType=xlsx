--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -78,51 +78,51 @@
   <si>
     <t>Decreto Exento</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>26-08-2010</t>
   </si>
   <si>
     <t>En Portal de Transparencia</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Sin información</t>
   </si>
   <si>
     <t>Autorízase a doña VERÓNICA MARTÍNEZ DAZA, RUT.Nº12.672.803-4, para ocupar el espacio destinado a CAFETERÍA en las dependencias municipales, ubicadas en AVDA PEDRO DE VALDIVIA Nº963, con el objeto de que preste el servicio de cafetería a los funcionarios.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DlJCibDoB0tGkAxFcLBtbA%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cTEhZXHPIrpJh49mI2QCgw%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>