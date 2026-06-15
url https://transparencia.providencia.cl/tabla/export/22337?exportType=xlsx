--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -4,152 +4,191 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>08-05-2026</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Adhesión Conectividad y Prestación de Servicios de Información de Dirección de Tránsito, Juzgado de Policía Local e Inspección Municipal suscrito, con fecha 21 de abril de 2026, entre la MUNICIPALIDAD DE PROVIDENCIA y el SERVICIO DE REGISTRO CIVIL E IDENTIFICACION, RUT.N° 61.002.000-3, que tiene por finalidad que LA MUNICIPALIDAD obtenga los certificados e información en el SERVICIO, bajo la modalidad en línea, para los efectos de acceder a la emisión de los documentos electrónicos y consultas a la base de datos que se indican, los que serán utilizados dentro del marco de las competencias de la Municipalidad.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rQxTprOWWt11NIYXChjxrg%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>Abril</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>28-04-2026</t>
+  </si>
+  <si>
+    <t>28.04.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t>Ratificase el Convenio de lnteroperabilidad y Prestación de Servicios de Verificación de Datos de Registro Civil, del Registro Nacional de Discapacidad, del Registro de Profesionales y del Registro de Personas Jurídicas sin Fines de Lucro en Línea en el Marco de la Plataforma Integrada de Servicios Electrónicos del Estado y de Consulta sobre Estado de Vigencia de Documentos de Identidad suscrito, con fecha 7 de abril de 2026, entre la MUNICIPALIDAD DE PROVIDENCIA y el SERVICIO DE REGISTRO CIVIL E IDENTIFICACION, RUT.N° 61.002.000-3, cuyo objetivo tiene por finalidad que LA MUNICIPALIDAD acceda a las consultas de información que se describen en el mismo convenio y en sus respectivos Anexos, los que serán utilizados dentro del marco de las competencias de LA MUNICIPALIDAD, con la finalidad de validar y completar los registros de sus contribuyentes, vecinos/as y funcionarios/ as.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LIGlhfe%2BBBuTkTT7KHO8bg%3D%3D</t>
+  </si>
+  <si>
     <t>2025</t>
   </si>
   <si>
     <t xml:space="preserve">Octubre </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto Exento </t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>15-10-2025</t>
   </si>
   <si>
     <t>15.10.2025</t>
   </si>
   <si>
-    <t xml:space="preserve">En Portal de Transparencia </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NO </t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ratifícase el Convenio de Colaboración Interinstitucional de Apoyo al Sistema de Ingreso de Datos de Facturas de Vehículos Motorizados suscrito, con fecha 14 de octubre de 2025, entre la MUNICIPALIDAD DE PROVIDENCIA y el SERVICIO DE REGISTRO CIVIL. RUT N°61.002.000-3, cuyo objetivo es generar una alianza para coordinar acciones de cooperación mutua, que permitan efectuar en forma más rápida y expedita el ingreso de Datos de Facturas de Vehículos Motorizados en la Oficina Comunal del SERVICIO, y con ello dar cumplimiento a fines institucionales de ambos organismos públicos, como es el inscribir los vehículos en el registro de vehículos motorizados y el de otorgar permisos de circulación, previo pago del impuesto correspondiente que ingresa en beneficio de las arcas municipales. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jJ2lRC4biWg3AYpM%2FRdurw%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve">Diciembre </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto </t>
   </si>
   <si>
-    <t>Decreto Exento</t>
-[...1 lines deleted...]
-  <si>
     <t>1805</t>
   </si>
   <si>
     <t>01-12-2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase el Convenio de Adhesión Conectividad y prestación de Servicios de Información de Tránsito y Juzgados de Policía Local eInspección Municipal suscrito, con fecha 25.10.2023, entre la MUNICIPALIDAD DE PROVIDENCIA y el SERVICIO DE REGISTRO CIVIL RUT.N°61.002.000-3, </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4xntZwC9e4rLZB0CXWEWIg%3D%3D</t>
   </si>
   <si>
     <t>Decreto exento</t>
   </si>
   <si>
     <t>Servicio Registro Civil e Identificación</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>26-05-2022</t>
   </si>
   <si>
     <t>26.05.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase el Convenio de Adhesión, Conectividada y Prestación de Servicio de Información Dirección de Tránsito y Juzgado Policía Local suscrito,con fecha 3 de Noviembre de 2021, entre la Municipalidad de Providencia y el Servicio de Registro Civil e Identificación, Rut.N°61.002.000-3, cuya finalidad es que La Municipalidad obtenga información de El Servicio, bajo la modalidad de conexión a su red corporativa, para los efectos de acceder a la emisión de los documentos electrónicos y consultas a la base de datos que se indican, los que serán utilizados dentro del marco de las competencias de la Municipalidad. </t>
   </si>
@@ -256,51 +295,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -346,314 +385,396 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="C3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="I3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="0" t="s">
+      <c r="L3" s="0" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="H4" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K4" s="0" t="s">
+      <c r="L4" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>