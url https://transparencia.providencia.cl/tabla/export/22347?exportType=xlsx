--- v0 (2026-04-30)
+++ v1 (2026-10-25)
@@ -4,125 +4,152 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>10-09-2021</t>
+  </si>
+  <si>
+    <t>10.09.2021</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Colaboracion "Servicio de Reciclaje de Vidrio Programa Mi Barrio Recicla", suscrito con fecha 13.08.2021, entre la Municipalidad de Providencia y Cristalerias Toro Spa, Rut.N°93.372.000-4 y Med Recicla Ltda., Rut.N°77.105.798-5.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HChhpIc%2BMUiw5g3KUl43kA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2009</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto Exenvo</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>14-10-1998</t>
   </si>
   <si>
     <t xml:space="preserve">En Portal de Transparencia </t>
   </si>
   <si>
-    <t>NO</t>
-[...4 lines deleted...]
-  <si>
     <t>Apruébase la modificación de Convenio suscrita con fecha 29 de septiembre de 1998, entre la empresa CRISTELERIAS DE CHILE S.A. y la MUNICIPALIDAD DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3A7d9Uo1mTfgRku6Jj%2Fhsw%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sin modificación</t>
   </si>
   <si>
     <t>Decreto Exento</t>
   </si>
   <si>
     <t>Reciclando el Vidrio Ayuda</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>01-09-1997</t>
   </si>
   <si>
     <t>Sin Información</t>
   </si>
   <si>
     <t>Recolección de Vidrio beneficio Coaniquem</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yQkKZCdryRPBZmpWp8Hq4A%3D%3D</t>
   </si>
 </sst>
 </file>
 
@@ -154,51 +181,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -221,91 +248,132 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="J3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="0" t="s">
         <v>25</v>
-      </c>
-[...28 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>