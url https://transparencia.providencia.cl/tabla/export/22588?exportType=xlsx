--- v0 (2026-07-20)
+++ v1 (2026-09-03)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="413">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Aporte Fondo Común Municipal Julio 2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eGK2DEwPhqwWqOsesiV0UA%3D%3D</t>
   </si>
   <si>
     <t>Aporte Fondo Común Municipal Junio 2026</t>
   </si>
   <si>
     <t>10-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Qo6%2FrYCf3zE3V8MqmXqKHQ%3D%3D</t>
   </si>
   <si>
     <t>Aporte Fondo Común Municipal Mayo 2026</t>
   </si>
   <si>
     <t>08-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=85f7vmd92%2Fj0665dqKcMrw%3D%3D</t>
   </si>
   <si>
     <t>Aporte Fondo Común Municipal Abril 2026</t>
   </si>
   <si>
     <t>08-05-2026</t>
   </si>
@@ -1288,51 +1297,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C138"/>
+  <dimension ref="A1:C139"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2011,62 +2020,62 @@
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>204</v>
@@ -2726,115 +2735,126 @@
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C132" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>396</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>409</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>