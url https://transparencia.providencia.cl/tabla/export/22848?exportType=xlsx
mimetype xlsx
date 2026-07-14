--- v0 (2026-05-25)
+++ v1 (2026-07-14)
@@ -4,74 +4,86 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Junio de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2F58YoePWtgb83eV1%2FxI2VQ%3D%3D</t>
+  </si>
+  <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Abril de 2026</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iqv56FTQarvzBjG%2FzMvNrA%3D%3D</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rOFYUUUcMQWGDkmupBmySg%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Marzo de 2026</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yMMlsZgxl9yWC%2BbA%2FYaTDQ%3D%3D</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XTheDKuiOvQJNETbOgb9Sw%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Febrero de 2026</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Xw92rY%2B6YMRPPO6s2Oqv9w%3D%3D</t>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yErkfAu%2B0A9s9WVqC9v1%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Mayo de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J6C97Qqvu2oLnTTDzbx9pA%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Enero de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5z1sH7nkRUTarCcU0Kv%2F6g%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Diciembre de 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=P0lS9k0D9vOB2de7eVCNvA%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Noviembre de 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uZpja8EtGc2upqKtIJATow%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de octubre de 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nvtZ%2Bc86lSL9nxF60NlaBg%3D%3D</t>
   </si>
@@ -997,51 +1009,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B157"/>
+  <dimension ref="A1:B159"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -2232,56 +2244,72 @@
       <c r="B151" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>312</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>