--- v1 (2026-07-14)
+++ v2 (2026-09-17)
@@ -4,56 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="321">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Nómina de Registro de Entidades Receptoras de Transferencias de Fondos Públicos de la Municipalidad de Providencia, actualizado a agosto de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4uUtAxLv%2Bk3Tu5pxSQKbpg%3D%3D</t>
+  </si>
+  <si>
+    <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Julio de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bcvMPLk75zdkX0mzeLZOWg%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Junio de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2F58YoePWtgb83eV1%2FxI2VQ%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Abril de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rOFYUUUcMQWGDkmupBmySg%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Marzo de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XTheDKuiOvQJNETbOgb9Sw%3D%3D</t>
   </si>
   <si>
     <t>Nómina de Registro de Entidades receptoras de Fondos públicos de la Municipalidad de providencia, actualizado al mes de Febrero de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yErkfAu%2B0A9s9WVqC9v1%2BQ%3D%3D</t>
   </si>
@@ -1009,51 +1021,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B159"/>
+  <dimension ref="A1:B161"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -2260,56 +2272,72 @@
       <c r="B153" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>310</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>316</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>