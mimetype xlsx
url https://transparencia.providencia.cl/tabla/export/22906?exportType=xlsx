--- v0 (2026-05-31)
+++ v1 (2026-09-15)
@@ -4,59 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="512">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>COMISIONES DE SERVICIO DECRETADAS AL 31 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AufAkjpkVDTRwMHz9qvcow%3D%3D</t>
+  </si>
+  <si>
+    <t>COMISIONES DE SERVICIO DECRETADAS AL 31 DE JULIO DE 2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v6%2FLEGmHYnW86sqDgWPYxw%3D%3D</t>
+  </si>
+  <si>
+    <t>COMISIONES DE SERVICIO DECRETADAS AL 30 DE JUNIO DE 2026</t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PikanyKWcsWEurcl1DKDug%3D%3D</t>
+  </si>
+  <si>
+    <t>COMISIONES DE SERVICIO DECRETADAS AL 31 DE MAYO DE 2026</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gBB%2Fr2e%2BQP5DpLtaOrBmPw%3D%3D</t>
   </si>
   <si>
     <t>COMISIONES DE SERVICIO DECRETADAS AL 30/04/2026</t>
   </si>
   <si>
     <t>10-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ya0zb20%2FlBD37FJ6LyYtDg%3D%3D</t>
   </si>
   <si>
     <t>NOMINA COMISIONES DE SERVICIO DECRETADAS AL MES DE FEBRERO 2026</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U071%2FI5%2FGgJ7SaunUM2n5g%3D%3D</t>
   </si>
   <si>
     <t>NOMINA COMISIONES DE SERVICIO DECRETADAS AL MES DE ENERO 2026</t>
   </si>
   <si>
     <t>10-02-2026</t>
   </si>
@@ -1561,51 +1597,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C169"/>
+  <dimension ref="A1:C173"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -1737,95 +1773,95 @@
         <v>39</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>64</v>
@@ -2188,95 +2224,95 @@
         <v>161</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>186</v>
@@ -2801,90 +2837,90 @@
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>331</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="119">
@@ -3354,101 +3390,145 @@
         <v>475</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>478</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="B167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>497</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>499</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>