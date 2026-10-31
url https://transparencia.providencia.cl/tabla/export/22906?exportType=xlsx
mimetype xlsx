--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="515">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>COMISIONES DE SERVICIO DECRETADAS AL 30 DE SEPTIEMBRE DE 2026</t>
+  </si>
+  <si>
+    <t>09-10-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FQwcbZF4sjwEmLc5WATmog%3D%3D</t>
   </si>
   <si>
     <t>COMISIONES DE SERVICIO DECRETADAS AL 31 DE AGOSTO DE 2026</t>
   </si>
   <si>
     <t>10-09-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AufAkjpkVDTRwMHz9qvcow%3D%3D</t>
   </si>
   <si>
     <t>COMISIONES DE SERVICIO DECRETADAS AL 31 DE JULIO DE 2026</t>
   </si>
   <si>
     <t>10-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v6%2FLEGmHYnW86sqDgWPYxw%3D%3D</t>
   </si>
   <si>
     <t>COMISIONES DE SERVICIO DECRETADAS AL 30 DE JUNIO DE 2026</t>
   </si>
   <si>
     <t>10-07-2026</t>
   </si>
@@ -1597,51 +1606,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C173"/>
+  <dimension ref="A1:C174"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -1817,62 +1826,62 @@
         <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>67</v>
@@ -2268,62 +2277,62 @@
         <v>173</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>189</v>
@@ -2881,57 +2890,57 @@
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>341</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>349</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="120">
@@ -3434,101 +3443,112 @@
         <v>487</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>500</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>503</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>511</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>