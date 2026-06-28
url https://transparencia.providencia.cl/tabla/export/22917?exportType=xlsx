--- v0 (2026-05-07)
+++ v1 (2026-06-28)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="585">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>LISTADO DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 10 DE JUNIO DE 2026</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IIoJwTLu8mCbsf0w5gwuuA%3D%3D</t>
+  </si>
+  <si>
+    <t>NOMINA DE JUICIOS EN QUE ESTA INVOLUCRADO EL MUNICIPIO AL DIA 10 DE MAYO DE 2026</t>
+  </si>
+  <si>
+    <t>11-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=a9fU%2FIeVA4%2F3rWtzcVzUKQ%3D%3D</t>
   </si>
   <si>
     <t>INFORME DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 09 DE ABRIL DE 2026.</t>
   </si>
   <si>
     <t>09-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WAnQmNA9PN5UJfl%2FKap3%2Bw%3D%3D</t>
   </si>
   <si>
     <t>INFORME DE CAUSAS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 10 DE MARZO DE 2026</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=r%2B2gztWgccW5gbCUzFFn6g%3D%3D</t>
   </si>
   <si>
     <t>JUICIOS EN QUE ESTA INVOLUCRADO EL MUNICIPIO AL DÍA 10 DE FEBRERO DE 2026</t>
   </si>
   <si>
     <t>10-02-2026</t>
   </si>
@@ -1796,51 +1814,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C196"/>
+  <dimension ref="A1:C198"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2247,76 +2265,76 @@
         <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="46">
@@ -2431,68 +2449,68 @@
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="62">
@@ -2992,68 +3010,68 @@
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>322</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="113">
@@ -3710,73 +3728,73 @@
         <v>505</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>509</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>511</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>519</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>522</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>524</v>
@@ -3956,31 +3974,53 @@
       </c>
       <c r="C194" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>573</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>576</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>578</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>