--- v1 (2026-06-28)
+++ v2 (2026-10-24)
@@ -4,61 +4,88 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="594">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>NOMINA DE JUICIOS EN QUE EL MUNICIPIO ESTÁ INVOLUCRADO AL DÍA 10 DE OCTUBRE DE 2026</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Bcob1ZQzRuhM9WJoxl4vkw%3D%3D</t>
+  </si>
+  <si>
+    <t>NOMINA DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 10 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9woAgNi7Y7iZscFdtTmKeQ%3D%3D</t>
+  </si>
+  <si>
+    <t>LISTADO DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 10 DE JULIO DE 2026.</t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PxCOkbLy1gVIY36iw7P5CQ%3D%3D</t>
+  </si>
+  <si>
     <t>LISTADO DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 10 DE JUNIO DE 2026</t>
   </si>
   <si>
     <t>10-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IIoJwTLu8mCbsf0w5gwuuA%3D%3D</t>
   </si>
   <si>
     <t>NOMINA DE JUICIOS EN QUE ESTA INVOLUCRADO EL MUNICIPIO AL DIA 10 DE MAYO DE 2026</t>
   </si>
   <si>
     <t>11-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=a9fU%2FIeVA4%2F3rWtzcVzUKQ%3D%3D</t>
   </si>
   <si>
     <t>INFORME DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DIA 09 DE ABRIL DE 2026.</t>
   </si>
   <si>
     <t>09-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WAnQmNA9PN5UJfl%2FKap3%2Bw%3D%3D</t>
@@ -375,60 +402,60 @@
   <si>
     <t>10-05-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TlgY%2BORMiC%2B5s3ijcCly5g%3D%3D</t>
   </si>
   <si>
     <t>LISTADO DE JUICIOS EN QUE EL MUNICIPIO ESTA INVOLUCRADO AL DÍA 10 DE ABRIL DE 2023</t>
   </si>
   <si>
     <t>10-04-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U5EUZmKoxW2NOguACUzDBw%3D%3D</t>
   </si>
   <si>
     <t>LISTADO DE JUICIOS EN QUE ESTA INVOLUCRADO LA MUNICIPALIDAD AL DÍA 10 DE MARZO DE 2023</t>
   </si>
   <si>
     <t>10-03-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hUyzg6bXq9cF74LS1TcASQ%3D%3D</t>
   </si>
   <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>10-02-2023</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dv1LIBNPz5nShOhrDi2kpw%3D%3D</t>
+  </si>
+  <si>
     <t>LISTADO DE JUICIOS EN QUE ESTA INVOLUCRADO EL MUNICIPIO AL DIA 10 DE FEBRERO DE 2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sin información</t>
   </si>
   <si>
     <t>REMITE LISTADO DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DÍA 12 DE DICIEMBRE DE 2022</t>
   </si>
   <si>
     <t>12-12-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TZtwv3zebQXaUE%2BEUFSphA%3D%3D</t>
   </si>
   <si>
     <t>LISTADO DE CAUSAS EN QUE EL MUNICIPIO ESTA INVOLUCRADO AL DIA 10 DE NOVIEMBRE DE 2022</t>
   </si>
   <si>
     <t>10-11-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FbU7sJJM8%2FVQEOe8DCYQJQ%3D%3D</t>
   </si>
   <si>
     <t>NOMINA DE JUICIOS EN QUE ESTÁ INVOLUCRADO EL MUNICIPIO AL DÍA 7 DE OCTUBRE DE 2022</t>
   </si>
   <si>
     <t>07-10-2022</t>
   </si>
@@ -1814,51 +1841,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C198"/>
+  <dimension ref="A1:C201"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2287,87 +2314,87 @@
         <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="49">
@@ -2471,79 +2498,79 @@
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="65">
@@ -3032,79 +3059,79 @@
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>322</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>331</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="116">
@@ -3750,84 +3777,84 @@
         <v>511</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>514</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>517</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>528</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>532</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>533</v>
@@ -3996,31 +4023,64 @@
       </c>
       <c r="C196" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>579</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>582</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>583</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>584</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>