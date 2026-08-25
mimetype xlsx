--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="489">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Estado Subvenciones julio 2026.</t>
+  </si>
+  <si>
+    <t>12-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PNHv1HDXnjgfaylrBlNNzw%3D%3D</t>
+  </si>
+  <si>
+    <t>Rendición de Subvenciones a junio de 2026</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BbuNnaNeVffDKxFwm0eHjg%3D%3D</t>
   </si>
   <si>
     <t>Rendición de Subvenciones a mayo de 2026.</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b%2BZZSVUJfOVdbog5GLHc4g%3D%3D</t>
   </si>
   <si>
     <t>Rendición de Subvenciones a abril de 2026</t>
   </si>
   <si>
     <t>04-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1lzmHxhLU2wAgEK3O0Uykw%3D%3D</t>
   </si>
   <si>
     <t>Rendición de Subvenciones a marzo de 2026</t>
   </si>
   <si>
     <t>31-03-2026</t>
   </si>
@@ -1507,51 +1525,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C162"/>
+  <dimension ref="A1:C164"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2571,68 +2589,68 @@
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>282</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="101">
@@ -3293,31 +3311,53 @@
       </c>
       <c r="C160" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>477</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>480</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>482</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>