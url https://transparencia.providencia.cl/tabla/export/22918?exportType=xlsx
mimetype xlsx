--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -4,62 +4,71 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="492">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
-    <t>Estado Subvenciones julio 2026.</t>
+    <t>Rendición de Subvenciones Agosto de 2026</t>
+  </si>
+  <si>
+    <t>11-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cFQ%2BZo6ttjAQkqJZ9eVwuQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Rendición de Subvenciones a julio de 2026</t>
   </si>
   <si>
     <t>12-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PNHv1HDXnjgfaylrBlNNzw%3D%3D</t>
   </si>
   <si>
     <t>Rendición de Subvenciones a junio de 2026</t>
   </si>
   <si>
     <t>30-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BbuNnaNeVffDKxFwm0eHjg%3D%3D</t>
   </si>
   <si>
     <t>Rendición de Subvenciones a mayo de 2026.</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b%2BZZSVUJfOVdbog5GLHc4g%3D%3D</t>
   </si>
@@ -1525,51 +1534,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C164"/>
+  <dimension ref="A1:C165"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2611,57 +2620,57 @@
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="102">
@@ -3333,31 +3342,42 @@
       </c>
       <c r="C162" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>483</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>488</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>