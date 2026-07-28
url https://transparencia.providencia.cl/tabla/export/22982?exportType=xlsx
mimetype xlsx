--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -4,122 +4,272 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6158" uniqueCount="6158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6208" uniqueCount="6208">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>CONTRATO N°98 PONTIFICIA U. CATOLICA DE CHILE, D.A.EX.N°1049 DE 30 DE JUNIO DE 2026, "SERVICIO DE APOYO EN GESTIÓN DE PROYECTOS MUNICIPALES 2026-2027 PUENTES UC"</t>
+  </si>
+  <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vtQ0o%2FHVzDBWb6t1VHmadA%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N° 97, "Fonda Lady Inés 2026: Los Vasquez Ltda."</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UDCctwJk3FR7F0rXgQi4ig%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de Contrato N°90 "Servicio de mantención, reparación y mejoramiento del mobiliario y equipamiento urbano de áreas verdes y BNUP- Comuna de Providencia"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CGpSDEIQ0AiBGcXvgxz4TQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°91, "Construcción Juegos Infantiles en Escenarios Parque Bustamente 2° Llamado"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FSwy4UC5C3Vn4Y711yR%2FHQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato 96, "Fonda Lady Inés 2026: Huracan Produccioness SpA, "Santa Feria"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=88hLS6F4YjvEvDgpM7LbZw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato "Recambio de Luminarias Peatonales, 2 Sectores. Linea N°2: Recambio luminarias peatonales Holanda entre Eduardo Castillo V. y Providencia. Código BIP B°40065868-0"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eZXPGYjiHPrA%2BpCvZBT6rg%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°94, "Consultoria Rediseño Calles Barrio Patrimonial y Comercial Bellavista"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=87XcwZByQUyP1BCv%2FT0rPw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato "Desarrollo del sistema de otorgamiento de permisos en el BNUP para la Dirección de Infraestructura"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mEZBexgfudpwtNTyJbRwFw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°92 ,"Recambio de luminarias peatonales, 2 sectores. Linea N°1: recmabio luminarias peatonales en Diego de Almagro, entre Pedro de Valdivia y Eliecer Parada, Providencia, Código BIP N°40065874-0"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6xPEe8wVymHPeaadnLuJ6w%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación contrato N° 89 "Concesión del Servicio de Estacionamiento controlados de vehículos en las vías públicas de la comuna de Providencia período 2026-2030"</t>
+  </si>
+  <si>
+    <t>13-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tejgZrrRb1dlG6Duz67ySg%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de contrato 88 "Servicio de mantención y mejoramiento de las áraes verdes de la comuna de Providencia. Linea N°1: Sector Oriente"</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bGLUkYHkNX7G2F%2FmragL7Q%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acuerdo Complementario N°86, Empresa Nacional de Telecomunicaciones S.A., D.A.EX.N°903 de 4 de junio de 2026,  "Proyecto de Movilidad Comunal Municipalidad de Providencia".</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J67E6pNK1kcZFXm8yrMKqQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de Contrato N°85 "Servicio de mantención y mejoramiento de las áreas verdes de la comuna de Providencia. Linea 2: Sector Poniente</t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6%2FtvDgrnsgcbjElWe82k1w%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de contrato N°87 "Reparación de reja perimetral de acceso comunidad Carmen Sylva N°2863"</t>
+  </si>
+  <si>
+    <t>02-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tz2JUrPcIzWFgcRgBL3Psw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato "Recambio de luminarias peatonales en calle José Manuel Infante entre Providencia y Rengo"</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NsANXTRCZ9n3fZB5ETHQ8A%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato "Servicio de Estudios de mecánica de suelos y otros para diversos sectores de la Comuna de Providencia".</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=V58%2FOw5EYsGxs4DaIlfiaw%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de Contrato N°77"Servicio Aseo para Dependencias Municipales año 2024-2028" Sociedad Aseo Master SpA</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oeZNud2O27VUudchG4WNaA%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificacion de Contrato "Reparación de Reja Perimetral de Acceso Comunidad CArmen Sylva N°2863"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lZHSJgMOPtC%2Bk2gYETN9Lg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrato N°80  Adel "Conservación Preventiva de Monumentos Públicos y Esculturas de la Comuna Providencia y Otros Requerimientos"</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kfHcR2NdlPLgoTXK%2BN8B2Q%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°79 "Normalización de Redes Electricas en Espacios Comunes Antonio Varas N°242"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dHZs%2BwVWOsFWjOTUjmCjhQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°76 CONSTRUCTORA IMPOLEX SPA, DECRETO ALCALDICIO EX.N°791 DE 18 DE MAYO DE 2026, "MEJORAMIENTO PLACA COMERCIAL UNIDAD VECINAL PROVIDENCIA, COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>02-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9AK7ppn%2F8olNu9AksoO47Q%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°75, FMB INGENIERIA Y CONSTRUCCION LIMITADA, D.A.EX.N°543 DE FECHA 14 DE ABRIL DE 2026, "REPARACIÓN DE MULTIPOSTES COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>20-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HjO6Et8LYlM8ziq7U8Ag6A%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°73, UTP VIALCORP SPA. CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX.N°738 DE 7 DE MAYO DE 2026, "MEJORAMIENTO VEREDAS ZONA CERO"</t>
   </si>
   <si>
     <t>15-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cS6%2B9QLbjCX0WmtvEAi8BQ%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°72, UTP VIALCORP SPA. CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX.N°229 DE 16 DE FEBRERO DE 2026, "MEJORAMIENTO VEREDAS ZONA CERO"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gWhf%2FezPg%2F7LZ8fDS2zkfw%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N°71 COMERCIALIZADORA MARIELLA LANDAIDA ROMAS SPA. DECRETO ALCALDICIO EX.N°645 DE 24 DE ABRIL DE 2026,"HABILITACION CAFÉ LITERARIO PARQUE BUSTAMANTE, LINEA 1: MOBILIARIO".</t>
+    <t>MODIFICACION DE CONTRATO N°74, COMERCIALIZADORA MARIELLA LANDAIDA ROMAS SPA. DECRETO ALCALDICIO EX.N°491 DE 2 DE ABRIL DE 2026,"HABILITACION CAFÉ LITERARIO PARQUE BALMACEDA", LINEA 1: MOBILIARIO.</t>
   </si>
   <si>
     <t>14-05-2026</t>
   </si>
   <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NuZB9Hhu%2B7oXCbAGVyqeGg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACION DE CONTRATO N°71 COMERCIALIZADORA MARIELLA LANDAIDA ROMAS SPA. DECRETO ALCALDICIO EX.N°645 DE 24 DE ABRIL DE 2026,"HABILITACION CAFÉ LITERARIO PARQUE BALMACEDA", LINEA 1: MOBILIARIO".</t>
+  </si>
+  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9XP8S1MJhG8VxcqZlRDK3A%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N°74, COMERCIALIZADORA MARIELLA LANDAIDA ROMAS SPA. DECRETO ALCALDICIO EX.N°491 DE 2 DE ABRIL DE 2026,"HABILITACION CAFÉ LITERARIO PARQUE BUSTAMANTE".</t>
-[...5 lines deleted...]
-    <t>CONTRATO N°70 SERVICIOS Y SOLUCIONES INTEGRALES SPA., DECRETO ALCALDICIO EX.N°348 DE 11 DE MARZO DE 2026, "ARRIENDO DE EQUIPOS DE IMPRESIÓN, ESCANESRS Y PLOTTERS CON SOPORTE".</t>
+    <t>CONTRATO N°69 ALBA AMBIENTE S.A., DECRETO ALCALDICIO EX.N°606 DE 17 DE ABRIL DE 2026, "SERVICIO DE ARRIENDO DE RELOJES PARA CONTROL DE ASISTENCIA CON SOPORTE".</t>
   </si>
   <si>
     <t>12-05-2026</t>
   </si>
   <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p5olwz5rtzNn2msL9MMpsw%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N°70 SERVICIOS Y SOLUCIONES INTEGRALES SPA., DECRETO ALCALDICIO EX.N°348 DE 11 DE MARZO DE 2026, "ARRIENDO DE EQUIPOS DE IMPRESIÓN, ESCANESRS Y PLOTTERS CON SOPORTE".</t>
+  </si>
+  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=texQPVCcRvMtZk5v9G7Z%2FQ%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p5olwz5rtzNn2msL9MMpsw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°67 PAMELA DEL CARMEN HORMAZABAL MANZANO, D.A.EX.N° 453 Y 559, AMBOS DE 2026, "REPARACION DE FACHADA COMUNIDAD ANTONIA LOPEZ DE BELLO N°0210, FONDEVE 2022"</t>
   </si>
   <si>
     <t>30-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7Y1YDyOahrS4AaTCEyEKEA%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°66 SERVITEX SISTEMAS CONTRA INCENDIOS SPA. D.A.EX.N°443 DE FECHA 27 DE MARZO DE 2026, "SERVICIO DE MANTENCION DE EQUIPOS EXTINTORES PARA LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>29-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8fus%2FeKb56gvO2tf9WOcpA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N° 68 UTP VIALCORP SPA. CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX.N°544 DE FECHA 14 DE ABRIL DE 2026 "MEJORAMIENTO VEREDAS ZONA CERO"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GQ3FwgYLmqMxfgknjTZxVg%3D%3D</t>
   </si>
@@ -8586,447 +8736,447 @@
   <si>
     <t>01-10-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5x4WGLE1CjlCTafAKeb8cw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato 
 Refuerzo Estructural y Remodelación del Edificio Infante N°1415
 GMPG Ingeniería y Construcción SPA
 Decreto EX N°853 17/07/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7Vv1RRqZmnPM%2FwnESdUVhg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Provisión e Instalación de Luminarias Peatonales Ornamentales con Telegestión para Plazas de la Comuna de Providencia
 Luis Estay valenzuela y Compañía Limitada
 Decreto EX N°885 24/07/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g0Be7RxXVv8VHX7e%2FgkMHg%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 160  DEMARCO S.A. DECRETO ALCALDICIO EX. N°719 DE 17 DE JUNIO DE 2020, "SERVICIO DE RECOLECCIÓN, TRANSPORTE Y GESTIÓN DE RESIDUOS DOMICILARIOS" </t>
+  </si>
+  <si>
+    <t>28-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QlQKOhhZe91JV2cPO0Ky2A%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°    APIA SpA., D.A.EX.N°652 DE FECHA 1 DE JUNIO DE 2020, "SERVICIO DE MANTENCIÓN DE SEÑALES Y DEMARCACIÓN VIAL PERIODO 2017-2021".</t>
   </si>
   <si>
-    <t>28-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e8q6tkATqCBdGj5tOeXDSw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 160  DEMARCO S.A. DECRETO ALCALDICIO EX. N°719 DE 17 DE JUNIO DE 2020, "SERVICIO DE RECOLECCIÓN, TRANSPORTE Y GESTIÓN DE RESIDUOS DOMICILARIOS" </t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QlQKOhhZe91JV2cPO0Ky2A%3D%3D</t>
+    <t>REMITE CERTIFICADO DE FIANZA N° DE FOLIO: B0074414, PAMELA DEL CARMEN HORMAZABAL MANZANO</t>
+  </si>
+  <si>
+    <t>25-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PhZzv2Mzn4pxEnHNQZrrIA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE  CONTRATO N°152   NEC CHILE S.A., D.A.EX.N° 606 DE FECHA 15 DE MAYO DE 2020, "ADMINISTRACIÓN GERENCIADA DE REDES Y SEGURIDAD PROACTIVA", OPCIÓN B.</t>
   </si>
   <si>
-    <t>25-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XyBBhdd94KoQs6ItJ559EA%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PhZzv2Mzn4pxEnHNQZrrIA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  154 UTP NEC CHILE S.A., CON INGENIERIA Y CONSTRUCCIÓN ELECTRICA SINEC S.A., DECRETO ALCALDICIO EX. 852 DE 17 DE JULIO DE 2020.</t>
   </si>
   <si>
     <t>24-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YCaRRD50cAjhjsvMzVx%2BDg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 136 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 937 DE 14 DE AGOSTO DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDAD PROVIDENCIA N°1336"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xQyMGqi1a0xZC5XhB5f4Og%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°151,  INVERSIONES LH SPA., D.A.EX.N° 907 DE FECHA 4 DE AGOSTO DE 2020, "REPOSICIÓN DE TECHUMBRES UVP 3 JUNTA DE VECINOS 3-A PLAZA JACARANDA- ANTONIO VARAS 242 -A".</t>
   </si>
   <si>
     <t>22-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0ViDPfwXpz2geX6tH1N6Rg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 233 CONSTRUCCIONES Y SERVICIOS SIGLO VERDE S.A.,  D.A.EX.N° 233 DE 13 DE FEBRERO DE 2020, "CONCESIÓN DE LA MANTENCIÓN Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>21-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M3jlw4H7PcWxidsJ0S9lSQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Refuerzo Estructural y remodelación del Edificio Infante 1415
 GMPG Ingeniería y Construcción SPA
 Decreto EX N°908 04/08/2020</t>
   </si>
   <si>
     <t>17-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BsgcU2ktQHksbZLTmPBAaw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 137 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 937 DE 14 DE AGOSTO DE 2020, FONDEVE "MEJORAMIENTO DE ASCENSORES COMUNIDADES SUECIA N°791 Y PROVIDENCIA 1336"</t>
+  </si>
+  <si>
+    <t>16-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zR8%2Fd%2B8gpeenCKoC5W0X%2FA%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">CONTRATO N°  120     PAMELA HORMAZABAL MANZANO, DECRETO ALCALDICIO EX.N° 771 DE FECHA 26 DE JUNIO DE 2020, " REPARACIÓN BALCONES Y CORNISAS EDIFICIO ELIODORO YANEZ N° 2566"</t>
   </si>
   <si>
-    <t>16-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UaLJrhNAw%2BNhR3S%2BmsXQMw%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N° 137 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 937 DE 14 DE AGOSTO DE 2020, FONDEVE "MEJORAMIENTO DE ASCENSORES COMUNIDADES SUECIA N°791 Y PROVIDENCIA 1336"</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zR8%2Fd%2B8gpeenCKoC5W0X%2FA%3D%3D</t>
+    <t xml:space="preserve">FINIQUITO DE CONTRATO N° 150   INVERSIONES LH SPA., D.A.EX.N° 895 DE FECHA 28 DE JULIO DE 2020, "EJECUCIÓN PAVIMENTOS EN PROVIDENCIA, LINEA 2: PAVIMENTOS EN CALLE SUECIA".</t>
+  </si>
+  <si>
+    <t>15-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YxqW7Fuo%2B6ltwajuLyVF7g%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADDENDUM DE CONTRATO N° 135,  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 1544 DE 10 DE OCTUBRE DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDADES ANTONIO VARAS N° 242"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SThyqeYCzsxk1wFI8iGGUw%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 134 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 948 DE 17 DE AGOSTO DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDAD SUECIA N° 380"</t>
   </si>
   <si>
-    <t>15-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W0N6uLKRm7M%2FHkv%2F6otUeQ%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">ADDENDUM DE CONTRATO N° 135,  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 1544 DE 10 DE OCTUBRE DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDADES ANTONIO VARAS N° 242"</t>
-[...10 lines deleted...]
-  <si>
     <t>CONTRATO N°132, BIONIC VISION SPA., "DIAGNOSTICO Y NORMALIZACION ELECTRICA SPA CLUB PROVIDENCIA", DECRETO EX-691 DE 08 DE JUNIO DE 2020".</t>
   </si>
   <si>
     <t>11-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=72CTndkF%2Bo7CCsSoZXQZ8Q%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°, TELECTRONIC S.A. "SERVICIO DE HABILITACION Y MANTENCION CENTRALES TELEFONICAS (PBX) Y OPERADORAS TELEFONICAS PARA LA MUNICIPALIDAD DE PROVIDENCIA2, DECRETO ALCALDICIO EX-843 DE 14 DE JULIO DE 2020".</t>
   </si>
   <si>
     <t>10-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sv23SEzrfs7k%2BnXyaS8OPg%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°129, ABATTE PRODUCTOS PARA OFICINA S.A., "ADQUISICION DE INSUMOS Y ARTICULOS DE ESCRITORIO PARA LA MUNICIPALIDAD DE PROVIDENCIA2, DECRETO ALCALDICIO EX-993 DE 27 DE AGOSTO DE 2020.</t>
+  </si>
+  <si>
+    <t>09-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1h%2BpioM%2FriZXK4onDp276w%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°127 , COMERCIAL GREENTAK SPA., "ADQUISICION DE INSUMOS Y ARTICULOS DE ESCRITORIO PARA LA MUNCIPALIDAD DE PROVIDENCIA" , D.A. EX-993 DE 27 DE AGOSTO DE 2020.</t>
   </si>
   <si>
-    <t>09-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JX7fV823actenQXO0P%2BIvw%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1h%2BpioM%2FriZXK4onDp276w%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación contrato "Servicio de Aseo en Diferentes Recintos Municipales"
 Servicios Gnerales Fullclean S.A.
 Decreto EX N°628 22/05/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2VxXYvf0PXvhd2houPx87w%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 109 , SOCIEDAD SANTA BLANCA SPA, D.A.EX.N° 383 DE 6 DE MARZO DE 2020, "SUMINISTRO DE PRODUCCIÓN DE EVENTOS PARA ACTIVIDADES DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>08-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KE1wm4pamhAdGQElxoaqrA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 124    UTP NEC CHILE S.A. CON ALVAREZ Y VEGA LTDA., DECRETO ALCALDICIO EX. N° 822 DE 9 DE JULIO DE 2020, "RECAMBIO DE LUMINARIAS EN POSTES COLONIALES, A TECNOLOGÍA LED EN LA COMUNA DE PROVIDENCIA"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o%2BzFDO3kocfb%2FbsOKMN%2F5g%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°131, LUIS ESTAY VALENEUELA Y COMPAÑIA LIMITADA, "PROVISION E INSTALACION DE LUMINARIAS PEATONALES ORNAMENTALES CON TELEGESTION PARA PLAZAS DE LA COMUNA DE PROVIDENCIA", DECRETO EXENTO N°785 DE 2 DE JULIO DE 2020.</t>
   </si>
   <si>
-    <t>08-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hoXAO%2B%2FuaNRIq1YjV8%2B1SQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o%2BzFDO3kocfb%2FbsOKMN%2F5g%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Refuerzo Estructural y Remodelación del Edificio Infante 1415
 GMPG Ingeniería y Construcción SPA
 Decreto EX N°880 24/07/2020</t>
   </si>
   <si>
     <t>07-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AMzSuNo5cCvNhb%2BWvWpANQ%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 114 MAXFA INGENIERIA Y CONSTRUCCION LTDA,  D.A.EX.N° 1846 DE 28 DE NOVIEMBRE DE 2019, "REPOSICIÓN DE LINEAS DE ALCANTARILLADO EDIFICIO CALIFORNIA 2040".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=s1cLflG8KkxY%2BHzBnyP9sw%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 126 MILED MONTAJES INDUSTRIALES LIMITADA, DECRETO ALCALDICIO EX.N° 627 DE 22 DE MAYO DE 2020, "CONSTRUCCIÓN E INSTALACIÓN DE PROTOTIPO DE QUIOSCOS"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3IFsxaHblZhq%2F1%2FjB4LvUA%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=s1cLflG8KkxY%2BHzBnyP9sw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Servicio de Arriendo de Módulos para el Proceso de Permisos de Circulación año 2020-2022
 Módulos S.A.
 Decreto EX N°658 01/06/2020</t>
   </si>
   <si>
     <t>04-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8UHiaeyLToaKLoBsDkhnAw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N°  99  JOSÉ MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L.., D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACION Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 5: LOS ESTANQUES N° 1974".</t>
-[...38 lines deleted...]
-  <si>
     <t xml:space="preserve">Modificación Contrato
 Virtualización y Hosting Administrado
 UTP IFX Networks Chile S.A.
 Decreto EX N|307 19/02/2020</t>
   </si>
   <si>
+    <t>03-09-2020</t>
+  </si>
+  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nSWM%2FURm7xef3%2F0ZRhfc1w%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°  104 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACIÓN CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 9: SUECIA N° 695</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QkO22TBoxDlBMEUixiOf2A%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°  103 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACIÓN CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 3: EL BOSQUE N° 531</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GxG2Lm1%2BcqwC06mg5rMb5A%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 102 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.R.L. DECRETO ALCALDICO EX. N° 916 DE FECHA 6 DE AGOSTO DE 2020, "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 2: SUECIA N° 1920".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YJ3TCEXSPrqnvioH1IQU7w%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°101  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 916 DE 6 DE AGOSTO, MODIFICADO POR D.A.EX. N° 955 DE 18 DE AGOSTO. AMBOS DE 2020, "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA LINEA 1</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B%2BDDHY7zSPWL6lJHV93QMg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N° 100 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L., DECRETO ALCALDICIO EX.N° 916 DE FECHA 6 DE AGOSTO DE 2020, FONDEVE "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDAD DE PROVIDENCIA". LINEA 4: EL VERGEL N° 2648
+</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v7Mke7CovaHRVSPXgs%2BMIA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°  99  JOSÉ MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L.., D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACION Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 5: LOS ESTANQUES N° 1974".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cE6aqMWWZ4vlBhRdADEYdg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Contrato Adquisición de ropa de trabajo y equipo de protección personal para funcionarios de la Municipalidad de Providencia año 2020, Empresa Sociedad Comercial JE&amp;E Ltda.
 Decreto Ex N°896 de 28 de julio de 2020</t>
   </si>
   <si>
     <t>02-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8knswZprZRerBOWTuAJpMw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°   110  SISTEMAS DE RIEGO RAINDROP LIMITADA, D.A.EX. N° 661 DE 1 DE JUNIO DE 2020, "DISEÑO, PROVISIÓN E INSTALACIÓN SISTEMA DE RIEGO AUTOMÁTICO EN PLAZAS DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>31-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=raNGVpop4%2BL9WClpPgvSEw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 139  ADEL CONSTRUCCIONES SPA., DECRETO ALCALDICIO EX.N° 510 DE 8 DE ABRIL DE 2020, "SISTEMA DE EXTINCIÓN DE INCENDIOS COMUNIDAD EDIFICIO TORRES DE TAJAMAR".</t>
+  </si>
+  <si>
+    <t>28-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JupFyQqh4VJBEsMqa%2F3Qeg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 117 ASFALTOS VERGARA S.A., D.A.EX.N° 1659 DE 30 DE OCTUBRE DE 2019, "CONSTRUCCIÓN DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8fMKRbpineBLIFZTpMWNCg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 116 ASFALTOS VERGARA S.A., D.A.EX.N° 1509 DE 4 DE OCTUBRE DE 2019, "CONSTRUCCIÓN DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9exNC4GaoOTy%2FDBdbDkvdg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 115 AUTOMATICA Y REGULACIÓN S.A., D.A.EX.N° 656 DE 1 DE JUNIO DE 2020, "MANTENCIÓN Y PROVISIÓN DE SERVICIOS ASOCIADOS AL SISTEMA DE CONTROL DE TRANSITO, COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gtib9RjUQ25o%2FoQMW5J6%2Fg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACION DE CONTRATO N° 119 ASFALTOS VERGARA S.A., D.A.EX.N° 1781 DE 21 DE NOVIEMBRE DE 2019, "CONSTRUCCION DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bnJQElswkd%2FgQXjJmfHJMQ%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 112 ASFALTOS VERGARA S.A., D.A.EX.N° 816 DE 9 DE JULIO DE 2020, "EJECUCIÓN Y CONSERVACIÓN PAVIMENTOS COMUNA DE PROVIDENCIA PERIODO 2017-2021".</t>
   </si>
   <si>
-    <t>28-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FK0dtHLpPVMlF4PerqUBvQ%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N° 119 ASFALTOS VERGARA S.A., D.A.EX.N° 1781 DE 21 DE NOVIEMBRE DE 2019, "CONSTRUCCION DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
-[...28 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 111 DIMENSIÓN S.A., D.A.EX.N° 768 DE 26 DE JUNIO DE 2020, "CONCESIÓN DEL SERVICIO DE BARRIDO Y LIMPIEZA URBAÑA".</t>
   </si>
   <si>
     <t>27-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4eBLVHMWhcc7E%2B13khc7fA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 123 ADEL CONSTRUCCIONES SPA, DECRETO ALCALDICIO EX. N° 696 DE 9 DE JUNIO DE 2020, "SERVICIO DE MANTENCIÓN Y OPERACIÓN DE PILETAS Y FUENTES DE AGUAS ORNAMENTALES COMUNA DE PROVIDENCIA"</t>
   </si>
   <si>
     <t>26-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ifiGx7WzuhJG3E88z9LbiQ%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°     ADEL CONSTRUCCIÓN SPA, D.A.EX. N° 957 DE 18 DE AGOSTO DE 2020, "SERVICIO DE RETIRO DE ESTRUCTURAS PUBLICITARIAS IRREGULARES, BAJO LA MODALIDAD DE PRECIOS UNITARIOS"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YQyiWEV09iFgNirSxU1QiQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFCACIÓN DE CONTRATO N°107   LUIS RICARDO SANCHEZ ESCARATE, D.A.EX. N° 626 DE 22 DE MAYO DEL AÑO 2020, "SERVICIO DE MANTENCIÓN DE LOS SISTEMAS DE CALEFACCIÓN EN DEPENDENCIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lX0NjJ8FpzfObJ%2Fd6%2B5Ezg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 125 EPREL LIMITADA INGENIERIA Y CONSTRUCCIÓN, DECRETO ALCALDICIO EX. N° 934 DE 14 DE AGOSTO DE 2020".     </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PXMXphW2P0R%2F76rqkKzV%2FQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lX0NjJ8FpzfObJ%2Fd6%2B5Ezg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°      DELINE LIMITADA D.A.EX. N° 950 DE 17 DE AGOSTO DE 2020, " MEJORAMIENTO ZONA DE CONSERVACIÓN HISTÓRICA, CALLE JOSE ARRIETA".</t>
   </si>
   <si>
     <t>25-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zwmt5JF1zIXKMst51vnf5g%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Reposición de Techumbres UVP3 Junta de Vecinos 3-A Plaza Jacarandá- Antonio Varas 242-A
 Inversiones LH SPA
 Decreto EX N°826 10/07/2020</t>
   </si>
   <si>
     <t>24-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2oCBdjWf%2B2PxR3EVikNkwA%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTRATO N°94    STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FaFfPb2Fah2LGgu0Ahc1oA%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 108    INVERSIONES LH SPA., D.A.EX.N° 882 DE 24 DE JULIO DE 2020, "REPOSICIÓN DE TECHUMBRES UVP 3 JUNTA DE VECINOS 3- A PLAZA JACARANDA - ANTONIO VARAS 242-A".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bfHQ%2Fl4VsIT3whZ2bZl0Wg%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTRATO N° 95   STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xNSOADUONk2uV0%2FELtOSUg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">CONTRATO N° 98    STEWARD S.A., D.A.EX.N° 896 DE FECHA 28 DE JULIO DE 2020, ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xD7WVpQefEcCQLWb%2Fj3nwQ%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N° 95   STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
-[...10 lines deleted...]
-  <si>
     <t>FINIQUITO DE CONTRATO N° 97 CONSTRUCCIONES Y ASESORIAS RENACER S.A., DECRETO ALCALDICIO EX.N° 883 DE 24 DE JULIO DE 2020, "CONSTRUCCIÓN PAVIMENTACIÓN Y AGUAS LLUVIAS PLAZA RIO DE JANEIRO".</t>
   </si>
   <si>
     <t>21-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DHd3SKolEBHTzCM2%2BUsjYQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°96  IMPRESORA Y COMERCIAL FEYSER LTDA., DECRETO ALCALDICIO EX.N° 903 DE 4 DE AGOSTO DE 2020, "SERVICIO DE SUMINISTRO A SERIE DE PRECIOS UNITARIOS PARA IMPRESIÓN DE PAPELERÍA".</t>
   </si>
   <si>
     <t>20-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H7eYK7V9YE8vjSyoUgl9Hg%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 113 PROYECTOS DE INGENIERIA AMBIENTAL GEOCICLOS LTDA., D.A.EX. N° 869 DE FECHA 23 DE JUNIO DE 2020, "ADQUISICIÓN DE VERMICOMPOSTERAS PROGRAMA DE RECICLAJE ORGANICO,COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jNu9xKsmAbshGkoJgfjrJA%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°128, COMERCIAL TSAR SPA., "ADQUISICION DE ROPA DE TRABAJO Y EQUIPO DE PROTECCION PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA, AÑO 2020", DECRETO ALCALDICIO EX-896 DE 28 DE JULIO DE 2020.</t>
@@ -9055,290 +9205,290 @@
   <si>
     <t>MULTISERVICIOS E INGENIERIA CARDI SPA, DECRETO ALCALDICIO EX.N° 827 DE FECHA 10 DE JULIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 2020-2022"</t>
   </si>
   <si>
     <t>12-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fe%2FSnnsdPwJB3q%2FYwO0lyw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 92   LVA CHILE SPA, DECRETO ALCALDICIO EX.N° 818 DE 9 DE JULIO DE 2020, "DESARROLLO DE PROYECTO REHABILITACIÓN PALACIO SCHACHT Y AREAS EXTERIORES ADYACENTES"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hjd3t5hQBLE8ZBXvDdsWTA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N° 86   CONSTRUCTORA BRICEÑO Y COMPAÑIA LIMITADA, DECRETO ALCALDICIO EX.N° 428 DE 19 DE MARZO DE 2020, "REPARACIÓN DE CORNISAS Y FACHADA EN PELIGRO ACTIVO DE DESPRENDIMIENTO EDIFICIO ELIODORO YANEZ 810</t>
   </si>
   <si>
     <t>07-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=trxAofopV55ZwTuhodeVfw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Modificacion De Contrato N° 89 Acco Electricidad Limitada Decreto Alcaldicio Ex.n° 727 De 19 De junio De 2017, "Servicio De Mantención Electrica En Dependencias De  La Municipalidad De Providencia".</t>
+  </si>
+  <si>
+    <t>03-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rOrLwLgzn5nR8xG4wqC9gA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACION DE CONTRATO N° 88 ACCO ELECTRICIDAD LIMITADA DECRETO ALCALDICIO EX.N° 587 DE 13 DE MAYO DE 2020, "SERVICIO DE MANTENCIÓN ELECTRICA EN DEPENDENCIAS DE  LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9jfERtVJ7aysu4WQOkE6cQ%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  81 ACCO ELECTRICIDAD LIMITADA, DECRETO ALCALDICIO EX N°  625 DE 22 DE MAYO DE 2020, "SERVICIO DE MANTENCIÓN ELECTRICA EN DEPENDENCIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
-    <t>03-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kzbc1mM8A9hGpXVRZFOAWw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACION DE CONTRATO N° 88 ACCO ELECTRICIDAD LIMITADA DECRETO ALCALDICIO EX.N° 587 DE 13 DE MAYO DE 2020, "SERVICIO DE MANTENCIÓN ELECTRICA EN DEPENDENCIAS DE  LA MUNICIPALIDAD DE PROVIDENCIA".</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 155   AGUILAR Y COMPAÑIA LIMITADA (FAHNEN), DECRETO ALCALDICIO EX.N°477 DE 31 DE MARZO DE 2020,"SERVICIO DE MANTENCIÓN Y REPARACIÓN DE JUEGOS INFANTILES, MÁQUINAS DE EJERCICIOS Y TOLDOS EN PARQUES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>31-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zqT1%2B3x%2FZlkiobNXmXM%2FmQ%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°     ESPINOSA Y RODRIGUEZ LTDA, DECRETO ALCALDICIO EX.N° 705 DE 11 DE JUNIO DE 2020,"SERVICIO DE MANTENCIÓN Y OPERACIÓN DE LA FUENTE DEL BICENTENARIO, COMUNA DE PROVIDENCIA"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MxxrX97eAtUaoHB1V1ePqA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  77 MULTISERVICIOS E INGENIERIA SPA DECRETO ALCALDICIO EX N°  767 DE 26 DE JUNIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 20-2022".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Py6EYjeJq%2FWqsa9vnZashw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  78 MULTISERVICIOS E INGENIERIA SPA DECRETO ALCALDICIO EX N°  815 DE 8 DE JULIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 20-2022".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EGZl8lkeA0m7cNK3LxX9Ew%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  79 PATRICIA INES RIOS LOPEZ, DECRETO ALCALDICIO EX N°  352 DE 28 DE FEBRERO DE 2020, "CONSERVACIÓN LICEO CARMELA CARVAJAL DE PRAT, COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jxyfDn2Vi8q439gWcjBEfQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  80 PATRICIA INES RIOS LOPEZ, DECRETO ALCALDICIO EX N°  407 DE 11 DE MARZO DE 2020, "CONSERVACIÓN LICEO CARMELA CARVAJAL DE PRAT, COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ickZNQr1pnsao4m3K0BxWg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  82 AGUILAR Y COMPAÑIA LIMITADA (FAHNEU), D.A. EX N°  1187 DE 14 DE AGOSTO, MODIFICADO POR D. A. EX.N° 1260 DE 27 DE AGOSTO AMBOS DE 2019, "SERVICIO DE MANTENCIÓN Y REPARACIÓN DE JUEGOS INFANTILES, MAQUINAS DE EJERCICIOS ... ".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CoU50E6yrPnyOQalKQ4ZEw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  80 PATRICIA INES RIOS LOPEZ, DECRETO ALCALDICIO EX N°  407 DE 11 DE MARZO DE 2020, "CONSERVACIÓN LICEO CARMELA CARVAJAL DE PRAT, COMUNA DE PROVIDENCIA".</t>
-[...16 lines deleted...]
-  <si>
     <t>MODIFICACION DE CONTRATO N° 87 AGUILAR Y COMPAÑIA LIMITADA (FAHENU) DECRETO ALCALDICIO EX.N° 788 DE 2 DE JULIO DE 2020, "PROVISIÓN E INSTALACIÓN DE JUEGOS INFANTILES PLAZA URUGUAY 2°LLAMADO".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5ppe99D2H%2Bi1ucUQwlB3Cg%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  79 PATRICIA INES RIOS LOPEZ, DECRETO ALCALDICIO EX N°  352 DE 28 DE FEBRERO DE 2020, "CONSERVACIÓN LICEO CARMELA CARVAJAL DE PRAT, COMUNA DE PROVIDENCIA".</t>
-[...4 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 85 INGENIERIA ELECTRICA Y CONSTRUCTORA ARMADAT CHILE LIMITADA, D.A.EX. N° 795 DE 3 DE JULIO DE 2020, "NORMALIZACIÓN ELECTRICA EN ESPACIOS COMUNES DE EDIFICIO LOTA N° 2230".</t>
   </si>
   <si>
     <t>30-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=D2EgS7lFIbUgZRL9oSfSzw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  76   CONSTRUCCIONES Y SERVICIOS SIGLO VERDE S.A. DECRETO ALCALDICIO EXN°  786 DE 2 DE JULIO DE 2020, "CONCESIÓN DE LA MANTENCIÓN Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>29-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zvvh3OT6E2I98kd%2BSxRBCQ%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°72 DE 2020, INTERGRADE S.A., DECRETO ALCALDICIO EX.N° 778 DE 26 DE JUNIO DEL AÑO 2020, "SERVICIO INTEGRAL DE ARRIENDO DE OMPUTADORES CON SOPORTE".</t>
   </si>
   <si>
     <t>27-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iL3d%2FhypAnGZ2Fg5Wyfqzw%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N° 74 FUNERARIA IVAN MARTINEZ III LTDA., DECRETO ALCALDICIO EX.N° 783 DE 2 DE JULIO DE 2020 "SERVICIOS FUNERARIOS PARA LOS VECINOS DE LA COMUNA DE PROVIDENCIA".</t>
+    <t>FINIQUITO N° 75 GLOBOX PRODUCCIONES LTDA, DECRETO ALCALDICIO EX.N° 1205 DE 14 DE AGOSTO DE 2019, "DESARROLLO Y PRODUCCION PARA EVENTO CELEBRACIÓN DIA DEL FUNCIONARIO MUNICIPAL 2019"</t>
   </si>
   <si>
     <t>23-07-2020</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iU1n%2BSmcUJBwzoOWe%2FIppQ%3D%3D</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pnu6vcacymgrT33Ayul2bw%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DhIQ7zoV8bQ1j30APMhRZA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contraot "Normalización Electrica en Espacios Comunes el Edificio Lota N°2230"
 Ing. Eléctrica y Constructora Armadat Chile Ltda.
 Decreto EX N°731 de 19/06/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B36b7cfO3ACptHGk9ACxRQ%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°121     INGENIERIA ELECTRICA Y CONSTRUCTORA ARMADAT CHILE LIMITADA, "NORMALIZACIÓN ELECTRICA EN ESPACIOS COMUNES DEL  EDIFICIO LOTA N° 2230"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DhIQ7zoV8bQ1j30APMhRZA%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N° 74 FUNERARIA IVAN MARTINEZ III LTDA., DECRETO ALCALDICIO EX.N° 783 DE 2 DE JULIO DE 2020 "SERVICIOS FUNERARIOS PARA LOS VECINOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iU1n%2BSmcUJBwzoOWe%2FIppQ%3D%3D</t>
+  </si>
+  <si>
     <t>Modificación de Contrato Decreto Ex 1879 02/12/19 "Conservación Liceo Carmela Carvajal de Prat, Comuna de Providencia"</t>
   </si>
   <si>
     <t>20-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jjY5J0T6g4TtyrVlVgxViQ%3D%3D</t>
   </si>
   <si>
+    <t>Modificación de Contrato Decreto Ex 2011 de 20/12/19 "Habilitación de Servicios Higienicos, Camarines y Oficinas Pedrode Valdivia 706" Constructora COTA 100 SPA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mnrXkyCQ6or%2B58PXtSdfww%3D%3D</t>
+  </si>
+  <si>
     <t>Modificación de Contrato Decreto Ex 225 de 12/02/19 "Servicio de Habilitación, Monitoreo y Mantención Esterno de Sistemas de Alaras para recientpos dependientes de la Municipalidad de Providencia" AUXI Comercial Ltda.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ovxKjJRVI8XrF6OtLUTi9Q%3D%3D</t>
   </si>
   <si>
-    <t>Modificación de Contrato Decreto Ex 2011 de 20/12/19 "Habilitación de Servicios Higienicos, Camarines y Oficinas Pedrode Valdivia 706" Constructora COTA 100 SPA</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mnrXkyCQ6or%2B58PXtSdfww%3D%3D</t>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°66     GMPG INGENIERIA Y CONSTRUCCIÓN SPA, DECRETO ALCALDICIO EX. N° 730 DE 19 DE JUNIO DE 2020, "REFUERZO ESTRUCTURAL Y REMODELACIÓN DEL EDIFICIO INFANTE 1415"</t>
+  </si>
+  <si>
+    <t>15-07-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ldDqNmHQsrrfGCMN1M2p8A%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°   GMPG INGENIERIA Y CONSTRUCCIÓN SPA, D.A.EX. N° 704 DE 11 DE JUNIO DE 2020, "REFUERZO ESTRUCTURAL Y REMODELACIÓN DEL EDIFICIO INFANTE 1415"</t>
   </si>
   <si>
-    <t>15-07-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vkkn02MC7SOGB9bQ6diCkA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 71 CONSTRUCTORA COTA 100 SPA., DECRETO ALCALDICIO EX. N° 779 DE FECHA 30 DE JUNIO DE 2020, "HABILITACIÓN DE SERVICIOS HIGIENICOS, CAMARINES Y OFICINAS, PEDRO DE VALDIVIA 706, COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gpx6Tn1EuqFA7pzWYWNXRQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°69,    GMPG INGENIERIA Y CONSTRUCCIÓN SPA, DECRETO ALCALDICIO EX. N° 591 DE 14 DE MAYO DE 2020, "REFUERZO ESTRUCTURAL Y REMODELACIÓN DEL EDIFICIO INFANTE 1415"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rW1HID06QfWnQwJ0nhVgPA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 67, GMPG INGENIERIA Y CONSTRUCCIÓN SPA, DECRETO ALCALDICIO EX. N° 609 DE 19 DE MAYO DE 2020, "REFUERZO ESTRUCTURAL Y REMODELACIÓN DEL EDIFICIO INFANTE 1415"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=agi6h5mACcqpgEAq8nZDtQ%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°66     GMPG INGENIERIA Y CONSTRUCCIÓN SPA, DECRETO ALCALDICIO EX. N° 730 DE 19 DE JUNIO DE 2020, "REFUERZO ESTRUCTURAL Y REMODELACIÓN DEL EDIFICIO INFANTE 1415"</t>
-[...4 lines deleted...]
-  <si>
     <t>Modificación De Contrato N° 60, Anticipa S.A., Decreto Alcaldicio Ex.n° 726 De 19 De Junio De 2020, "Servicio de Soporte y Mantención de Sistemas de Información de la Municipalidad de Providencia".</t>
   </si>
   <si>
     <t>07-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6qzVHc1uhtcG3C4nxHXRng%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFIACIÓN DE CONTRATO N°70    CONSTRUCTORA MAVASA S.A., DECRETO ALCALDICIO EX.N° 526 DE FECHA 17 DE ABRIL DE 2020, "EJECUCION PAVIENTOS EN PROVIDENCIA".</t>
   </si>
   <si>
     <t>06-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H1dQUkdlUdRQ0hWNaODg3Q%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 62 CONSTRUCTORA MAVASA S.A., DECRETO ALCALDICIO EX.N° 662 DE FECHA 1 DE JUNIO DE 2020 " EJECUCIÓN PAVIEMENTOS EN PROVIDENCIA, LINEA 3: PAVIEMENTOS EN CALLE ELIODORO YAÑEZ"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=59FUTqLQkpC87SY5CS%2BGHg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO(TRATO DIRECTO) N° 61, REMBRE SPA., DECRETO ALCALDICIO EX.N° 784 DE 02 DE JULIO DE 2020, "SERVICIO DE INSTALACIÓN DE PUNTO LIMPIO MÓVIL Y GESTIÓN DE MATERIAL RECICLABLE"</t>
   </si>
   <si>
     <t>03-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tx8incg9wWrMpd0NTodzOw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 84 JAIME ESTEBAN SALVA VALENZUELA, D.A.EX.N° 706 DE 11 DE JUNIO DE 2020, " SERVICIO DE MUSICA EN ESPERA PARA CALL CENTER MUNICIPAL"</t>
+  </si>
+  <si>
+    <t>01-07-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7CwF9nCJ6LNROmWQzqpDCw%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación De Contrato N° 59, Constructora Cota 100 Spa., Decreto Alcaldicio Ex.n° 709 De 12 De junio De 2020, "Habilitación, De Servicios Higiénicos, Camarines y Oficinas, Pedro de Valdivia 706, Comuna de Providencia".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FbLHviCwLNdruT0VNqBg7w%3D%3D</t>
+  </si>
+  <si>
     <t>Modificación De Contrato N° 57, Constructora Cota 100 Spa., Decreto Alcaldicio Ex.n° 608 De 18 De Mayo De 2020, "Habilitación, De Servicios Higiénicos, Camarines y Oficinas, Pedro de Valdivia 706, Comuna de Providencia".</t>
   </si>
   <si>
-    <t>01-07-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4k3Pciku%2B4IhA47ed8rH%2Bg%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N° 84 JAIME ESTEBAN SALVA VALENZUELA, D.A.EX.N° 706 DE 11 DE JUNIO DE 2020, " SERVICIO DE MUSICA EN ESPERA PARA CALL CENTER MUNICIPAL"</t>
-[...4 lines deleted...]
-  <si>
     <t>Modificación De Contrato N° 58, Constructora Cota 100 Spa., Decreto Alcaldicio Ex.n° 556 De 30 De Abril De 2020, "Habilitación, De Servicios Higiénicos, Camarines y Oficinas, Pedro de Valdivia 706, Comuna de Providencia".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5W%2BLoNcOfJG9nD6KniW9Kw%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FbLHviCwLNdruT0VNqBg7w%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N° 52,   JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L., DECRETO ALCALDICIO EX.N° 603 DE 14 DE MAYO DE 2020, "MEJORAMIENTO DE CIRCULACIÓN VERTICAL NORMALIZACIÓN DE ASCENSORES QUILLAY N° 2580".</t>
   </si>
   <si>
     <t>24-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SbJqNQDc%2BPUOO6sEtCFj%2Fw%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N° 50, CLEVERPARK SPA, DECRETO ALCALDICIO EX.N° 472 DE 25 DE MARZO DE 2020, "CONCESIÓN DEL SERVICIO DE ESTACIONAMIENTOS CONTROLADOS DE VEHICULOS EN LAS VIAS PUBLICAS EN LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>19-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2F6o3XEeBTMMeyIiQrPIYfg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación De Contrato N° 56, Multiservicios e  Ingenieria Cardi Spa., Decreto Alcaldicio Ex.n° 650 De 29 De Mayo De 2020, "Servicio De Digitación Especializada de Permisos de Circulación año 2020"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xxUqn6bBedMk2oThHkcy2A%3D%3D</t>
   </si>
@@ -18694,5012 +18844,5012 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2494"/>
+  <dimension ref="A1:C2515"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="0" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C66" s="0" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C67" s="0" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C82" s="0" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C85" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C88" s="0" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C95" s="0" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C99" s="0" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C102" s="0" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C113" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C144" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C160" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B190" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C190" s="0" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="C202" s="0" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B205" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="C205" s="0" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B208" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="C208" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C213" s="0" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B215" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C215" s="0" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C225" s="0" t="s">
         <v>574</v>
-      </c>
-[...4 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C226" s="0" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="B227" s="0" t="s">
+      <c r="C227" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>581</v>
       </c>
-      <c r="B228" s="0" t="s">
+      <c r="C228" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C229" s="0" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C230" s="0" t="s">
         <v>586</v>
-      </c>
-[...4 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B233" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C233" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>600</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C236" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B237" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="B237" s="0" t="s">
+      <c r="C237" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>608</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>611</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>616</v>
       </c>
       <c r="B242" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="C242" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="C243" s="0" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="C248" s="0" t="s">
         <v>630</v>
-      </c>
-[...4 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="B249" s="0" t="s">
+      <c r="C249" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="C250" s="0" t="s">
         <v>635</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="C251" s="0" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="C252" s="0" t="s">
         <v>641</v>
-      </c>
-[...4 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="B253" s="0" t="s">
+      <c r="C253" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C254" s="0" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="C255" s="0" t="s">
         <v>649</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="C256" s="0" t="s">
         <v>652</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B260" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="C260" s="0" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="C263" s="0" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>672</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C265" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C266" s="0" t="s">
         <v>675</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B268" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C268" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C271" s="0" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>689</v>
       </c>
-      <c r="B272" s="0" t="s">
+      <c r="C272" s="0" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="C273" s="0" t="s">
         <v>692</v>
-      </c>
-[...4 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="B274" s="0" t="s">
         <v>694</v>
       </c>
-      <c r="B274" s="0" t="s">
+      <c r="C274" s="0" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B275" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>699</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>700</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>702</v>
       </c>
       <c r="B277" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="C277" s="0" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="C278" s="0" t="s">
         <v>705</v>
-      </c>
-[...4 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B279" s="0" t="s">
         <v>707</v>
       </c>
-      <c r="B279" s="0" t="s">
+      <c r="C279" s="0" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="B280" s="0" t="s">
+      <c r="C280" s="0" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="C281" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>717</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
         <v>722</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="C286" s="0" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>727</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C288" s="0" t="s">
         <v>730</v>
-      </c>
-[...4 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>747</v>
+        <v>740</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="C300" s="0" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C301" s="0" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="C308" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>784</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="B314" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="C314" s="0" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>854</v>
+        <v>848</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>878</v>
+        <v>869</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>881</v>
+        <v>869</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>939</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>949</v>
+        <v>943</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>950</v>
+        <v>944</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>951</v>
+        <v>945</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>953</v>
+        <v>947</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="B385" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="C385" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="B391" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="C391" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C408" s="0" t="s">
         <v>1044</v>
-      </c>
-[...4 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C412" s="0" t="s">
         <v>1052</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C413" s="0" t="s">
         <v>1055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C417" s="0" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C418" s="0" t="s">
         <v>1068</v>
-      </c>
-[...4 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B419" s="0" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="B429" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C429" s="0" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C430" s="0" t="s">
         <v>1097</v>
-      </c>
-[...4 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C431" s="0" t="s">
         <v>1099</v>
-      </c>
-[...4 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1103</v>
+        <v>1092</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C434" s="0" t="s">
         <v>1107</v>
-      </c>
-[...4 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C435" s="0" t="s">
         <v>1110</v>
-      </c>
-[...4 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B436" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C436" s="0" t="s">
         <v>1113</v>
-      </c>
-[...4 lines deleted...]
-        <v>1114</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C437" s="0" t="s">
         <v>1115</v>
-      </c>
-[...4 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C438" s="0" t="s">
         <v>1117</v>
-      </c>
-[...4 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C439" s="0" t="s">
         <v>1119</v>
-      </c>
-[...4 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C440" s="0" t="s">
         <v>1121</v>
-      </c>
-[...4 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="B447" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="B448" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C448" s="0" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>1142</v>
       </c>
-      <c r="B449" s="0" t="s">
+      <c r="C449" s="0" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B450" s="0" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>1154</v>
@@ -23710,2680 +23860,2680 @@
         <v>1155</v>
       </c>
       <c r="B454" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1169</v>
+        <v>1161</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>1172</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>1175</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1187</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C468" s="0" t="s">
         <v>1188</v>
-      </c>
-[...4 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C469" s="0" t="s">
         <v>1191</v>
-      </c>
-[...4 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C470" s="0" t="s">
         <v>1194</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C471" s="0" t="s">
         <v>1196</v>
-      </c>
-[...4 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C472" s="0" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C473" s="0" t="s">
         <v>1201</v>
-      </c>
-[...4 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B474" s="0" t="s">
         <v>1203</v>
       </c>
-      <c r="B474" s="0" t="s">
+      <c r="C474" s="0" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C475" s="0" t="s">
         <v>1206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>1208</v>
       </c>
-      <c r="B476" s="0" t="s">
+      <c r="C476" s="0" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B477" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C477" s="0" t="s">
         <v>1211</v>
-      </c>
-[...4 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1217</v>
+        <v>1208</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="B480" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C480" s="0" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C485" s="0" t="s">
         <v>1232</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>1238</v>
+        <v>1235</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B488" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C488" s="0" t="s">
         <v>1240</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1243</v>
+        <v>1239</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1244</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1247</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>1248</v>
+        <v>1244</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1253</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>1254</v>
+        <v>1248</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1256</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1257</v>
+        <v>1251</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1255</v>
+        <v>1249</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1258</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1259</v>
+        <v>1253</v>
       </c>
       <c r="B495" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C495" s="0" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1268</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>1269</v>
+        <v>1264</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="B500" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
       <c r="B501" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1283</v>
+        <v>1278</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="B508" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C508" s="0" t="s">
         <v>1289</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="B511" s="0" t="s">
         <v>1296</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C512" s="0" t="s">
         <v>1300</v>
-      </c>
-[...4 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C513" s="0" t="s">
         <v>1303</v>
-      </c>
-[...4 lines deleted...]
-        <v>1305</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C514" s="0" t="s">
         <v>1306</v>
-      </c>
-[...4 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C515" s="0" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C516" s="0" t="s">
         <v>1310</v>
-      </c>
-[...4 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C517" s="0" t="s">
         <v>1312</v>
-      </c>
-[...4 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C518" s="0" t="s">
         <v>1315</v>
-      </c>
-[...4 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B519" s="0" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
         <v>1319</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="B523" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C523" s="0" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1328</v>
       </c>
-      <c r="B524" s="0" t="s">
+      <c r="C524" s="0" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>1328</v>
       </c>
-      <c r="B525" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C525" s="0" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>1345</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1348</v>
+        <v>1346</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1351</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1354</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1001</v>
+        <v>1356</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
         <v>1358</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1001</v>
+        <v>1360</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>1363</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B540" s="0" t="s">
         <v>1363</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>1373</v>
       </c>
       <c r="B543" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C543" s="0" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B544" s="0" t="s">
         <v>1376</v>
       </c>
-      <c r="B544" s="0" t="s">
+      <c r="C544" s="0" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B545" s="0" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1381</v>
+        <v>1378</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1382</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C547" s="0" t="s">
         <v>1383</v>
-      </c>
-[...4 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B548" s="0" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
         <v>1397</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>1398</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>1400</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>1401</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>1403</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>1404</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B556" s="0" t="s">
         <v>1406</v>
       </c>
-      <c r="B556" s="0" t="s">
+      <c r="C556" s="0" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C557" s="0" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1411</v>
+        <v>1051</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1413</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C563" s="0" t="s">
         <v>1422</v>
-      </c>
-[...4 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C564" s="0" t="s">
         <v>1425</v>
-      </c>
-[...4 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C565" s="0" t="s">
         <v>1428</v>
-      </c>
-[...4 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1431</v>
+        <v>1429</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1432</v>
+        <v>1427</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1433</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1434</v>
+        <v>1431</v>
       </c>
       <c r="B567" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C567" s="0" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1436</v>
+        <v>1433</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1438</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1439</v>
+        <v>1435</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1440</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1442</v>
+        <v>1427</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1443</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1444</v>
+        <v>1439</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1445</v>
+        <v>1427</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1446</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1448</v>
+        <v>1442</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1450</v>
+        <v>1444</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1451</v>
+        <v>1445</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1452</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="B575" s="0" t="s">
         <v>1451</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1456</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1457</v>
+        <v>1453</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1458</v>
+        <v>1454</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="B577" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C577" s="0" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1464</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1465</v>
+        <v>1461</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1466</v>
+        <v>1462</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>1467</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1468</v>
+        <v>1464</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>1470</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1474</v>
+        <v>1470</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1479</v>
+        <v>1472</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1480</v>
+        <v>1473</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1484</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1485</v>
+        <v>1478</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1486</v>
+        <v>1479</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>1487</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1492</v>
+        <v>1482</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1493</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1498</v>
+        <v>1487</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1498</v>
+        <v>1492</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1502</v>
+        <v>1494</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1503</v>
+        <v>1495</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1504</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1505</v>
+        <v>1497</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1506</v>
+        <v>1498</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>1507</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1508</v>
+        <v>1500</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1506</v>
+        <v>1501</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1509</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1511</v>
+        <v>1501</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>1512</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1513</v>
+        <v>1505</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1511</v>
+        <v>1501</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>1514</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1515</v>
+        <v>1507</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1516</v>
+        <v>1508</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>1517</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1518</v>
+        <v>1510</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1516</v>
+        <v>1508</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>1519</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1520</v>
+        <v>1512</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1521</v>
+        <v>1513</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1522</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1523</v>
+        <v>1515</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1524</v>
+        <v>1516</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1525</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1526</v>
+        <v>1518</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1527</v>
+        <v>1519</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>1528</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1529</v>
+        <v>1521</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1530</v>
+        <v>1522</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1531</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1532</v>
+        <v>1524</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1533</v>
+        <v>1522</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>1534</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1535</v>
+        <v>1526</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1536</v>
+        <v>1527</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1537</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1538</v>
+        <v>1529</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1536</v>
+        <v>1530</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>1539</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1540</v>
+        <v>1532</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1541</v>
+        <v>1533</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1542</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1543</v>
+        <v>1535</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1544</v>
+        <v>1536</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1545</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1546</v>
+        <v>1538</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1547</v>
+        <v>1539</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1548</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1550</v>
+        <v>1542</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1551</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1552</v>
+        <v>1544</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1553</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1559</v>
+        <v>1553</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1565</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1566</v>
+        <v>1563</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1570</v>
+        <v>1565</v>
       </c>
       <c r="B618" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C618" s="0" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>1575</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1576</v>
+        <v>1573</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1577</v>
+        <v>1574</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1578</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1579</v>
+        <v>1576</v>
       </c>
       <c r="B622" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1580</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C623" s="0" t="s">
         <v>1581</v>
-      </c>
-[...4 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B624" s="0" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1577</v>
+        <v>1591</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1577</v>
+        <v>1597</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B632" s="0" t="s">
         <v>1600</v>
       </c>
-      <c r="B632" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C632" s="0" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1638</v>
+        <v>1627</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1638</v>
+        <v>1627</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1643</v>
+        <v>1627</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>1645</v>
       </c>
       <c r="B651" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
         <v>1648</v>
       </c>
       <c r="B652" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C652" s="0" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C653" s="0" t="s">
         <v>1651</v>
-      </c>
-[...4 lines deleted...]
-        <v>1653</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>1655</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C655" s="0" t="s">
         <v>1656</v>
-      </c>
-[...4 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1659</v>
+        <v>1657</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1657</v>
+        <v>1655</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1660</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C657" s="0" t="s">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B658" s="0" t="s">
         <v>1663</v>
       </c>
-      <c r="B658" s="0" t="s">
+      <c r="C658" s="0" t="s">
         <v>1664</v>
-      </c>
-[...1 lines deleted...]
-        <v>1665</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B659" s="0" t="s">
         <v>1666</v>
       </c>
-      <c r="B659" s="0" t="s">
+      <c r="C659" s="0" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C660" s="0" t="s">
         <v>1669</v>
-      </c>
-[...4 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1672</v>
+        <v>1670</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1673</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1674</v>
+        <v>1672</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1675</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1677</v>
+        <v>1666</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1678</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="B664" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C664" s="0" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1677</v>
+        <v>1666</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>1682</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1683</v>
+        <v>1680</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1684</v>
+        <v>1681</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1689</v>
+        <v>1685</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1690</v>
+        <v>1681</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1690</v>
+        <v>1688</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1693</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1695</v>
+        <v>1688</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>1696</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1695</v>
+        <v>1693</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1698</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1699</v>
+        <v>1695</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1701</v>
+        <v>1698</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1702</v>
+        <v>1699</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1703</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1706</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1707</v>
+        <v>1704</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1708</v>
+        <v>1702</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1709</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="B676" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C676" s="0" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1712</v>
+        <v>1709</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1713</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1714</v>
+        <v>1711</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1715</v>
+        <v>1707</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="B679" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C679" s="0" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1719</v>
+        <v>1716</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1720</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C681" s="0" t="s">
         <v>1721</v>
-      </c>
-[...4 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1724</v>
+        <v>1722</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="B683" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C683" s="0" t="s">
         <v>1725</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1731</v>
+        <v>1729</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1733</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1734</v>
+        <v>1731</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1735</v>
+        <v>1727</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1736</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
       <c r="B687" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C687" s="0" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1739</v>
+        <v>1736</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1740</v>
+        <v>1737</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1741</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
       <c r="B689" s="0" t="s">
         <v>1740</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>1743</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="B690" s="0" t="s">
         <v>1740</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
         <v>1744</v>
       </c>
       <c r="B691" s="0" t="s">
         <v>1745</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>1746</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
         <v>1747</v>
       </c>
       <c r="B692" s="0" t="s">
         <v>1745</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
         <v>1749</v>
       </c>
       <c r="B693" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C693" s="0" t="s">
         <v>1750</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B694" s="0" t="s">
         <v>1752</v>
       </c>
-      <c r="B694" s="0" t="s">
+      <c r="C694" s="0" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B695" s="0" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
         <v>1757</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>1758</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
         <v>1760</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>1758</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>1761</v>
@@ -26394,4036 +26544,4036 @@
         <v>1762</v>
       </c>
       <c r="B698" s="0" t="s">
         <v>1758</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
         <v>1764</v>
       </c>
       <c r="B699" s="0" t="s">
         <v>1765</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>1766</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
         <v>1767</v>
       </c>
       <c r="B700" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C700" s="0" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C701" s="0" t="s">
         <v>1770</v>
-      </c>
-[...4 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C702" s="0" t="s">
         <v>1773</v>
-      </c>
-[...4 lines deleted...]
-        <v>1775</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C703" s="0" t="s">
         <v>1776</v>
-      </c>
-[...4 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1779</v>
+        <v>1777</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1780</v>
+        <v>1775</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1783</v>
+        <v>1775</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1790</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1791</v>
+        <v>1787</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1792</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1793</v>
+        <v>1789</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1796</v>
+        <v>1792</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1797</v>
+        <v>1790</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1798</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1799</v>
+        <v>1789</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1800</v>
+        <v>1790</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1801</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1802</v>
+        <v>1794</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>1803</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1804</v>
+        <v>1797</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1805</v>
+        <v>1795</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1806</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1807</v>
+        <v>1799</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1805</v>
+        <v>1800</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>1808</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1809</v>
+        <v>1802</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1805</v>
+        <v>1803</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>1810</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1811</v>
+        <v>1805</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1812</v>
+        <v>1803</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>1813</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1814</v>
+        <v>1807</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>1815</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1816</v>
+        <v>1810</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>1817</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1818</v>
+        <v>1812</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1819</v>
+        <v>1808</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1820</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1821</v>
+        <v>1814</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1822</v>
+        <v>1815</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1823</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1824</v>
+        <v>1817</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1825</v>
+        <v>1818</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>1826</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1827</v>
+        <v>1820</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>1828</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1829</v>
+        <v>1823</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1830</v>
+        <v>1824</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>1831</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1832</v>
+        <v>1826</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>1833</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1835</v>
+        <v>1830</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>1836</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1837</v>
+        <v>1832</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>1839</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1840</v>
+        <v>1835</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1838</v>
+        <v>1836</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>1843</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1844</v>
+        <v>1841</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1845</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1847</v>
+        <v>1844</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1849</v>
+        <v>1846</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1850</v>
+        <v>1847</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1851</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1852</v>
+        <v>1849</v>
       </c>
       <c r="B732" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1853</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1854</v>
+        <v>1852</v>
       </c>
       <c r="B733" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1855</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B734" s="0" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C734" s="0" t="s">
         <v>1856</v>
-      </c>
-[...4 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1859</v>
+        <v>1857</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1857</v>
+        <v>1855</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1860</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1861</v>
+        <v>1859</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1857</v>
+        <v>1855</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>1862</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B737" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C737" s="0" t="s">
         <v>1863</v>
-      </c>
-[...4 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B738" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C738" s="0" t="s">
         <v>1865</v>
-      </c>
-[...4 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B739" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C739" s="0" t="s">
         <v>1867</v>
-      </c>
-[...4 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B740" s="0" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C740" s="0" t="s">
         <v>1870</v>
-      </c>
-[...4 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C741" s="0" t="s">
         <v>1873</v>
-      </c>
-[...4 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B742" s="0" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1871</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>1876</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
         <v>1877</v>
       </c>
       <c r="B743" s="0" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C743" s="0" t="s">
         <v>1878</v>
-      </c>
-[...1 lines deleted...]
-        <v>1879</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B744" s="0" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
         <v>1882</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="C745" s="0" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
         <v>1884</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1878</v>
+        <v>1885</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="C749" s="0" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
         <v>1894</v>
       </c>
       <c r="B750" s="0" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C750" s="0" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B751" s="0" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1895</v>
       </c>
       <c r="C751" s="0" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
         <v>1899</v>
       </c>
       <c r="B752" s="0" t="s">
         <v>1900</v>
       </c>
       <c r="C752" s="0" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
         <v>1902</v>
       </c>
       <c r="B753" s="0" t="s">
         <v>1900</v>
       </c>
       <c r="C753" s="0" t="s">
         <v>1903</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
         <v>1904</v>
       </c>
       <c r="B754" s="0" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C754" s="0" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B755" s="0" t="s">
         <v>1907</v>
       </c>
-      <c r="B755" s="0" t="s">
+      <c r="C755" s="0" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C756" s="0" t="s">
         <v>1910</v>
-      </c>
-[...4 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C757" s="0" t="s">
         <v>1912</v>
-      </c>
-[...4 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C758" s="0" t="s">
         <v>1914</v>
-      </c>
-[...4 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C759" s="0" t="s">
         <v>1916</v>
-      </c>
-[...4 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B760" s="0" t="s">
         <v>1918</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
         <v>1920</v>
       </c>
       <c r="B761" s="0" t="s">
         <v>1921</v>
       </c>
       <c r="C761" s="0" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
         <v>1923</v>
       </c>
       <c r="B762" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C762" s="0" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C763" s="0" t="s">
         <v>1926</v>
-      </c>
-[...4 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C764" s="0" t="s">
         <v>1929</v>
-      </c>
-[...4 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1933</v>
+        <v>1928</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>1934</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1001</v>
+        <v>1932</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1935</v>
+        <v>1928</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>1936</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1938</v>
+        <v>1928</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="B768" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C768" s="0" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="B770" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C770" s="0" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1951</v>
+        <v>1945</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>1958</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1959</v>
+        <v>1954</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>1964</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1966</v>
+        <v>1958</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>1967</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1969</v>
+        <v>1958</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>1970</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1971</v>
+        <v>1964</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1969</v>
+        <v>1958</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1972</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1973</v>
+        <v>1966</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1974</v>
+        <v>1958</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1975</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1974</v>
+        <v>1958</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1977</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1978</v>
+        <v>1970</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>1980</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1982</v>
+        <v>1974</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>1983</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>1985</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1986</v>
+        <v>1979</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1988</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>1991</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1992</v>
+        <v>1051</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>1993</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>1996</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1999</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>2002</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>2004</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>2007</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>2009</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>2012</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>2014</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="B796" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C796" s="0" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="B799" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C799" s="0" t="s">
         <v>2020</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>2028</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>2029</v>
+        <v>2026</v>
       </c>
       <c r="B802" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C802" s="0" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>2031</v>
+        <v>2028</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B804" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C804" s="0" t="s">
         <v>2033</v>
-      </c>
-[...4 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B805" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C805" s="0" t="s">
         <v>2035</v>
-      </c>
-[...4 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B806" s="0" t="s">
         <v>2037</v>
       </c>
-      <c r="B806" s="0" t="s">
+      <c r="C806" s="0" t="s">
         <v>2038</v>
-      </c>
-[...1 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B807" s="0" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="C807" s="0" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
         <v>2042</v>
       </c>
       <c r="B808" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C808" s="0" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B809" s="0" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
         <v>2047</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>2043</v>
+        <v>2048</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>2053</v>
+        <v>2051</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
         <v>2055</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>2058</v>
+        <v>2056</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
         <v>2060</v>
       </c>
       <c r="B815" s="0" t="s">
         <v>2061</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
         <v>2063</v>
       </c>
       <c r="B816" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C816" s="0" t="s">
         <v>2064</v>
-      </c>
-[...1 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B817" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C817" s="0" t="s">
         <v>2066</v>
-      </c>
-[...4 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B818" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C818" s="0" t="s">
         <v>2068</v>
-      </c>
-[...4 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B819" s="0" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C819" s="0" t="s">
         <v>2071</v>
-      </c>
-[...4 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>2074</v>
+        <v>2072</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>2072</v>
+        <v>2070</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>2075</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>2076</v>
+        <v>2074</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>2077</v>
+        <v>2070</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>2078</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>2079</v>
+        <v>2076</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>2080</v>
+        <v>2077</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>2081</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>2082</v>
+        <v>2079</v>
       </c>
       <c r="B823" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C823" s="0" t="s">
         <v>2080</v>
-      </c>
-[...1 lines deleted...]
-        <v>2083</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>2084</v>
+        <v>2081</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>2080</v>
+        <v>2077</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>2085</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>2086</v>
+        <v>2083</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>2087</v>
+        <v>2077</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>2087</v>
+        <v>2077</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>2092</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>2093</v>
+        <v>2090</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>2094</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>2095</v>
+        <v>2092</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>2096</v>
+        <v>2093</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>2098</v>
+        <v>2095</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>2099</v>
+        <v>2093</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>2100</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>2101</v>
+        <v>2097</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>2102</v>
+        <v>2093</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>2103</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>2104</v>
+        <v>2099</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>2102</v>
+        <v>2100</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>2105</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>2106</v>
+        <v>2102</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>2107</v>
+        <v>2103</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>2108</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>2109</v>
+        <v>2105</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>2107</v>
+        <v>2103</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>2110</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>2111</v>
+        <v>2107</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>2112</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>2113</v>
+        <v>2110</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>2114</v>
+        <v>2111</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>2115</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>2116</v>
+        <v>2113</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>2117</v>
+        <v>2114</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>2118</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>2119</v>
+        <v>2116</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>2120</v>
+        <v>2114</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>2121</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>2122</v>
+        <v>2118</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>2123</v>
+        <v>2119</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="B840" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C840" s="0" t="s">
         <v>2123</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>2127</v>
+        <v>2124</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>2128</v>
+        <v>2122</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>2141</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>2142</v>
+        <v>2139</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>2143</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>2144</v>
+        <v>2141</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>2145</v>
+        <v>2137</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>2148</v>
+        <v>2137</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>2149</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>2150</v>
+        <v>2145</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>2151</v>
+        <v>2146</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>2152</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>2153</v>
+        <v>2148</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>2154</v>
+        <v>2149</v>
       </c>
       <c r="C851" s="0" t="s">
-        <v>2155</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>2156</v>
+        <v>2151</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>2157</v>
+        <v>2152</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>2158</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>2159</v>
+        <v>2154</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>2157</v>
+        <v>2152</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>2160</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>2161</v>
+        <v>2156</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>2157</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
       <c r="B855" s="0" t="s">
         <v>2157</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>2166</v>
+        <v>2157</v>
       </c>
       <c r="C856" s="0" t="s">
-        <v>2167</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>2168</v>
+        <v>2163</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>2169</v>
+        <v>2164</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>2170</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>2171</v>
+        <v>2166</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>2169</v>
+        <v>2167</v>
       </c>
       <c r="C858" s="0" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B860" s="0" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2169</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
         <v>2175</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
         <v>2177</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>2178</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
         <v>2180</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>2188</v>
+        <v>2184</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
         <v>2190</v>
       </c>
       <c r="B867" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C867" s="0" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B868" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C868" s="0" t="s">
         <v>2193</v>
-      </c>
-[...4 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C869" s="0" t="s">
         <v>2196</v>
-      </c>
-[...4 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B870" s="0" t="s">
         <v>2198</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
         <v>2200</v>
       </c>
       <c r="B871" s="0" t="s">
         <v>2201</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
         <v>2203</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="C875" s="0" t="s">
         <v>2212</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>2215</v>
+        <v>2218</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>2221</v>
+        <v>2219</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>2223</v>
       </c>
       <c r="B881" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C881" s="0" t="s">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B882" s="0" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C882" s="0" t="s">
         <v>2226</v>
-      </c>
-[...4 lines deleted...]
-        <v>2227</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B883" s="0" t="s">
         <v>2228</v>
       </c>
-      <c r="B883" s="0" t="s">
+      <c r="C883" s="0" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B884" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C884" s="0" t="s">
         <v>2231</v>
-      </c>
-[...4 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B885" s="0" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C885" s="0" t="s">
         <v>2234</v>
-      </c>
-[...4 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>2237</v>
+        <v>2235</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>2238</v>
+        <v>2233</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>2240</v>
+        <v>2237</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>2241</v>
+        <v>2238</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>2242</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>2244</v>
+        <v>2241</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>2244</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>2247</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>2248</v>
+        <v>2246</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>2249</v>
+        <v>2244</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>2251</v>
+        <v>2248</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>2252</v>
+        <v>2244</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>2253</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>2257</v>
+        <v>2253</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="C893" s="0" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>2260</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>2261</v>
+        <v>2258</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>2262</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>2263</v>
+        <v>2260</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>2264</v>
+        <v>2261</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>2265</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>2266</v>
+        <v>2260</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>2267</v>
+        <v>2261</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>2268</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>2269</v>
+        <v>2263</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>2270</v>
+        <v>2261</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>2271</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>2272</v>
+        <v>2265</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>2273</v>
+        <v>2266</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>2274</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>2275</v>
+        <v>2268</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>2276</v>
+        <v>2266</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>2277</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>2278</v>
+        <v>2270</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>2279</v>
+        <v>2271</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>2280</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>2281</v>
+        <v>2273</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>2282</v>
+        <v>2274</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>2283</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>2284</v>
+        <v>2276</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>2285</v>
+        <v>2274</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>2286</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>2287</v>
+        <v>2278</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>2285</v>
+        <v>2279</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>2288</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>2289</v>
+        <v>2281</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>2285</v>
+        <v>2282</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>2290</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>2291</v>
+        <v>2284</v>
       </c>
       <c r="B906" s="0" t="s">
         <v>2285</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>2292</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>2293</v>
+        <v>2287</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>2294</v>
+        <v>2288</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>2295</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>2296</v>
+        <v>2290</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2297</v>
+        <v>2291</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>2298</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>2299</v>
+        <v>2293</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>2297</v>
+        <v>2294</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>2300</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>2301</v>
+        <v>2296</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>2302</v>
+        <v>2294</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>2303</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>2304</v>
+        <v>2298</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>2302</v>
+        <v>2299</v>
       </c>
       <c r="C911" s="0" t="s">
-        <v>2305</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>2306</v>
+        <v>2301</v>
       </c>
       <c r="B912" s="0" t="s">
         <v>2302</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>2307</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="C914" s="0" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>2314</v>
+        <v>2305</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>2315</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>2316</v>
+        <v>2311</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>2314</v>
+        <v>2305</v>
       </c>
       <c r="C916" s="0" t="s">
-        <v>2317</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>2318</v>
+        <v>2313</v>
       </c>
       <c r="B917" s="0" t="s">
         <v>2314</v>
       </c>
       <c r="C917" s="0" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>2314</v>
+        <v>2317</v>
       </c>
       <c r="C918" s="0" t="s">
-        <v>2321</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>2322</v>
+        <v>2319</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="C919" s="0" t="s">
-        <v>2323</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B920" s="0" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C920" s="0" t="s">
         <v>2324</v>
-      </c>
-[...4 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B921" s="0" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C921" s="0" t="s">
         <v>2327</v>
-      </c>
-[...4 lines deleted...]
-        <v>2329</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B922" s="0" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C922" s="0" t="s">
         <v>2330</v>
-      </c>
-[...4 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B923" s="0" t="s">
         <v>2332</v>
       </c>
-      <c r="B923" s="0" t="s">
+      <c r="C923" s="0" t="s">
         <v>2333</v>
-      </c>
-[...1 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B924" s="0" t="s">
         <v>2335</v>
-      </c>
-[...1 lines deleted...]
-        <v>2333</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
         <v>2337</v>
       </c>
       <c r="B925" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C925" s="0" t="s">
         <v>2338</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B926" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C926" s="0" t="s">
         <v>2340</v>
-      </c>
-[...4 lines deleted...]
-        <v>2341</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B927" s="0" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C927" s="0" t="s">
         <v>2342</v>
-      </c>
-[...4 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B928" s="0" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
         <v>2346</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>2338</v>
+        <v>2347</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>2338</v>
+        <v>2347</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>2346</v>
+        <v>2351</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>2338</v>
+        <v>2352</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>2347</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>2348</v>
+        <v>2354</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>2338</v>
+        <v>2352</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>2349</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>2350</v>
+        <v>2356</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>2338</v>
+        <v>2352</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>2351</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>2353</v>
+        <v>2359</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>2354</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>2355</v>
+        <v>2361</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>2353</v>
+        <v>2359</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>2356</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>2357</v>
+        <v>2363</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>2359</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>2360</v>
+        <v>2366</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>2361</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2358</v>
+        <v>2364</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B939" s="0" t="s">
         <v>2364</v>
       </c>
-      <c r="B939" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C939" s="0" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>2368</v>
+        <v>2364</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>2373</v>
+        <v>2377</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="B947" s="0" t="s">
         <v>2388</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B948" s="0" t="s">
         <v>2388</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="B949" s="0" t="s">
         <v>2388</v>
       </c>
       <c r="C949" s="0" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>2395</v>
+        <v>2388</v>
       </c>
       <c r="C950" s="0" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C951" s="0" t="s">
         <v>2397</v>
-      </c>
-[...4 lines deleted...]
-        <v>2399</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>2400</v>
+        <v>2396</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>2398</v>
+        <v>2388</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>2401</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>2402</v>
+        <v>2398</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2403</v>
+        <v>2388</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2404</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>2405</v>
+        <v>2400</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2403</v>
+        <v>2388</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2406</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>2407</v>
+        <v>2402</v>
       </c>
       <c r="B955" s="0" t="s">
         <v>2403</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2408</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>2409</v>
+        <v>2405</v>
       </c>
       <c r="B956" s="0" t="s">
         <v>2403</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>2410</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>2411</v>
+        <v>2407</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>2412</v>
+        <v>2408</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>2413</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>2414</v>
+        <v>2410</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2412</v>
+        <v>2408</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2415</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2412</v>
+        <v>2408</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2417</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>2418</v>
+        <v>2414</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2419</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2421</v>
+        <v>2418</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2422</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>2423</v>
+        <v>2420</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2424</v>
+        <v>2421</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2425</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>2426</v>
+        <v>2423</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>2424</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C964" s="0" t="s">
         <v>2428</v>
-      </c>
-[...4 lines deleted...]
-        <v>2429</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B965" s="0" t="s">
         <v>2430</v>
       </c>
-      <c r="B965" s="0" t="s">
+      <c r="C965" s="0" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C966" s="0" t="s">
         <v>2433</v>
-      </c>
-[...4 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B967" s="0" t="s">
         <v>2435</v>
       </c>
-      <c r="B967" s="0" t="s">
+      <c r="C967" s="0" t="s">
         <v>2436</v>
-      </c>
-[...1 lines deleted...]
-        <v>2437</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B968" s="0" t="s">
         <v>2438</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
         <v>2440</v>
       </c>
       <c r="B969" s="0" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C969" s="0" t="s">
         <v>2441</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C970" s="0" t="s">
         <v>2443</v>
-      </c>
-[...4 lines deleted...]
-        <v>2444</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B971" s="0" t="s">
         <v>2445</v>
       </c>
-      <c r="B971" s="0" t="s">
+      <c r="C971" s="0" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B972" s="0" t="s">
         <v>2448</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
       <c r="C972" s="0" t="s">
         <v>2449</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
         <v>2450</v>
       </c>
       <c r="B973" s="0" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C973" s="0" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B974" s="0" t="s">
         <v>2453</v>
       </c>
-      <c r="B974" s="0" t="s">
+      <c r="C974" s="0" t="s">
         <v>2454</v>
-      </c>
-[...1 lines deleted...]
-        <v>2455</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C975" s="0" t="s">
         <v>2456</v>
-      </c>
-[...4 lines deleted...]
-        <v>2458</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>2459</v>
+        <v>2457</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="C976" s="0" t="s">
-        <v>2460</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>2461</v>
+        <v>2459</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>2462</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C978" s="0" t="s">
         <v>2463</v>
-      </c>
-[...4 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C979" s="0" t="s">
         <v>2465</v>
-      </c>
-[...4 lines deleted...]
-        <v>2467</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2469</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>2470</v>
+        <v>2468</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C982" s="0" t="s">
         <v>2472</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B983" s="0" t="s">
         <v>2474</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>2475</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
         <v>2476</v>
       </c>
       <c r="B984" s="0" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C984" s="0" t="s">
         <v>2477</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C985" s="0" t="s">
         <v>2479</v>
-      </c>
-[...4 lines deleted...]
-        <v>2481</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C986" s="0" t="s">
         <v>2482</v>
-      </c>
-[...4 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C987" s="0" t="s">
         <v>2484</v>
-      </c>
-[...4 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B988" s="0" t="s">
         <v>2486</v>
       </c>
-      <c r="B988" s="0" t="s">
+      <c r="C988" s="0" t="s">
         <v>2487</v>
-      </c>
-[...1 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C989" s="0" t="s">
         <v>2489</v>
-      </c>
-[...4 lines deleted...]
-        <v>2491</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C990" s="0" t="s">
         <v>2492</v>
-      </c>
-[...4 lines deleted...]
-        <v>2493</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C991" s="0" t="s">
         <v>2494</v>
-      </c>
-[...4 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C992" s="0" t="s">
         <v>2497</v>
-      </c>
-[...4 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>2500</v>
+        <v>2498</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>2501</v>
+        <v>2496</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>2502</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>2503</v>
+        <v>2500</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="C994" s="0" t="s">
-        <v>2505</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>2506</v>
+        <v>2503</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>2507</v>
+        <v>2504</v>
       </c>
       <c r="C995" s="0" t="s">
-        <v>2508</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>2509</v>
+        <v>2506</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>2507</v>
       </c>
       <c r="C996" s="0" t="s">
-        <v>2510</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>2511</v>
+        <v>2509</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>2507</v>
       </c>
       <c r="C997" s="0" t="s">
-        <v>2512</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>2513</v>
+        <v>2511</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>2514</v>
+        <v>2507</v>
       </c>
       <c r="C998" s="0" t="s">
-        <v>2515</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>2516</v>
+        <v>2513</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>2517</v>
+        <v>2507</v>
       </c>
       <c r="C999" s="0" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>2519</v>
+        <v>2515</v>
       </c>
       <c r="B1000" s="0" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C1000" s="0" t="s">
         <v>2517</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>2521</v>
+        <v>2518</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>2522</v>
+        <v>2516</v>
       </c>
       <c r="C1001" s="0" t="s">
-        <v>2523</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>2524</v>
+        <v>2520</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2522</v>
+        <v>2516</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>2525</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>2526</v>
+        <v>2522</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2527</v>
+        <v>2516</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>2528</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>2529</v>
+        <v>2524</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2527</v>
+        <v>2516</v>
       </c>
       <c r="C1004" s="0" t="s">
-        <v>2530</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>2531</v>
+        <v>2526</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>2532</v>
+        <v>2527</v>
       </c>
       <c r="C1005" s="0" t="s">
-        <v>2533</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>2534</v>
+        <v>2529</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>2535</v>
+        <v>2530</v>
       </c>
       <c r="C1006" s="0" t="s">
-        <v>2536</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>2537</v>
+        <v>2532</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>2535</v>
+        <v>2530</v>
       </c>
       <c r="C1007" s="0" t="s">
-        <v>2538</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>2539</v>
+        <v>2534</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2540</v>
+        <v>2530</v>
       </c>
       <c r="C1008" s="0" t="s">
-        <v>2541</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>2542</v>
+        <v>2536</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>2543</v>
+        <v>2537</v>
       </c>
       <c r="C1009" s="0" t="s">
-        <v>2544</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>2545</v>
+        <v>2539</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>2546</v>
+        <v>2540</v>
       </c>
       <c r="C1010" s="0" t="s">
-        <v>2547</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>2548</v>
+        <v>2542</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>2549</v>
+        <v>2540</v>
       </c>
       <c r="C1011" s="0" t="s">
-        <v>2550</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
-        <v>2551</v>
+        <v>2544</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>2549</v>
+        <v>2545</v>
       </c>
       <c r="C1012" s="0" t="s">
-        <v>2552</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>2553</v>
+        <v>2547</v>
       </c>
       <c r="B1013" s="0" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1013" s="0" t="s">
         <v>2549</v>
-      </c>
-[...1 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>2555</v>
+        <v>2550</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>2556</v>
+        <v>2551</v>
       </c>
       <c r="C1014" s="0" t="s">
-        <v>2557</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
-        <v>2558</v>
+        <v>2553</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>2559</v>
+        <v>2554</v>
       </c>
       <c r="C1015" s="0" t="s">
-        <v>2560</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
-        <v>2561</v>
+        <v>2556</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>2559</v>
+        <v>2557</v>
       </c>
       <c r="C1016" s="0" t="s">
-        <v>2562</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>2563</v>
+        <v>2559</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>2564</v>
+        <v>2557</v>
       </c>
       <c r="C1017" s="0" t="s">
-        <v>2565</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>2566</v>
+        <v>2561</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2567</v>
+        <v>2557</v>
       </c>
       <c r="C1018" s="0" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>2567</v>
+        <v>2564</v>
       </c>
       <c r="C1019" s="0" t="s">
-        <v>2570</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>2571</v>
+        <v>2566</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2572</v>
+        <v>2567</v>
       </c>
       <c r="C1020" s="0" t="s">
-        <v>2573</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>2574</v>
+        <v>2569</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2575</v>
+        <v>2567</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2576</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>2577</v>
+        <v>2571</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>2579</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2580</v>
+        <v>2574</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2578</v>
+        <v>2572</v>
       </c>
       <c r="C1023" s="0" t="s">
-        <v>2581</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2582</v>
+        <v>2576</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2583</v>
+        <v>2577</v>
       </c>
       <c r="C1024" s="0" t="s">
-        <v>2584</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2585</v>
+        <v>2579</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2583</v>
+        <v>2577</v>
       </c>
       <c r="C1025" s="0" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2588</v>
+        <v>2582</v>
       </c>
       <c r="C1026" s="0" t="s">
-        <v>2589</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2590</v>
+        <v>2584</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2591</v>
+        <v>2585</v>
       </c>
       <c r="C1027" s="0" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2593</v>
+        <v>2587</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2594</v>
+        <v>2585</v>
       </c>
       <c r="C1028" s="0" t="s">
-        <v>2595</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2596</v>
+        <v>2589</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2597</v>
+        <v>2590</v>
       </c>
       <c r="C1029" s="0" t="s">
-        <v>2598</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2599</v>
+        <v>2592</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2600</v>
+        <v>2593</v>
       </c>
       <c r="C1030" s="0" t="s">
-        <v>2601</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2602</v>
+        <v>2595</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2600</v>
+        <v>2596</v>
       </c>
       <c r="C1031" s="0" t="s">
-        <v>2603</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2604</v>
+        <v>2598</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2605</v>
+        <v>2599</v>
       </c>
       <c r="C1032" s="0" t="s">
-        <v>2606</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>2608</v>
+        <v>2599</v>
       </c>
       <c r="C1033" s="0" t="s">
-        <v>2609</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>2610</v>
+        <v>2603</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>2608</v>
+        <v>2599</v>
       </c>
       <c r="C1034" s="0" t="s">
-        <v>2611</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>2612</v>
+        <v>2605</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>2613</v>
+        <v>2606</v>
       </c>
       <c r="C1035" s="0" t="s">
-        <v>2614</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>2615</v>
+        <v>2608</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2613</v>
+        <v>2609</v>
       </c>
       <c r="C1036" s="0" t="s">
-        <v>2616</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>2617</v>
+        <v>2611</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>2618</v>
+        <v>2609</v>
       </c>
       <c r="C1037" s="0" t="s">
-        <v>2619</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>2620</v>
+        <v>2613</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2621</v>
+        <v>2614</v>
       </c>
       <c r="C1038" s="0" t="s">
-        <v>2622</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>2623</v>
+        <v>2616</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2624</v>
+        <v>2617</v>
       </c>
       <c r="C1039" s="0" t="s">
-        <v>2625</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>2626</v>
+        <v>2619</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2627</v>
+        <v>2617</v>
       </c>
       <c r="C1040" s="0" t="s">
-        <v>2628</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2629</v>
+        <v>2621</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2627</v>
+        <v>2622</v>
       </c>
       <c r="C1041" s="0" t="s">
-        <v>2630</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>2631</v>
+        <v>2624</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>2632</v>
+        <v>2625</v>
       </c>
       <c r="C1042" s="0" t="s">
-        <v>2633</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>2634</v>
+        <v>2627</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2632</v>
+        <v>2628</v>
       </c>
       <c r="C1043" s="0" t="s">
-        <v>2635</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>2636</v>
+        <v>2630</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2637</v>
+        <v>2628</v>
       </c>
       <c r="C1044" s="0" t="s">
-        <v>2638</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>2639</v>
+        <v>2632</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2640</v>
+        <v>2633</v>
       </c>
       <c r="C1045" s="0" t="s">
-        <v>2641</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>2642</v>
+        <v>2635</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2643</v>
+        <v>2633</v>
       </c>
       <c r="C1046" s="0" t="s">
-        <v>2644</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>2645</v>
+        <v>2637</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2646</v>
+        <v>2638</v>
       </c>
       <c r="C1047" s="0" t="s">
-        <v>2647</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2648</v>
+        <v>2640</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2646</v>
+        <v>2641</v>
       </c>
       <c r="C1048" s="0" t="s">
-        <v>2649</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2650</v>
+        <v>2643</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2651</v>
+        <v>2644</v>
       </c>
       <c r="C1049" s="0" t="s">
-        <v>2652</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2653</v>
+        <v>2646</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2651</v>
+        <v>2647</v>
       </c>
       <c r="C1050" s="0" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="C1051" s="0" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>2658</v>
+        <v>2652</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="C1052" s="0" t="s">
-        <v>2659</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="B1053" s="0" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C1053" s="0" t="s">
         <v>2656</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>2662</v>
+        <v>2657</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="C1054" s="0" t="s">
-        <v>2663</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>2664</v>
+        <v>2660</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>2665</v>
+        <v>2658</v>
       </c>
       <c r="C1055" s="0" t="s">
-        <v>2666</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>2667</v>
+        <v>2662</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>2668</v>
+        <v>2663</v>
       </c>
       <c r="C1056" s="0" t="s">
-        <v>2669</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>2670</v>
+        <v>2665</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>2668</v>
+        <v>2663</v>
       </c>
       <c r="C1057" s="0" t="s">
-        <v>2671</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>2672</v>
+        <v>2667</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2673</v>
+        <v>2668</v>
       </c>
       <c r="C1058" s="0" t="s">
-        <v>2674</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>2675</v>
+        <v>2670</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2673</v>
+        <v>2671</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>2676</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>2677</v>
+        <v>2673</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="C1060" s="0" t="s">
-        <v>2678</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>2679</v>
+        <v>2676</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>2673</v>
+        <v>2677</v>
       </c>
       <c r="C1061" s="0" t="s">
-        <v>2680</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>2672</v>
+        <v>2679</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>2673</v>
+        <v>2677</v>
       </c>
       <c r="C1062" s="0" t="s">
-        <v>2674</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
         <v>2681</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2682</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
         <v>2684</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2682</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="1065">
@@ -30442,15721 +30592,15952 @@
         <v>2689</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>2690</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>2691</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
         <v>2692</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>2693</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>2694</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
         <v>2695</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="C1068" s="0" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="C1069" s="0" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="C1070" s="0" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="C1071" s="0" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>2700</v>
+        <v>2706</v>
       </c>
       <c r="C1072" s="0" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1073" s="0" t="s">
         <v>2706</v>
       </c>
-      <c r="B1073" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1073" s="0" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B1074" s="0" t="s">
         <v>2706</v>
       </c>
-      <c r="B1074" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1074" s="0" t="s">
-        <v>2707</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2708</v>
+        <v>2712</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>2709</v>
+        <v>2706</v>
       </c>
       <c r="C1075" s="0" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="C1076" s="0" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="C1077" s="0" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="C1078" s="0" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2715</v>
+        <v>2723</v>
       </c>
       <c r="C1079" s="0" t="s">
-        <v>2720</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2721</v>
+        <v>2725</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2715</v>
+        <v>2723</v>
       </c>
       <c r="C1080" s="0" t="s">
-        <v>2722</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B1081" s="0" t="s">
         <v>2723</v>
       </c>
-      <c r="B1081" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1081" s="0" t="s">
-        <v>2724</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>2725</v>
+        <v>2729</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>2715</v>
+        <v>2723</v>
       </c>
       <c r="C1082" s="0" t="s">
-        <v>2726</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>2727</v>
+        <v>2722</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>2728</v>
+        <v>2723</v>
       </c>
       <c r="C1083" s="0" t="s">
-        <v>2729</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="C1084" s="0" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="C1085" s="0" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
       <c r="C1086" s="0" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>2731</v>
+        <v>2740</v>
       </c>
       <c r="C1087" s="0" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="C1088" s="0" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
       <c r="C1089" s="0" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>2745</v>
+        <v>2743</v>
       </c>
       <c r="C1090" s="0" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>2745</v>
+        <v>2750</v>
       </c>
       <c r="C1091" s="0" t="s">
-        <v>2748</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
       <c r="B1092" s="0" t="s">
         <v>2750</v>
       </c>
       <c r="C1092" s="0" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2753</v>
+        <v>2750</v>
       </c>
       <c r="C1093" s="0" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2756</v>
+        <v>2750</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2758</v>
+        <v>2756</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2756</v>
+        <v>2750</v>
       </c>
       <c r="C1095" s="0" t="s">
-        <v>2759</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C1096" s="0" t="s">
         <v>2760</v>
-      </c>
-[...4 lines deleted...]
-        <v>2762</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C1097" s="0" t="s">
         <v>2763</v>
-      </c>
-[...4 lines deleted...]
-        <v>2764</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1098" s="0" t="s">
         <v>2765</v>
-      </c>
-[...1 lines deleted...]
-        <v>2761</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>2766</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
         <v>2767</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
         <v>2769</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
         <v>2771</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>2772</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
         <v>2773</v>
       </c>
       <c r="B1102" s="0" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1102" s="0" t="s">
         <v>2774</v>
-      </c>
-[...1 lines deleted...]
-        <v>2775</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1103" s="0" t="s">
         <v>2776</v>
-      </c>
-[...4 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B1104" s="0" t="s">
         <v>2778</v>
-      </c>
-[...1 lines deleted...]
-        <v>2774</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>2779</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
         <v>2780</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>2781</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>2782</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
         <v>2783</v>
       </c>
       <c r="B1106" s="0" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C1106" s="0" t="s">
         <v>2784</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C1107" s="0" t="s">
         <v>2786</v>
-      </c>
-[...4 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>2789</v>
+        <v>2787</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>2790</v>
+        <v>2781</v>
       </c>
       <c r="C1108" s="0" t="s">
-        <v>2791</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>2792</v>
+        <v>2789</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>2793</v>
+        <v>2790</v>
       </c>
       <c r="C1109" s="0" t="s">
-        <v>2794</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>2795</v>
+        <v>2792</v>
       </c>
       <c r="B1110" s="0" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C1110" s="0" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2796</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>2797</v>
+        <v>2794</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="C1111" s="0" t="s">
-        <v>2798</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>2799</v>
+        <v>2797</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="C1112" s="0" t="s">
-        <v>2800</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1113" s="0" t="s">
         <v>2801</v>
-      </c>
-[...4 lines deleted...]
-        <v>2803</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1114" s="0" t="s">
         <v>2804</v>
-      </c>
-[...4 lines deleted...]
-        <v>2805</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1115" s="0" t="s">
         <v>2806</v>
       </c>
-      <c r="B1115" s="0" t="s">
+      <c r="C1115" s="0" t="s">
         <v>2807</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1116" s="0" t="s">
         <v>2809</v>
-      </c>
-[...4 lines deleted...]
-        <v>2810</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1117" s="0" t="s">
         <v>2811</v>
       </c>
-      <c r="B1117" s="0" t="s">
+      <c r="C1117" s="0" t="s">
         <v>2812</v>
-      </c>
-[...1 lines deleted...]
-        <v>2813</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1118" s="0" t="s">
         <v>2814</v>
-      </c>
-[...4 lines deleted...]
-        <v>2816</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>2817</v>
+        <v>2815</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>2815</v>
+        <v>2811</v>
       </c>
       <c r="C1119" s="0" t="s">
-        <v>2818</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>2819</v>
+        <v>2817</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>2820</v>
+        <v>2811</v>
       </c>
       <c r="C1120" s="0" t="s">
-        <v>2821</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>2822</v>
+        <v>2819</v>
       </c>
       <c r="B1121" s="0" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1121" s="0" t="s">
         <v>2820</v>
-      </c>
-[...1 lines deleted...]
-        <v>2823</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>2824</v>
+        <v>2821</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>2820</v>
+        <v>2811</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>2825</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>2826</v>
+        <v>2823</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>2827</v>
+        <v>2824</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>2828</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>2829</v>
+        <v>2826</v>
       </c>
       <c r="B1124" s="0" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C1124" s="0" t="s">
         <v>2827</v>
-      </c>
-[...1 lines deleted...]
-        <v>2830</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
-        <v>2831</v>
+        <v>2828</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>2832</v>
+        <v>2824</v>
       </c>
       <c r="C1125" s="0" t="s">
-        <v>2833</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>2834</v>
+        <v>2830</v>
       </c>
       <c r="B1126" s="0" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1126" s="0" t="s">
         <v>2832</v>
-      </c>
-[...1 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>2836</v>
+        <v>2833</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>2837</v>
+        <v>2834</v>
       </c>
       <c r="C1127" s="0" t="s">
-        <v>2838</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>2839</v>
+        <v>2836</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>2837</v>
       </c>
       <c r="C1128" s="0" t="s">
-        <v>2840</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1129" s="0" t="s">
         <v>2841</v>
-      </c>
-[...4 lines deleted...]
-        <v>2843</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C1130" s="0" t="s">
         <v>2844</v>
-      </c>
-[...4 lines deleted...]
-        <v>2846</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>2847</v>
+        <v>2845</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>2848</v>
+        <v>2843</v>
       </c>
       <c r="C1131" s="0" t="s">
-        <v>2849</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>2850</v>
+        <v>2847</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>2851</v>
+        <v>2843</v>
       </c>
       <c r="C1132" s="0" t="s">
-        <v>2852</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
-        <v>2853</v>
+        <v>2849</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>2851</v>
+        <v>2843</v>
       </c>
       <c r="C1133" s="0" t="s">
-        <v>2854</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>2855</v>
+        <v>2851</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>2856</v>
+        <v>2852</v>
       </c>
       <c r="C1134" s="0" t="s">
-        <v>2857</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>2858</v>
+        <v>2854</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>2856</v>
+        <v>2852</v>
       </c>
       <c r="C1135" s="0" t="s">
-        <v>2859</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>2860</v>
+        <v>2856</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="C1136" s="0" t="s">
-        <v>2861</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>2862</v>
+        <v>2859</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>2863</v>
+        <v>2857</v>
       </c>
       <c r="C1137" s="0" t="s">
-        <v>2864</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>2865</v>
+        <v>2861</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>2866</v>
+        <v>2862</v>
       </c>
       <c r="C1138" s="0" t="s">
-        <v>2867</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>2868</v>
+        <v>2864</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>2869</v>
+        <v>2865</v>
       </c>
       <c r="C1139" s="0" t="s">
-        <v>2870</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>2871</v>
+        <v>2867</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>2869</v>
+        <v>2865</v>
       </c>
       <c r="C1140" s="0" t="s">
-        <v>2872</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>2873</v>
+        <v>2869</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="C1141" s="0" t="s">
-        <v>2874</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
-        <v>2875</v>
+        <v>2872</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>2876</v>
+        <v>2870</v>
       </c>
       <c r="C1142" s="0" t="s">
-        <v>2877</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
-        <v>2878</v>
+        <v>2874</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>2876</v>
+        <v>2870</v>
       </c>
       <c r="C1143" s="0" t="s">
-        <v>2879</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>2880</v>
+        <v>2876</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="C1144" s="0" t="s">
-        <v>2881</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>2882</v>
+        <v>2879</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>2883</v>
+        <v>2877</v>
       </c>
       <c r="C1145" s="0" t="s">
-        <v>2884</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>2885</v>
+        <v>2881</v>
       </c>
       <c r="B1146" s="0" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C1146" s="0" t="s">
         <v>2883</v>
-      </c>
-[...1 lines deleted...]
-        <v>2886</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>2887</v>
+        <v>2884</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>2883</v>
+        <v>2882</v>
       </c>
       <c r="C1147" s="0" t="s">
-        <v>2888</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>2889</v>
+        <v>2886</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>2890</v>
+        <v>2887</v>
       </c>
       <c r="C1148" s="0" t="s">
-        <v>2891</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>2892</v>
+        <v>2889</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>2893</v>
+        <v>2887</v>
       </c>
       <c r="C1149" s="0" t="s">
-        <v>2894</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>2895</v>
+        <v>2891</v>
       </c>
       <c r="B1150" s="0" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1150" s="0" t="s">
         <v>2893</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
-        <v>2897</v>
+        <v>2894</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="C1151" s="0" t="s">
-        <v>2898</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1152" s="0" t="s">
         <v>2899</v>
-      </c>
-[...4 lines deleted...]
-        <v>2900</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1153" s="0" t="s">
         <v>2901</v>
-      </c>
-[...1 lines deleted...]
-        <v>2893</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>2902</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
         <v>2903</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>2893</v>
+        <v>2901</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
         <v>2905</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>2893</v>
+        <v>2906</v>
       </c>
       <c r="C1155" s="0" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>2908</v>
+        <v>2906</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="B1157" s="0" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C1157" s="0" t="s">
         <v>2911</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B1158" s="0" t="s">
         <v>2913</v>
       </c>
-      <c r="B1158" s="0" t="s">
+      <c r="C1158" s="0" t="s">
         <v>2914</v>
-      </c>
-[...1 lines deleted...]
-        <v>2915</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B1159" s="0" t="s">
         <v>2916</v>
-      </c>
-[...1 lines deleted...]
-        <v>2914</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>2917</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
         <v>2918</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
       <c r="C1160" s="0" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
       <c r="C1161" s="0" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>2914</v>
+        <v>2919</v>
       </c>
       <c r="C1162" s="0" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>2914</v>
+        <v>2926</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1164" s="0" t="s">
         <v>2926</v>
       </c>
-      <c r="B1164" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1164" s="0" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>2930</v>
+        <v>2926</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>2931</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
         <v>2932</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="C1167" s="0" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="C1168" s="0" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="C1169" s="0" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1170" s="0" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1171" s="0" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>2953</v>
+        <v>2943</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
         <v>2955</v>
       </c>
       <c r="B1176" s="0" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1176" s="0" t="s">
         <v>2956</v>
-      </c>
-[...1 lines deleted...]
-        <v>2957</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B1177" s="0" t="s">
         <v>2958</v>
-      </c>
-[...1 lines deleted...]
-        <v>2956</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
         <v>2960</v>
       </c>
       <c r="B1178" s="0" t="s">
         <v>2961</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
         <v>2963</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
       <c r="C1179" s="0" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>2966</v>
+        <v>2964</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>2967</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
         <v>2968</v>
       </c>
       <c r="B1181" s="0" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1181" s="0" t="s">
         <v>2969</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1182" s="0" t="s">
         <v>2971</v>
-      </c>
-[...4 lines deleted...]
-        <v>2972</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1183" s="0" t="s">
         <v>2973</v>
-      </c>
-[...4 lines deleted...]
-        <v>2975</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>2976</v>
+        <v>2974</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>2977</v>
+        <v>2964</v>
       </c>
       <c r="C1184" s="0" t="s">
-        <v>2978</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>2979</v>
+        <v>2976</v>
       </c>
       <c r="B1185" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="C1185" s="0" t="s">
-        <v>2980</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1186" s="0" t="s">
         <v>2981</v>
-      </c>
-[...4 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1187" s="0" t="s">
         <v>2983</v>
-      </c>
-[...4 lines deleted...]
-        <v>2985</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>2986</v>
+        <v>2984</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>2984</v>
+        <v>2980</v>
       </c>
       <c r="C1188" s="0" t="s">
-        <v>2987</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>2988</v>
+        <v>2986</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>2984</v>
+        <v>2980</v>
       </c>
       <c r="C1189" s="0" t="s">
-        <v>2989</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1190" s="0" t="s">
         <v>2990</v>
-      </c>
-[...4 lines deleted...]
-        <v>2991</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B1191" s="0" t="s">
         <v>2992</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>2993</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>2984</v>
+        <v>2992</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>2995</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
         <v>2996</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>2984</v>
+        <v>2992</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>2997</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>2984</v>
+        <v>2992</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
         <v>3000</v>
       </c>
       <c r="B1195" s="0" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1195" s="0" t="s">
         <v>3001</v>
-      </c>
-[...1 lines deleted...]
-        <v>3002</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1196" s="0" t="s">
         <v>3003</v>
       </c>
-      <c r="B1196" s="0" t="s">
+      <c r="C1196" s="0" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1197" s="0" t="s">
         <v>3006</v>
       </c>
-      <c r="B1197" s="0" t="s">
+      <c r="C1197" s="0" t="s">
         <v>3007</v>
-      </c>
-[...1 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1198" s="0" t="s">
         <v>3009</v>
-      </c>
-[...4 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1199" s="0" t="s">
         <v>3012</v>
-      </c>
-[...4 lines deleted...]
-        <v>3013</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1200" s="0" t="s">
         <v>3014</v>
-      </c>
-[...4 lines deleted...]
-        <v>3015</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B1201" s="0" t="s">
         <v>3016</v>
-      </c>
-[...1 lines deleted...]
-        <v>3010</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>3017</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
         <v>3018</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>3019</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>3020</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
         <v>3021</v>
       </c>
       <c r="B1203" s="0" t="s">
         <v>3019</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>3022</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
         <v>3023</v>
       </c>
       <c r="B1204" s="0" t="s">
-        <v>3019</v>
+        <v>3024</v>
       </c>
       <c r="C1204" s="0" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="C1205" s="0" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="C1207" s="0" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>3026</v>
+        <v>3034</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1209" s="0" t="s">
         <v>3034</v>
       </c>
-      <c r="B1209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1209" s="0" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>3037</v>
+        <v>3034</v>
       </c>
       <c r="C1210" s="0" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="B1211" s="0" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>3041</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
         <v>3042</v>
       </c>
       <c r="B1212" s="0" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>3043</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
         <v>3044</v>
       </c>
       <c r="B1213" s="0" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1213" s="0" t="s">
         <v>3045</v>
-      </c>
-[...1 lines deleted...]
-        <v>3046</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1214" s="0" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1214" s="0" t="s">
         <v>3047</v>
-      </c>
-[...4 lines deleted...]
-        <v>3049</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
-        <v>3050</v>
+        <v>3048</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>3048</v>
+        <v>3034</v>
       </c>
       <c r="C1215" s="0" t="s">
-        <v>3051</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1216" s="0" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1216" s="0" t="s">
         <v>3052</v>
-      </c>
-[...4 lines deleted...]
-        <v>3053</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B1217" s="0" t="s">
         <v>3054</v>
-      </c>
-[...1 lines deleted...]
-        <v>3048</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>3055</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="B1218" s="0" t="s">
         <v>3057</v>
       </c>
       <c r="C1218" s="0" t="s">
         <v>3058</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="B1219" s="0" t="s">
         <v>3060</v>
       </c>
       <c r="C1219" s="0" t="s">
         <v>3061</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
         <v>3062</v>
       </c>
       <c r="B1220" s="0" t="s">
         <v>3060</v>
       </c>
       <c r="C1220" s="0" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
         <v>3064</v>
       </c>
       <c r="B1221" s="0" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1221" s="0" t="s">
         <v>3065</v>
-      </c>
-[...1 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1222" s="0" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1222" s="0" t="s">
         <v>3067</v>
-      </c>
-[...4 lines deleted...]
-        <v>3069</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1223" s="0" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1223" s="0" t="s">
         <v>3070</v>
-      </c>
-[...4 lines deleted...]
-        <v>3072</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
-        <v>3073</v>
+        <v>3071</v>
       </c>
       <c r="B1224" s="0" t="s">
-        <v>3074</v>
+        <v>3069</v>
       </c>
       <c r="C1224" s="0" t="s">
-        <v>3075</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>3076</v>
+        <v>3073</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>3077</v>
+        <v>3069</v>
       </c>
       <c r="C1225" s="0" t="s">
-        <v>3078</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>3079</v>
+        <v>3075</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="C1226" s="0" t="s">
-        <v>3081</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>3082</v>
+        <v>3078</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="C1227" s="0" t="s">
-        <v>3083</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>3084</v>
+        <v>3080</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="C1228" s="0" t="s">
-        <v>3085</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>3086</v>
+        <v>3082</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="C1229" s="0" t="s">
-        <v>3087</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
-        <v>3088</v>
+        <v>3084</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>3080</v>
+        <v>3076</v>
       </c>
       <c r="C1230" s="0" t="s">
-        <v>3089</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
-        <v>3090</v>
+        <v>3086</v>
       </c>
       <c r="B1231" s="0" t="s">
-        <v>3080</v>
+        <v>3087</v>
       </c>
       <c r="C1231" s="0" t="s">
-        <v>3091</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
-        <v>3092</v>
+        <v>3089</v>
       </c>
       <c r="B1232" s="0" t="s">
-        <v>3080</v>
+        <v>3090</v>
       </c>
       <c r="C1232" s="0" t="s">
-        <v>3093</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
-        <v>3094</v>
+        <v>3092</v>
       </c>
       <c r="B1233" s="0" t="s">
-        <v>3095</v>
+        <v>3090</v>
       </c>
       <c r="C1233" s="0" t="s">
-        <v>3096</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>3097</v>
+        <v>3094</v>
       </c>
       <c r="B1234" s="0" t="s">
         <v>3095</v>
       </c>
       <c r="C1234" s="0" t="s">
-        <v>3098</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1235" s="0" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1235" s="0" t="s">
         <v>3099</v>
-      </c>
-[...4 lines deleted...]
-        <v>3100</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1236" s="0" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1236" s="0" t="s">
         <v>3101</v>
-      </c>
-[...4 lines deleted...]
-        <v>3103</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
-        <v>3104</v>
+        <v>3102</v>
       </c>
       <c r="B1237" s="0" t="s">
-        <v>3105</v>
+        <v>3098</v>
       </c>
       <c r="C1237" s="0" t="s">
-        <v>3106</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
-        <v>3107</v>
+        <v>3104</v>
       </c>
       <c r="B1238" s="0" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1238" s="0" t="s">
         <v>3105</v>
-      </c>
-[...1 lines deleted...]
-        <v>3108</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
-        <v>3109</v>
+        <v>3106</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="C1239" s="0" t="s">
-        <v>3111</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
         <v>3109</v>
       </c>
       <c r="B1240" s="0" t="s">
         <v>3110</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>3111</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
         <v>3112</v>
       </c>
       <c r="B1241" s="0" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1241" s="0" t="s">
         <v>3113</v>
-      </c>
-[...1 lines deleted...]
-        <v>3114</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1242" s="0" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3113</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
         <v>3117</v>
       </c>
       <c r="B1243" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="C1243" s="0" t="s">
         <v>3119</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
         <v>3120</v>
       </c>
       <c r="B1244" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="C1244" s="0" t="s">
         <v>3122</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
         <v>3123</v>
       </c>
       <c r="B1245" s="0" t="s">
         <v>3124</v>
       </c>
       <c r="C1245" s="0" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
         <v>3126</v>
       </c>
       <c r="B1246" s="0" t="s">
-        <v>3124</v>
+        <v>3127</v>
       </c>
       <c r="C1246" s="0" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="B1247" s="0" t="s">
-        <v>3124</v>
+        <v>3130</v>
       </c>
       <c r="C1247" s="0" t="s">
-        <v>3129</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1248" s="0" t="s">
         <v>3130</v>
       </c>
-      <c r="B1248" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1248" s="0" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="B1249" s="0" t="s">
-        <v>3131</v>
+        <v>3130</v>
       </c>
       <c r="C1249" s="0" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="B1250" s="0" t="s">
-        <v>3136</v>
+        <v>3130</v>
       </c>
       <c r="C1250" s="0" t="s">
         <v>3137</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
         <v>3138</v>
       </c>
       <c r="B1251" s="0" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1251" s="0" t="s">
         <v>3139</v>
-      </c>
-[...1 lines deleted...]
-        <v>3140</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B1252" s="0" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1252" s="0" t="s">
         <v>3141</v>
-      </c>
-[...4 lines deleted...]
-        <v>3143</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
-        <v>3144</v>
+        <v>3142</v>
       </c>
       <c r="B1253" s="0" t="s">
-        <v>3145</v>
+        <v>3130</v>
       </c>
       <c r="C1253" s="0" t="s">
-        <v>3146</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
-        <v>3147</v>
+        <v>3144</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>3145</v>
       </c>
       <c r="C1254" s="0" t="s">
-        <v>3148</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
-        <v>3149</v>
+        <v>3147</v>
       </c>
       <c r="B1255" s="0" t="s">
-        <v>3150</v>
+        <v>3145</v>
       </c>
       <c r="C1255" s="0" t="s">
-        <v>3151</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
-        <v>3152</v>
+        <v>3149</v>
       </c>
       <c r="B1256" s="0" t="s">
-        <v>3153</v>
+        <v>3145</v>
       </c>
       <c r="C1256" s="0" t="s">
-        <v>3154</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
-        <v>3155</v>
+        <v>3151</v>
       </c>
       <c r="B1257" s="0" t="s">
-        <v>3156</v>
+        <v>3152</v>
       </c>
       <c r="C1257" s="0" t="s">
-        <v>3157</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
-        <v>3158</v>
+        <v>3154</v>
       </c>
       <c r="B1258" s="0" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1258" s="0" t="s">
         <v>3156</v>
-      </c>
-[...1 lines deleted...]
-        <v>3159</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
-        <v>3160</v>
+        <v>3157</v>
       </c>
       <c r="B1259" s="0" t="s">
-        <v>3156</v>
+        <v>3155</v>
       </c>
       <c r="C1259" s="0" t="s">
-        <v>3161</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
-        <v>3162</v>
+        <v>3159</v>
       </c>
       <c r="B1260" s="0" t="s">
-        <v>3163</v>
+        <v>3160</v>
       </c>
       <c r="C1260" s="0" t="s">
-        <v>3164</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
-        <v>3165</v>
+        <v>3159</v>
       </c>
       <c r="B1261" s="0" t="s">
-        <v>3166</v>
+        <v>3160</v>
       </c>
       <c r="C1261" s="0" t="s">
-        <v>3167</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
-        <v>3168</v>
+        <v>3162</v>
       </c>
       <c r="B1262" s="0" t="s">
-        <v>3166</v>
+        <v>3163</v>
       </c>
       <c r="C1262" s="0" t="s">
-        <v>3169</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
-        <v>3170</v>
+        <v>3165</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>3171</v>
+        <v>3163</v>
       </c>
       <c r="C1263" s="0" t="s">
-        <v>3172</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
-        <v>3173</v>
+        <v>3167</v>
       </c>
       <c r="B1264" s="0" t="s">
-        <v>3171</v>
+        <v>3168</v>
       </c>
       <c r="C1264" s="0" t="s">
-        <v>3174</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
-        <v>3175</v>
+        <v>3170</v>
       </c>
       <c r="B1265" s="0" t="s">
-        <v>3176</v>
+        <v>3171</v>
       </c>
       <c r="C1265" s="0" t="s">
-        <v>3177</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
-        <v>3178</v>
+        <v>3173</v>
       </c>
       <c r="B1266" s="0" t="s">
-        <v>3176</v>
+        <v>3174</v>
       </c>
       <c r="C1266" s="0" t="s">
-        <v>3179</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
-        <v>3180</v>
+        <v>3176</v>
       </c>
       <c r="B1267" s="0" t="s">
-        <v>3176</v>
+        <v>3174</v>
       </c>
       <c r="C1267" s="0" t="s">
-        <v>3181</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
-        <v>3182</v>
+        <v>3178</v>
       </c>
       <c r="B1268" s="0" t="s">
-        <v>3183</v>
+        <v>3174</v>
       </c>
       <c r="C1268" s="0" t="s">
-        <v>3184</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
-        <v>3185</v>
+        <v>3180</v>
       </c>
       <c r="B1269" s="0" t="s">
-        <v>3186</v>
+        <v>3181</v>
       </c>
       <c r="C1269" s="0" t="s">
-        <v>3187</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
-        <v>3188</v>
+        <v>3183</v>
       </c>
       <c r="B1270" s="0" t="s">
-        <v>3189</v>
+        <v>3181</v>
       </c>
       <c r="C1270" s="0" t="s">
-        <v>3190</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" s="0" t="s">
-        <v>3191</v>
+        <v>3185</v>
       </c>
       <c r="B1271" s="0" t="s">
-        <v>3192</v>
+        <v>3186</v>
       </c>
       <c r="C1271" s="0" t="s">
-        <v>3193</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
-        <v>3194</v>
+        <v>3188</v>
       </c>
       <c r="B1272" s="0" t="s">
-        <v>3192</v>
+        <v>3189</v>
       </c>
       <c r="C1272" s="0" t="s">
-        <v>3195</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
-        <v>3196</v>
+        <v>3191</v>
       </c>
       <c r="B1273" s="0" t="s">
-        <v>3197</v>
+        <v>3192</v>
       </c>
       <c r="C1273" s="0" t="s">
-        <v>3198</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
-        <v>3199</v>
+        <v>3194</v>
       </c>
       <c r="B1274" s="0" t="s">
-        <v>3200</v>
+        <v>3195</v>
       </c>
       <c r="C1274" s="0" t="s">
-        <v>3201</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
-        <v>3202</v>
+        <v>3197</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>3203</v>
+        <v>3195</v>
       </c>
       <c r="C1275" s="0" t="s">
-        <v>3204</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
-        <v>3205</v>
+        <v>3199</v>
       </c>
       <c r="B1276" s="0" t="s">
-        <v>3206</v>
+        <v>3200</v>
       </c>
       <c r="C1276" s="0" t="s">
-        <v>3207</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
-        <v>3208</v>
+        <v>3202</v>
       </c>
       <c r="B1277" s="0" t="s">
-        <v>3209</v>
+        <v>3203</v>
       </c>
       <c r="C1277" s="0" t="s">
-        <v>3210</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
-        <v>3211</v>
+        <v>3205</v>
       </c>
       <c r="B1278" s="0" t="s">
-        <v>3209</v>
+        <v>3206</v>
       </c>
       <c r="C1278" s="0" t="s">
-        <v>3212</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
-        <v>3213</v>
+        <v>3208</v>
       </c>
       <c r="B1279" s="0" t="s">
-        <v>3214</v>
+        <v>3206</v>
       </c>
       <c r="C1279" s="0" t="s">
-        <v>3215</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
-        <v>3216</v>
+        <v>3210</v>
       </c>
       <c r="B1280" s="0" t="s">
-        <v>3214</v>
+        <v>3206</v>
       </c>
       <c r="C1280" s="0" t="s">
-        <v>3217</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
-        <v>3218</v>
+        <v>3212</v>
       </c>
       <c r="B1281" s="0" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1281" s="0" t="s">
         <v>3214</v>
-      </c>
-[...1 lines deleted...]
-        <v>3219</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
-        <v>3220</v>
+        <v>3215</v>
       </c>
       <c r="B1282" s="0" t="s">
-        <v>3221</v>
+        <v>3216</v>
       </c>
       <c r="C1282" s="0" t="s">
-        <v>3222</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
-        <v>3223</v>
+        <v>3218</v>
       </c>
       <c r="B1283" s="0" t="s">
-        <v>3224</v>
+        <v>3216</v>
       </c>
       <c r="C1283" s="0" t="s">
-        <v>3225</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
-        <v>3226</v>
+        <v>3220</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>3224</v>
+        <v>3221</v>
       </c>
       <c r="C1284" s="0" t="s">
-        <v>3227</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
-        <v>3228</v>
+        <v>3223</v>
       </c>
       <c r="B1285" s="0" t="s">
-        <v>3229</v>
+        <v>3221</v>
       </c>
       <c r="C1285" s="0" t="s">
-        <v>3230</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
-        <v>3231</v>
+        <v>3225</v>
       </c>
       <c r="B1286" s="0" t="s">
-        <v>3229</v>
+        <v>3226</v>
       </c>
       <c r="C1286" s="0" t="s">
-        <v>3232</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
-        <v>3233</v>
+        <v>3228</v>
       </c>
       <c r="B1287" s="0" t="s">
-        <v>3234</v>
+        <v>3226</v>
       </c>
       <c r="C1287" s="0" t="s">
-        <v>3235</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
-        <v>3236</v>
+        <v>3230</v>
       </c>
       <c r="B1288" s="0" t="s">
-        <v>3234</v>
+        <v>3226</v>
       </c>
       <c r="C1288" s="0" t="s">
-        <v>3237</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
-        <v>3238</v>
+        <v>3232</v>
       </c>
       <c r="B1289" s="0" t="s">
-        <v>3239</v>
+        <v>3233</v>
       </c>
       <c r="C1289" s="0" t="s">
-        <v>3240</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
-        <v>3241</v>
+        <v>3235</v>
       </c>
       <c r="B1290" s="0" t="s">
-        <v>3242</v>
+        <v>3236</v>
       </c>
       <c r="C1290" s="0" t="s">
-        <v>3243</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
-        <v>3244</v>
+        <v>3238</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>3245</v>
+        <v>3239</v>
       </c>
       <c r="C1291" s="0" t="s">
-        <v>3246</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
-        <v>3247</v>
+        <v>3241</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>3248</v>
+        <v>3242</v>
       </c>
       <c r="C1292" s="0" t="s">
-        <v>3249</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
-        <v>3250</v>
+        <v>3244</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>3248</v>
+        <v>3242</v>
       </c>
       <c r="C1293" s="0" t="s">
-        <v>3251</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
-        <v>3252</v>
+        <v>3246</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>3253</v>
+        <v>3247</v>
       </c>
       <c r="C1294" s="0" t="s">
-        <v>3254</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
-        <v>3255</v>
+        <v>3249</v>
       </c>
       <c r="B1295" s="0" t="s">
-        <v>3256</v>
+        <v>3250</v>
       </c>
       <c r="C1295" s="0" t="s">
-        <v>3257</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
-        <v>3258</v>
+        <v>3252</v>
       </c>
       <c r="B1296" s="0" t="s">
-        <v>3259</v>
+        <v>3253</v>
       </c>
       <c r="C1296" s="0" t="s">
-        <v>3260</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
-        <v>3261</v>
+        <v>3255</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>3259</v>
+        <v>3256</v>
       </c>
       <c r="C1297" s="0" t="s">
-        <v>3262</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
-        <v>3263</v>
+        <v>3258</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>3264</v>
+        <v>3259</v>
       </c>
       <c r="C1298" s="0" t="s">
-        <v>3265</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
-        <v>3266</v>
+        <v>3261</v>
       </c>
       <c r="B1299" s="0" t="s">
-        <v>3264</v>
+        <v>3259</v>
       </c>
       <c r="C1299" s="0" t="s">
-        <v>3267</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
-        <v>3268</v>
+        <v>3263</v>
       </c>
       <c r="B1300" s="0" t="s">
         <v>3264</v>
       </c>
       <c r="C1300" s="0" t="s">
-        <v>3269</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
-        <v>3270</v>
+        <v>3266</v>
       </c>
       <c r="B1301" s="0" t="s">
         <v>3264</v>
       </c>
       <c r="C1301" s="0" t="s">
-        <v>3271</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
-        <v>3272</v>
+        <v>3268</v>
       </c>
       <c r="B1302" s="0" t="s">
         <v>3264</v>
       </c>
       <c r="C1302" s="0" t="s">
-        <v>3273</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
-        <v>3274</v>
+        <v>3270</v>
       </c>
       <c r="B1303" s="0" t="s">
-        <v>3264</v>
+        <v>3271</v>
       </c>
       <c r="C1303" s="0" t="s">
-        <v>3275</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="0" t="s">
-        <v>3276</v>
+        <v>3273</v>
       </c>
       <c r="B1304" s="0" t="s">
-        <v>3277</v>
+        <v>3274</v>
       </c>
       <c r="C1304" s="0" t="s">
-        <v>3278</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="0" t="s">
-        <v>3279</v>
+        <v>3276</v>
       </c>
       <c r="B1305" s="0" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1305" s="0" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3280</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="0" t="s">
-        <v>3281</v>
+        <v>3278</v>
       </c>
       <c r="B1306" s="0" t="s">
-        <v>3282</v>
+        <v>3279</v>
       </c>
       <c r="C1306" s="0" t="s">
-        <v>3283</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="0" t="s">
-        <v>3284</v>
+        <v>3281</v>
       </c>
       <c r="B1307" s="0" t="s">
-        <v>3285</v>
+        <v>3279</v>
       </c>
       <c r="C1307" s="0" t="s">
-        <v>3286</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="0" t="s">
-        <v>3287</v>
+        <v>3283</v>
       </c>
       <c r="B1308" s="0" t="s">
-        <v>3288</v>
+        <v>3284</v>
       </c>
       <c r="C1308" s="0" t="s">
-        <v>3289</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="0" t="s">
-        <v>3290</v>
+        <v>3286</v>
       </c>
       <c r="B1309" s="0" t="s">
-        <v>3291</v>
+        <v>3284</v>
       </c>
       <c r="C1309" s="0" t="s">
-        <v>3292</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="0" t="s">
-        <v>3293</v>
+        <v>3288</v>
       </c>
       <c r="B1310" s="0" t="s">
-        <v>3294</v>
+        <v>3289</v>
       </c>
       <c r="C1310" s="0" t="s">
-        <v>3295</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="0" t="s">
-        <v>3296</v>
+        <v>3291</v>
       </c>
       <c r="B1311" s="0" t="s">
-        <v>3294</v>
+        <v>3292</v>
       </c>
       <c r="C1311" s="0" t="s">
-        <v>3297</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="0" t="s">
-        <v>3298</v>
+        <v>3294</v>
       </c>
       <c r="B1312" s="0" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="C1312" s="0" t="s">
-        <v>3299</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="B1313" s="0" t="s">
-        <v>3294</v>
+        <v>3298</v>
       </c>
       <c r="C1313" s="0" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="0" t="s">
         <v>3300</v>
       </c>
       <c r="B1314" s="0" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1314" s="0" t="s">
         <v>3301</v>
-      </c>
-[...1 lines deleted...]
-        <v>3302</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="0" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B1315" s="0" t="s">
         <v>3303</v>
-      </c>
-[...1 lines deleted...]
-        <v>3301</v>
       </c>
       <c r="C1315" s="0" t="s">
         <v>3304</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="0" t="s">
         <v>3305</v>
       </c>
       <c r="B1316" s="0" t="s">
-        <v>3301</v>
+        <v>3306</v>
       </c>
       <c r="C1316" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1317" s="0" t="s">
-        <v>3301</v>
+        <v>3309</v>
       </c>
       <c r="C1317" s="0" t="s">
-        <v>3308</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B1318" s="0" t="s">
         <v>3309</v>
       </c>
-      <c r="B1318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1318" s="0" t="s">
-        <v>3310</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
       <c r="B1319" s="0" t="s">
-        <v>3301</v>
+        <v>3314</v>
       </c>
       <c r="C1319" s="0" t="s">
-        <v>3312</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="0" t="s">
-        <v>3309</v>
+        <v>3316</v>
       </c>
       <c r="B1320" s="0" t="s">
-        <v>3301</v>
+        <v>3314</v>
       </c>
       <c r="C1320" s="0" t="s">
-        <v>3310</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="0" t="s">
-        <v>3313</v>
+        <v>3318</v>
       </c>
       <c r="B1321" s="0" t="s">
         <v>3314</v>
       </c>
       <c r="C1321" s="0" t="s">
-        <v>3315</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="0" t="s">
-        <v>3316</v>
+        <v>3320</v>
       </c>
       <c r="B1322" s="0" t="s">
-        <v>3317</v>
+        <v>3314</v>
       </c>
       <c r="C1322" s="0" t="s">
-        <v>3318</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
-        <v>3319</v>
+        <v>3322</v>
       </c>
       <c r="B1323" s="0" t="s">
-        <v>3320</v>
+        <v>3314</v>
       </c>
       <c r="C1323" s="0" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
-        <v>3322</v>
+        <v>3324</v>
       </c>
       <c r="B1324" s="0" t="s">
-        <v>3323</v>
+        <v>3314</v>
       </c>
       <c r="C1324" s="0" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>3323</v>
+        <v>3327</v>
       </c>
       <c r="C1325" s="0" t="s">
-        <v>3326</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B1326" s="0" t="s">
         <v>3327</v>
       </c>
-      <c r="B1326" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1326" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="B1327" s="0" t="s">
-        <v>3328</v>
+        <v>3332</v>
       </c>
       <c r="C1327" s="0" t="s">
-        <v>3331</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
-        <v>3332</v>
+        <v>3334</v>
       </c>
       <c r="B1328" s="0" t="s">
-        <v>3333</v>
+        <v>3335</v>
       </c>
       <c r="C1328" s="0" t="s">
-        <v>3334</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
-        <v>3335</v>
+        <v>3337</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>3333</v>
+        <v>3338</v>
       </c>
       <c r="C1329" s="0" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="B1330" s="0" t="s">
-        <v>3333</v>
+        <v>3341</v>
       </c>
       <c r="C1330" s="0" t="s">
-        <v>3338</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
-        <v>3339</v>
+        <v>3343</v>
       </c>
       <c r="B1331" s="0" t="s">
-        <v>3333</v>
+        <v>3344</v>
       </c>
       <c r="C1331" s="0" t="s">
-        <v>3340</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
-        <v>3341</v>
+        <v>3346</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>3333</v>
+        <v>3344</v>
       </c>
       <c r="C1332" s="0" t="s">
-        <v>3342</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
-        <v>3343</v>
+        <v>3348</v>
       </c>
       <c r="B1333" s="0" t="s">
         <v>3344</v>
       </c>
       <c r="C1333" s="0" t="s">
-        <v>3345</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
         <v>3346</v>
       </c>
       <c r="B1334" s="0" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1334" s="0" t="s">
         <v>3347</v>
-      </c>
-[...1 lines deleted...]
-        <v>3348</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B1335" s="0" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="C1335" s="0" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="B1336" s="0" t="s">
-        <v>3353</v>
+        <v>3351</v>
       </c>
       <c r="C1336" s="0" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
         <v>3355</v>
       </c>
       <c r="B1337" s="0" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1337" s="0" t="s">
         <v>3356</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
-        <v>3355</v>
+        <v>3357</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>3356</v>
+        <v>3351</v>
       </c>
       <c r="C1338" s="0" t="s">
         <v>3358</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
         <v>3359</v>
       </c>
       <c r="B1339" s="0" t="s">
-        <v>3356</v>
+        <v>3351</v>
       </c>
       <c r="C1339" s="0" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
         <v>3361</v>
       </c>
       <c r="B1340" s="0" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1340" s="0" t="s">
         <v>3362</v>
-      </c>
-[...1 lines deleted...]
-        <v>3363</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
-        <v>3364</v>
+        <v>3359</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>3362</v>
+        <v>3351</v>
       </c>
       <c r="C1341" s="0" t="s">
-        <v>3365</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
-        <v>3366</v>
+        <v>3363</v>
       </c>
       <c r="B1342" s="0" t="s">
-        <v>3367</v>
+        <v>3364</v>
       </c>
       <c r="C1342" s="0" t="s">
-        <v>3368</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
-        <v>3369</v>
+        <v>3366</v>
       </c>
       <c r="B1343" s="0" t="s">
         <v>3367</v>
       </c>
       <c r="C1343" s="0" t="s">
-        <v>3370</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1344" s="0" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1344" s="0" t="s">
         <v>3371</v>
-      </c>
-[...4 lines deleted...]
-        <v>3373</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1345" s="0" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1345" s="0" t="s">
         <v>3374</v>
-      </c>
-[...4 lines deleted...]
-        <v>3376</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
-        <v>3377</v>
+        <v>3375</v>
       </c>
       <c r="B1346" s="0" t="s">
-        <v>3375</v>
+        <v>3373</v>
       </c>
       <c r="C1346" s="0" t="s">
-        <v>3378</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1347" s="0" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1347" s="0" t="s">
         <v>3379</v>
-      </c>
-[...4 lines deleted...]
-        <v>3380</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B1348" s="0" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1348" s="0" t="s">
         <v>3381</v>
-      </c>
-[...4 lines deleted...]
-        <v>3383</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B1349" s="0" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1349" s="0" t="s">
         <v>3384</v>
-      </c>
-[...4 lines deleted...]
-        <v>3386</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
-        <v>3387</v>
+        <v>3385</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>3388</v>
+        <v>3383</v>
       </c>
       <c r="C1350" s="0" t="s">
-        <v>3389</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
-        <v>3390</v>
+        <v>3387</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>3391</v>
+        <v>3383</v>
       </c>
       <c r="C1351" s="0" t="s">
-        <v>3392</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
-        <v>3393</v>
+        <v>3389</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>3394</v>
+        <v>3383</v>
       </c>
       <c r="C1352" s="0" t="s">
-        <v>3395</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
-        <v>3396</v>
+        <v>3391</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>3397</v>
+        <v>3383</v>
       </c>
       <c r="C1353" s="0" t="s">
-        <v>3398</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
-        <v>3399</v>
+        <v>3393</v>
       </c>
       <c r="B1354" s="0" t="s">
-        <v>3397</v>
+        <v>3394</v>
       </c>
       <c r="C1354" s="0" t="s">
-        <v>3400</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
-        <v>3401</v>
+        <v>3396</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>3402</v>
+        <v>3397</v>
       </c>
       <c r="C1355" s="0" t="s">
-        <v>3403</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
-        <v>3404</v>
+        <v>3399</v>
       </c>
       <c r="B1356" s="0" t="s">
-        <v>3402</v>
+        <v>3400</v>
       </c>
       <c r="C1356" s="0" t="s">
-        <v>3405</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
-        <v>3406</v>
+        <v>3402</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>3407</v>
+        <v>3403</v>
       </c>
       <c r="C1357" s="0" t="s">
-        <v>3408</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
-        <v>3409</v>
+        <v>3405</v>
       </c>
       <c r="B1358" s="0" t="s">
-        <v>3410</v>
+        <v>3406</v>
       </c>
       <c r="C1358" s="0" t="s">
-        <v>3411</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
-        <v>3412</v>
+        <v>3405</v>
       </c>
       <c r="B1359" s="0" t="s">
-        <v>3413</v>
+        <v>3406</v>
       </c>
       <c r="C1359" s="0" t="s">
-        <v>3414</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
-        <v>3415</v>
+        <v>3409</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>3416</v>
+        <v>3406</v>
       </c>
       <c r="C1360" s="0" t="s">
-        <v>3417</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
-        <v>3418</v>
+        <v>3411</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>3419</v>
+        <v>3412</v>
       </c>
       <c r="C1361" s="0" t="s">
-        <v>3420</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
-        <v>3421</v>
+        <v>3414</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>3422</v>
+        <v>3412</v>
       </c>
       <c r="C1362" s="0" t="s">
-        <v>3423</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
-        <v>3424</v>
+        <v>3416</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>3425</v>
+        <v>3417</v>
       </c>
       <c r="C1363" s="0" t="s">
-        <v>3426</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
-        <v>3427</v>
+        <v>3419</v>
       </c>
       <c r="B1364" s="0" t="s">
-        <v>3425</v>
+        <v>3417</v>
       </c>
       <c r="C1364" s="0" t="s">
-        <v>3428</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
-        <v>3429</v>
+        <v>3421</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>3425</v>
+        <v>3422</v>
       </c>
       <c r="C1365" s="0" t="s">
-        <v>3430</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
-        <v>3431</v>
+        <v>3424</v>
       </c>
       <c r="B1366" s="0" t="s">
-        <v>3432</v>
+        <v>3425</v>
       </c>
       <c r="C1366" s="0" t="s">
-        <v>3433</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
-        <v>3431</v>
+        <v>3427</v>
       </c>
       <c r="B1367" s="0" t="s">
-        <v>3432</v>
+        <v>3425</v>
       </c>
       <c r="C1367" s="0" t="s">
-        <v>3433</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
-        <v>3434</v>
+        <v>3429</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>3435</v>
+        <v>3425</v>
       </c>
       <c r="C1368" s="0" t="s">
-        <v>3436</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
-        <v>3437</v>
+        <v>3431</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>3438</v>
+        <v>3432</v>
       </c>
       <c r="C1369" s="0" t="s">
-        <v>3439</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
-        <v>3440</v>
+        <v>3434</v>
       </c>
       <c r="B1370" s="0" t="s">
-        <v>3438</v>
+        <v>3435</v>
       </c>
       <c r="C1370" s="0" t="s">
-        <v>3441</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
-        <v>3442</v>
+        <v>3437</v>
       </c>
       <c r="B1371" s="0" t="s">
-        <v>3443</v>
+        <v>3438</v>
       </c>
       <c r="C1371" s="0" t="s">
-        <v>3444</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
-        <v>3445</v>
+        <v>3440</v>
       </c>
       <c r="B1372" s="0" t="s">
-        <v>3446</v>
+        <v>3441</v>
       </c>
       <c r="C1372" s="0" t="s">
-        <v>3447</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
-        <v>3448</v>
+        <v>3443</v>
       </c>
       <c r="B1373" s="0" t="s">
-        <v>3449</v>
+        <v>3444</v>
       </c>
       <c r="C1373" s="0" t="s">
-        <v>3450</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
-        <v>3451</v>
+        <v>3446</v>
       </c>
       <c r="B1374" s="0" t="s">
-        <v>3452</v>
+        <v>3447</v>
       </c>
       <c r="C1374" s="0" t="s">
-        <v>3453</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
-        <v>3454</v>
+        <v>3449</v>
       </c>
       <c r="B1375" s="0" t="s">
-        <v>3455</v>
+        <v>3447</v>
       </c>
       <c r="C1375" s="0" t="s">
-        <v>3456</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
-        <v>3457</v>
+        <v>3451</v>
       </c>
       <c r="B1376" s="0" t="s">
-        <v>3458</v>
+        <v>3452</v>
       </c>
       <c r="C1376" s="0" t="s">
-        <v>3459</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
-        <v>3460</v>
+        <v>3454</v>
       </c>
       <c r="B1377" s="0" t="s">
-        <v>3458</v>
+        <v>3452</v>
       </c>
       <c r="C1377" s="0" t="s">
-        <v>3461</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
-        <v>3462</v>
+        <v>3456</v>
       </c>
       <c r="B1378" s="0" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1378" s="0" t="s">
         <v>3458</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
-        <v>3464</v>
+        <v>3459</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>3465</v>
+        <v>3460</v>
       </c>
       <c r="C1379" s="0" t="s">
-        <v>3466</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
-        <v>3467</v>
+        <v>3462</v>
       </c>
       <c r="B1380" s="0" t="s">
-        <v>3465</v>
+        <v>3463</v>
       </c>
       <c r="C1380" s="0" t="s">
-        <v>3468</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
-        <v>3469</v>
+        <v>3465</v>
       </c>
       <c r="B1381" s="0" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="C1381" s="0" t="s">
-        <v>3470</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
-        <v>3471</v>
+        <v>3468</v>
       </c>
       <c r="B1382" s="0" t="s">
-        <v>3465</v>
+        <v>3469</v>
       </c>
       <c r="C1382" s="0" t="s">
-        <v>3472</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1383" s="0" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1383" s="0" t="s">
         <v>3473</v>
-      </c>
-[...4 lines deleted...]
-        <v>3475</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1384" s="0" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1384" s="0" t="s">
         <v>3476</v>
-      </c>
-[...4 lines deleted...]
-        <v>3478</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
-        <v>3479</v>
+        <v>3477</v>
       </c>
       <c r="B1385" s="0" t="s">
-        <v>3480</v>
+        <v>3475</v>
       </c>
       <c r="C1385" s="0" t="s">
-        <v>3481</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
-        <v>3482</v>
+        <v>3479</v>
       </c>
       <c r="B1386" s="0" t="s">
-        <v>3483</v>
+        <v>3475</v>
       </c>
       <c r="C1386" s="0" t="s">
-        <v>3484</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
-        <v>3485</v>
+        <v>3481</v>
       </c>
       <c r="B1387" s="0" t="s">
-        <v>3486</v>
+        <v>3482</v>
       </c>
       <c r="C1387" s="0" t="s">
-        <v>3487</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
-        <v>3488</v>
+        <v>3481</v>
       </c>
       <c r="B1388" s="0" t="s">
-        <v>3486</v>
+        <v>3482</v>
       </c>
       <c r="C1388" s="0" t="s">
-        <v>3489</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
-        <v>3490</v>
+        <v>3484</v>
       </c>
       <c r="B1389" s="0" t="s">
-        <v>3491</v>
+        <v>3485</v>
       </c>
       <c r="C1389" s="0" t="s">
-        <v>3492</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
-        <v>3493</v>
+        <v>3487</v>
       </c>
       <c r="B1390" s="0" t="s">
-        <v>3494</v>
+        <v>3488</v>
       </c>
       <c r="C1390" s="0" t="s">
-        <v>3495</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
-        <v>3496</v>
+        <v>3490</v>
       </c>
       <c r="B1391" s="0" t="s">
-        <v>3497</v>
+        <v>3488</v>
       </c>
       <c r="C1391" s="0" t="s">
-        <v>3498</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
-        <v>3499</v>
+        <v>3492</v>
       </c>
       <c r="B1392" s="0" t="s">
-        <v>3500</v>
+        <v>3493</v>
       </c>
       <c r="C1392" s="0" t="s">
-        <v>3501</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
-        <v>3502</v>
+        <v>3495</v>
       </c>
       <c r="B1393" s="0" t="s">
-        <v>3500</v>
+        <v>3496</v>
       </c>
       <c r="C1393" s="0" t="s">
-        <v>3503</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
-        <v>3504</v>
+        <v>3498</v>
       </c>
       <c r="B1394" s="0" t="s">
-        <v>3505</v>
+        <v>3499</v>
       </c>
       <c r="C1394" s="0" t="s">
-        <v>3506</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
-        <v>3507</v>
+        <v>3501</v>
       </c>
       <c r="B1395" s="0" t="s">
-        <v>3505</v>
+        <v>3502</v>
       </c>
       <c r="C1395" s="0" t="s">
-        <v>3508</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
-        <v>3509</v>
+        <v>3504</v>
       </c>
       <c r="B1396" s="0" t="s">
-        <v>3510</v>
+        <v>3505</v>
       </c>
       <c r="C1396" s="0" t="s">
-        <v>3511</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
-        <v>3512</v>
+        <v>3507</v>
       </c>
       <c r="B1397" s="0" t="s">
-        <v>3513</v>
+        <v>3508</v>
       </c>
       <c r="C1397" s="0" t="s">
-        <v>3514</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
-        <v>3515</v>
+        <v>3510</v>
       </c>
       <c r="B1398" s="0" t="s">
-        <v>3513</v>
+        <v>3508</v>
       </c>
       <c r="C1398" s="0" t="s">
-        <v>3516</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
-        <v>3517</v>
+        <v>3512</v>
       </c>
       <c r="B1399" s="0" t="s">
-        <v>3518</v>
+        <v>3508</v>
       </c>
       <c r="C1399" s="0" t="s">
-        <v>3519</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
-        <v>3520</v>
+        <v>3514</v>
       </c>
       <c r="B1400" s="0" t="s">
-        <v>3521</v>
+        <v>3515</v>
       </c>
       <c r="C1400" s="0" t="s">
-        <v>3522</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
-        <v>3523</v>
+        <v>3517</v>
       </c>
       <c r="B1401" s="0" t="s">
-        <v>3524</v>
+        <v>3515</v>
       </c>
       <c r="C1401" s="0" t="s">
-        <v>3525</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
-        <v>3526</v>
+        <v>3519</v>
       </c>
       <c r="B1402" s="0" t="s">
-        <v>3524</v>
+        <v>3515</v>
       </c>
       <c r="C1402" s="0" t="s">
-        <v>3527</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
-        <v>3528</v>
+        <v>3521</v>
       </c>
       <c r="B1403" s="0" t="s">
-        <v>3524</v>
+        <v>3515</v>
       </c>
       <c r="C1403" s="0" t="s">
-        <v>3529</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
-        <v>3530</v>
+        <v>3523</v>
       </c>
       <c r="B1404" s="0" t="s">
-        <v>3531</v>
+        <v>3524</v>
       </c>
       <c r="C1404" s="0" t="s">
-        <v>3532</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
-        <v>3533</v>
+        <v>3526</v>
       </c>
       <c r="B1405" s="0" t="s">
-        <v>3534</v>
+        <v>3527</v>
       </c>
       <c r="C1405" s="0" t="s">
-        <v>3535</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
-        <v>3536</v>
+        <v>3529</v>
       </c>
       <c r="B1406" s="0" t="s">
-        <v>3534</v>
+        <v>3530</v>
       </c>
       <c r="C1406" s="0" t="s">
-        <v>3537</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
-        <v>3538</v>
+        <v>3532</v>
       </c>
       <c r="B1407" s="0" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1407" s="0" t="s">
         <v>3534</v>
-      </c>
-[...1 lines deleted...]
-        <v>3539</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="B1408" s="0" t="s">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="C1408" s="0" t="s">
-        <v>3542</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="B1409" s="0" t="s">
-        <v>3544</v>
+        <v>3536</v>
       </c>
       <c r="C1409" s="0" t="s">
-        <v>3545</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
-        <v>3546</v>
+        <v>3540</v>
       </c>
       <c r="B1410" s="0" t="s">
-        <v>3547</v>
+        <v>3541</v>
       </c>
       <c r="C1410" s="0" t="s">
-        <v>3548</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
-        <v>3549</v>
+        <v>3543</v>
       </c>
       <c r="B1411" s="0" t="s">
-        <v>3550</v>
+        <v>3544</v>
       </c>
       <c r="C1411" s="0" t="s">
-        <v>3551</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
-        <v>3552</v>
+        <v>3546</v>
       </c>
       <c r="B1412" s="0" t="s">
-        <v>3553</v>
+        <v>3547</v>
       </c>
       <c r="C1412" s="0" t="s">
-        <v>3554</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
-        <v>3555</v>
+        <v>3549</v>
       </c>
       <c r="B1413" s="0" t="s">
-        <v>3556</v>
+        <v>3550</v>
       </c>
       <c r="C1413" s="0" t="s">
-        <v>3557</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
-        <v>3558</v>
+        <v>3552</v>
       </c>
       <c r="B1414" s="0" t="s">
-        <v>3559</v>
+        <v>3550</v>
       </c>
       <c r="C1414" s="0" t="s">
-        <v>3560</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
-        <v>3561</v>
+        <v>3554</v>
       </c>
       <c r="B1415" s="0" t="s">
-        <v>3559</v>
+        <v>3555</v>
       </c>
       <c r="C1415" s="0" t="s">
-        <v>3562</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
-        <v>3563</v>
+        <v>3557</v>
       </c>
       <c r="B1416" s="0" t="s">
-        <v>3559</v>
+        <v>3555</v>
       </c>
       <c r="C1416" s="0" t="s">
-        <v>3564</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
-        <v>3565</v>
+        <v>3559</v>
       </c>
       <c r="B1417" s="0" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="C1417" s="0" t="s">
-        <v>3566</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
-        <v>3567</v>
+        <v>3562</v>
       </c>
       <c r="B1418" s="0" t="s">
-        <v>3568</v>
+        <v>3563</v>
       </c>
       <c r="C1418" s="0" t="s">
-        <v>3569</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
-        <v>3570</v>
+        <v>3565</v>
       </c>
       <c r="B1419" s="0" t="s">
-        <v>3571</v>
+        <v>3563</v>
       </c>
       <c r="C1419" s="0" t="s">
-        <v>3572</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
-        <v>3573</v>
+        <v>3567</v>
       </c>
       <c r="B1420" s="0" t="s">
-        <v>3574</v>
+        <v>3568</v>
       </c>
       <c r="C1420" s="0" t="s">
-        <v>3575</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
-        <v>3576</v>
+        <v>3570</v>
       </c>
       <c r="B1421" s="0" t="s">
-        <v>3577</v>
+        <v>3571</v>
       </c>
       <c r="C1421" s="0" t="s">
-        <v>3578</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
-        <v>3579</v>
+        <v>3573</v>
       </c>
       <c r="B1422" s="0" t="s">
-        <v>3580</v>
+        <v>3574</v>
       </c>
       <c r="C1422" s="0" t="s">
-        <v>3581</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
-        <v>3582</v>
+        <v>3576</v>
       </c>
       <c r="B1423" s="0" t="s">
-        <v>3583</v>
+        <v>3574</v>
       </c>
       <c r="C1423" s="0" t="s">
-        <v>3584</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
-        <v>3585</v>
+        <v>3578</v>
       </c>
       <c r="B1424" s="0" t="s">
-        <v>3586</v>
+        <v>3574</v>
       </c>
       <c r="C1424" s="0" t="s">
-        <v>3587</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
-        <v>3588</v>
+        <v>3580</v>
       </c>
       <c r="B1425" s="0" t="s">
-        <v>3586</v>
+        <v>3581</v>
       </c>
       <c r="C1425" s="0" t="s">
-        <v>3589</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
-        <v>3590</v>
+        <v>3583</v>
       </c>
       <c r="B1426" s="0" t="s">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="C1426" s="0" t="s">
-        <v>3592</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
-        <v>3590</v>
+        <v>3586</v>
       </c>
       <c r="B1427" s="0" t="s">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="C1427" s="0" t="s">
-        <v>3592</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
-        <v>3593</v>
+        <v>3588</v>
       </c>
       <c r="B1428" s="0" t="s">
-        <v>3594</v>
+        <v>3584</v>
       </c>
       <c r="C1428" s="0" t="s">
-        <v>3595</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
-        <v>3596</v>
+        <v>3590</v>
       </c>
       <c r="B1429" s="0" t="s">
-        <v>3594</v>
+        <v>3591</v>
       </c>
       <c r="C1429" s="0" t="s">
-        <v>3597</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
-        <v>3598</v>
+        <v>3593</v>
       </c>
       <c r="B1430" s="0" t="s">
-        <v>3599</v>
+        <v>3594</v>
       </c>
       <c r="C1430" s="0" t="s">
-        <v>3600</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
-        <v>3601</v>
+        <v>3596</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>3602</v>
+        <v>3597</v>
       </c>
       <c r="C1431" s="0" t="s">
-        <v>3603</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>3604</v>
+        <v>3599</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>3605</v>
+        <v>3600</v>
       </c>
       <c r="C1432" s="0" t="s">
-        <v>3606</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>3607</v>
+        <v>3602</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>3608</v>
+        <v>3603</v>
       </c>
       <c r="C1433" s="0" t="s">
-        <v>3609</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>3610</v>
+        <v>3605</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>3611</v>
+        <v>3606</v>
       </c>
       <c r="C1434" s="0" t="s">
-        <v>3612</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>3613</v>
+        <v>3608</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>3614</v>
+        <v>3609</v>
       </c>
       <c r="C1435" s="0" t="s">
-        <v>3615</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>3616</v>
+        <v>3611</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>3617</v>
+        <v>3609</v>
       </c>
       <c r="C1436" s="0" t="s">
-        <v>3618</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
-        <v>3619</v>
+        <v>3613</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>3617</v>
+        <v>3609</v>
       </c>
       <c r="C1437" s="0" t="s">
-        <v>3620</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>3621</v>
+        <v>3615</v>
       </c>
       <c r="B1438" s="0" t="s">
-        <v>3617</v>
+        <v>3609</v>
       </c>
       <c r="C1438" s="0" t="s">
-        <v>3622</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>3623</v>
+        <v>3617</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="C1439" s="0" t="s">
-        <v>3624</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>3625</v>
+        <v>3620</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>3626</v>
+        <v>3621</v>
       </c>
       <c r="C1440" s="0" t="s">
-        <v>3627</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>3628</v>
+        <v>3623</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>3626</v>
+        <v>3624</v>
       </c>
       <c r="C1441" s="0" t="s">
-        <v>3629</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>3630</v>
+        <v>3626</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>3631</v>
+        <v>3627</v>
       </c>
       <c r="C1442" s="0" t="s">
-        <v>3632</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
-        <v>3633</v>
+        <v>3629</v>
       </c>
       <c r="B1443" s="0" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1443" s="0" t="s">
         <v>3631</v>
-      </c>
-[...1 lines deleted...]
-        <v>3634</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
-        <v>3635</v>
+        <v>3632</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>3636</v>
+        <v>3633</v>
       </c>
       <c r="C1444" s="0" t="s">
-        <v>3637</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>3638</v>
+        <v>3635</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>3639</v>
+        <v>3636</v>
       </c>
       <c r="C1445" s="0" t="s">
-        <v>3640</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
-        <v>3641</v>
+        <v>3638</v>
       </c>
       <c r="B1446" s="0" t="s">
-        <v>3642</v>
+        <v>3636</v>
       </c>
       <c r="C1446" s="0" t="s">
-        <v>3643</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
-        <v>3644</v>
+        <v>3640</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>3645</v>
+        <v>3641</v>
       </c>
       <c r="C1447" s="0" t="s">
-        <v>3646</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>3647</v>
+        <v>3640</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>3645</v>
+        <v>3641</v>
       </c>
       <c r="C1448" s="0" t="s">
-        <v>3648</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>3649</v>
+        <v>3643</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>3650</v>
+        <v>3644</v>
       </c>
       <c r="C1449" s="0" t="s">
-        <v>3651</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>3649</v>
+        <v>3646</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>3650</v>
+        <v>3644</v>
       </c>
       <c r="C1450" s="0" t="s">
-        <v>3651</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>3652</v>
+        <v>3648</v>
       </c>
       <c r="B1451" s="0" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1451" s="0" t="s">
         <v>3650</v>
-      </c>
-[...1 lines deleted...]
-        <v>3653</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
       <c r="C1452" s="0" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
         <v>3654</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>3650</v>
+        <v>3655</v>
       </c>
       <c r="C1453" s="0" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>3650</v>
+        <v>3658</v>
       </c>
       <c r="C1454" s="0" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
       <c r="C1455" s="0" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>3659</v>
+        <v>3664</v>
       </c>
       <c r="C1456" s="0" t="s">
-        <v>3662</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>3663</v>
+        <v>3666</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>3664</v>
+        <v>3667</v>
       </c>
       <c r="C1457" s="0" t="s">
-        <v>3665</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>3666</v>
+        <v>3669</v>
       </c>
       <c r="B1458" s="0" t="s">
         <v>3667</v>
       </c>
       <c r="C1458" s="0" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>3670</v>
+        <v>3667</v>
       </c>
       <c r="C1459" s="0" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>3670</v>
+        <v>3667</v>
       </c>
       <c r="C1460" s="0" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="C1461" s="0" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="C1462" s="0" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>3675</v>
+        <v>3681</v>
       </c>
       <c r="C1463" s="0" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B1464" s="0" t="s">
         <v>3681</v>
       </c>
-      <c r="B1464" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1464" s="0" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>3675</v>
+        <v>3686</v>
       </c>
       <c r="C1465" s="0" t="s">
-        <v>3684</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>3685</v>
+        <v>3688</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>3675</v>
+        <v>3689</v>
       </c>
       <c r="C1466" s="0" t="s">
-        <v>3686</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
-        <v>3687</v>
+        <v>3691</v>
       </c>
       <c r="B1467" s="0" t="s">
-        <v>3688</v>
+        <v>3692</v>
       </c>
       <c r="C1467" s="0" t="s">
-        <v>3689</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
-        <v>3690</v>
+        <v>3694</v>
       </c>
       <c r="B1468" s="0" t="s">
-        <v>3691</v>
+        <v>3695</v>
       </c>
       <c r="C1468" s="0" t="s">
-        <v>3692</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
-        <v>3693</v>
+        <v>3697</v>
       </c>
       <c r="B1469" s="0" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="C1469" s="0" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="B1470" s="0" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
       <c r="C1470" s="0" t="s">
-        <v>3698</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
         <v>3699</v>
       </c>
       <c r="B1471" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1471" s="0" t="s">
         <v>3701</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
         <v>3702</v>
       </c>
       <c r="B1472" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1472" s="0" t="s">
         <v>3703</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
-        <v>3704</v>
+        <v>3699</v>
       </c>
       <c r="B1473" s="0" t="s">
-        <v>3705</v>
+        <v>3700</v>
       </c>
       <c r="C1473" s="0" t="s">
-        <v>3706</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
-        <v>3707</v>
+        <v>3704</v>
       </c>
       <c r="B1474" s="0" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1474" s="0" t="s">
         <v>3705</v>
-      </c>
-[...1 lines deleted...]
-        <v>3708</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
-        <v>3709</v>
+        <v>3706</v>
       </c>
       <c r="B1475" s="0" t="s">
-        <v>3710</v>
+        <v>3700</v>
       </c>
       <c r="C1475" s="0" t="s">
-        <v>3711</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
-        <v>3712</v>
+        <v>3708</v>
       </c>
       <c r="B1476" s="0" t="s">
-        <v>3713</v>
+        <v>3709</v>
       </c>
       <c r="C1476" s="0" t="s">
-        <v>3714</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
-        <v>3715</v>
+        <v>3711</v>
       </c>
       <c r="B1477" s="0" t="s">
-        <v>3716</v>
+        <v>3709</v>
       </c>
       <c r="C1477" s="0" t="s">
-        <v>3717</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
-        <v>3718</v>
+        <v>3713</v>
       </c>
       <c r="B1478" s="0" t="s">
-        <v>3719</v>
+        <v>3714</v>
       </c>
       <c r="C1478" s="0" t="s">
-        <v>3720</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
-        <v>3721</v>
+        <v>3716</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>3722</v>
+        <v>3717</v>
       </c>
       <c r="C1479" s="0" t="s">
-        <v>3723</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>3724</v>
+        <v>3719</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>3722</v>
+        <v>3720</v>
       </c>
       <c r="C1480" s="0" t="s">
-        <v>3725</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>3726</v>
+        <v>3722</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>3727</v>
+        <v>3720</v>
       </c>
       <c r="C1481" s="0" t="s">
-        <v>3728</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>3729</v>
+        <v>3724</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>3730</v>
+        <v>3725</v>
       </c>
       <c r="C1482" s="0" t="s">
-        <v>3731</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
-        <v>3732</v>
+        <v>3727</v>
       </c>
       <c r="B1483" s="0" t="s">
-        <v>3733</v>
+        <v>3725</v>
       </c>
       <c r="C1483" s="0" t="s">
-        <v>3734</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>3735</v>
+        <v>3729</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>3733</v>
+        <v>3725</v>
       </c>
       <c r="C1484" s="0" t="s">
-        <v>3736</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
-        <v>3737</v>
+        <v>3731</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>3738</v>
+        <v>3725</v>
       </c>
       <c r="C1485" s="0" t="s">
-        <v>3739</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>3740</v>
+        <v>3733</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>3741</v>
+        <v>3725</v>
       </c>
       <c r="C1486" s="0" t="s">
-        <v>3742</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
-        <v>3743</v>
+        <v>3735</v>
       </c>
       <c r="B1487" s="0" t="s">
-        <v>3744</v>
+        <v>3725</v>
       </c>
       <c r="C1487" s="0" t="s">
-        <v>3745</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>3746</v>
+        <v>3737</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>3747</v>
+        <v>3738</v>
       </c>
       <c r="C1488" s="0" t="s">
-        <v>3748</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>3749</v>
+        <v>3740</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>3750</v>
+        <v>3741</v>
       </c>
       <c r="C1489" s="0" t="s">
-        <v>3751</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>3752</v>
+        <v>3743</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>3753</v>
+        <v>3744</v>
       </c>
       <c r="C1490" s="0" t="s">
-        <v>3754</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
-        <v>3755</v>
+        <v>3746</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>3753</v>
+        <v>3747</v>
       </c>
       <c r="C1491" s="0" t="s">
-        <v>3756</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>3757</v>
+        <v>3749</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>3758</v>
+        <v>3750</v>
       </c>
       <c r="C1492" s="0" t="s">
-        <v>3759</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>3760</v>
+        <v>3752</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>3761</v>
+        <v>3750</v>
       </c>
       <c r="C1493" s="0" t="s">
-        <v>3762</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
-        <v>3763</v>
+        <v>3754</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>3761</v>
+        <v>3755</v>
       </c>
       <c r="C1494" s="0" t="s">
-        <v>3764</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>3765</v>
+        <v>3757</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>3766</v>
+        <v>3755</v>
       </c>
       <c r="C1495" s="0" t="s">
-        <v>3767</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>3768</v>
+        <v>3759</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>3769</v>
+        <v>3760</v>
       </c>
       <c r="C1496" s="0" t="s">
-        <v>3770</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>3771</v>
+        <v>3762</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>3772</v>
+        <v>3763</v>
       </c>
       <c r="C1497" s="0" t="s">
-        <v>3773</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>3774</v>
+        <v>3765</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>3775</v>
+        <v>3766</v>
       </c>
       <c r="C1498" s="0" t="s">
-        <v>3776</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>3777</v>
+        <v>3768</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>3778</v>
+        <v>3769</v>
       </c>
       <c r="C1499" s="0" t="s">
-        <v>3779</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
-        <v>3780</v>
+        <v>3771</v>
       </c>
       <c r="B1500" s="0" t="s">
-        <v>3781</v>
+        <v>3772</v>
       </c>
       <c r="C1500" s="0" t="s">
-        <v>3782</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
-        <v>3783</v>
+        <v>3774</v>
       </c>
       <c r="B1501" s="0" t="s">
-        <v>3784</v>
+        <v>3772</v>
       </c>
       <c r="C1501" s="0" t="s">
-        <v>3785</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" s="0" t="s">
-        <v>3786</v>
+        <v>3776</v>
       </c>
       <c r="B1502" s="0" t="s">
-        <v>3787</v>
+        <v>3777</v>
       </c>
       <c r="C1502" s="0" t="s">
-        <v>3788</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" s="0" t="s">
-        <v>3789</v>
+        <v>3779</v>
       </c>
       <c r="B1503" s="0" t="s">
-        <v>3787</v>
+        <v>3780</v>
       </c>
       <c r="C1503" s="0" t="s">
-        <v>3790</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
-        <v>3791</v>
+        <v>3782</v>
       </c>
       <c r="B1504" s="0" t="s">
-        <v>3792</v>
+        <v>3783</v>
       </c>
       <c r="C1504" s="0" t="s">
-        <v>3793</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
-        <v>3794</v>
+        <v>3785</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>3792</v>
+        <v>3783</v>
       </c>
       <c r="C1505" s="0" t="s">
-        <v>3795</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>3794</v>
+        <v>3787</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>3792</v>
+        <v>3788</v>
       </c>
       <c r="C1506" s="0" t="s">
-        <v>3795</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
-        <v>3796</v>
+        <v>3790</v>
       </c>
       <c r="B1507" s="0" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1507" s="0" t="s">
         <v>3792</v>
-      </c>
-[...1 lines deleted...]
-        <v>3797</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>3796</v>
+        <v>3793</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>3792</v>
+        <v>3794</v>
       </c>
       <c r="C1508" s="0" t="s">
-        <v>3797</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
+        <v>3796</v>
+      </c>
+      <c r="B1509" s="0" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1509" s="0" t="s">
         <v>3798</v>
-      </c>
-[...4 lines deleted...]
-        <v>3799</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B1510" s="0" t="s">
         <v>3800</v>
-      </c>
-[...1 lines deleted...]
-        <v>3792</v>
       </c>
       <c r="C1510" s="0" t="s">
         <v>3801</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
         <v>3802</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>3792</v>
+        <v>3803</v>
       </c>
       <c r="C1511" s="0" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>3792</v>
+        <v>3803</v>
       </c>
       <c r="C1512" s="0" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>3800</v>
+        <v>3807</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>3792</v>
+        <v>3808</v>
       </c>
       <c r="C1513" s="0" t="s">
-        <v>3801</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>3806</v>
+        <v>3810</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>3807</v>
+        <v>3811</v>
       </c>
       <c r="C1514" s="0" t="s">
-        <v>3808</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>3809</v>
+        <v>3813</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="C1515" s="0" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>3810</v>
+        <v>3816</v>
       </c>
       <c r="C1516" s="0" t="s">
-        <v>3813</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>3814</v>
+        <v>3818</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>3815</v>
+        <v>3819</v>
       </c>
       <c r="C1517" s="0" t="s">
-        <v>3816</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>3817</v>
+        <v>3821</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3818</v>
+        <v>3822</v>
       </c>
       <c r="C1518" s="0" t="s">
-        <v>3819</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3820</v>
+        <v>3824</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3818</v>
+        <v>3825</v>
       </c>
       <c r="C1519" s="0" t="s">
-        <v>3821</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3822</v>
+        <v>3827</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3818</v>
+        <v>3828</v>
       </c>
       <c r="C1520" s="0" t="s">
-        <v>3823</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3824</v>
+        <v>3830</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3818</v>
+        <v>3831</v>
       </c>
       <c r="C1521" s="0" t="s">
-        <v>3825</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3817</v>
+        <v>3833</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3818</v>
+        <v>3834</v>
       </c>
       <c r="C1522" s="0" t="s">
-        <v>3819</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3826</v>
+        <v>3836</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3827</v>
+        <v>3837</v>
       </c>
       <c r="C1523" s="0" t="s">
-        <v>3828</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3829</v>
+        <v>3839</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3827</v>
+        <v>3837</v>
       </c>
       <c r="C1524" s="0" t="s">
-        <v>3830</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3831</v>
+        <v>3841</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3832</v>
+        <v>3842</v>
       </c>
       <c r="C1525" s="0" t="s">
-        <v>3833</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3834</v>
+        <v>3844</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3835</v>
+        <v>3842</v>
       </c>
       <c r="C1526" s="0" t="s">
-        <v>3836</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3837</v>
+        <v>3844</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="C1527" s="0" t="s">
-        <v>3839</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3840</v>
+        <v>3846</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="C1528" s="0" t="s">
-        <v>3841</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
+        <v>3846</v>
+      </c>
+      <c r="B1529" s="0" t="s">
         <v>3842</v>
       </c>
-      <c r="B1529" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1529" s="0" t="s">
-        <v>3843</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3844</v>
+        <v>3848</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="C1530" s="0" t="s">
-        <v>3845</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3846</v>
+        <v>3850</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3838</v>
+        <v>3842</v>
       </c>
       <c r="C1531" s="0" t="s">
-        <v>3847</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3848</v>
+        <v>3852</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3849</v>
+        <v>3842</v>
       </c>
       <c r="C1532" s="0" t="s">
-        <v>3850</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3851</v>
+        <v>3854</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3852</v>
+        <v>3842</v>
       </c>
       <c r="C1533" s="0" t="s">
-        <v>3853</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3854</v>
+        <v>3850</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3855</v>
+        <v>3842</v>
       </c>
       <c r="C1534" s="0" t="s">
-        <v>3856</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
+        <v>3856</v>
+      </c>
+      <c r="B1535" s="0" t="s">
         <v>3857</v>
       </c>
-      <c r="B1535" s="0" t="s">
+      <c r="C1535" s="0" t="s">
         <v>3858</v>
-      </c>
-[...1 lines deleted...]
-        <v>3859</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B1536" s="0" t="s">
         <v>3860</v>
-      </c>
-[...1 lines deleted...]
-        <v>3858</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>3861</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
         <v>3862</v>
       </c>
       <c r="B1537" s="0" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C1537" s="0" t="s">
         <v>3863</v>
-      </c>
-[...1 lines deleted...]
-        <v>3864</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
+        <v>3864</v>
+      </c>
+      <c r="B1538" s="0" t="s">
         <v>3865</v>
-      </c>
-[...1 lines deleted...]
-        <v>3863</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>3866</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
         <v>3867</v>
       </c>
       <c r="B1539" s="0" t="s">
-        <v>3863</v>
+        <v>3868</v>
       </c>
       <c r="C1539" s="0" t="s">
-        <v>3868</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
-        <v>3869</v>
+        <v>3870</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>3870</v>
+        <v>3868</v>
       </c>
       <c r="C1540" s="0" t="s">
         <v>3871</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
         <v>3872</v>
       </c>
       <c r="B1541" s="0" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1541" s="0" t="s">
         <v>3873</v>
-      </c>
-[...1 lines deleted...]
-        <v>3874</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>3874</v>
+      </c>
+      <c r="B1542" s="0" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1542" s="0" t="s">
         <v>3875</v>
-      </c>
-[...4 lines deleted...]
-        <v>3877</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>3878</v>
+        <v>3867</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>3879</v>
+        <v>3868</v>
       </c>
       <c r="C1543" s="0" t="s">
-        <v>3880</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>3881</v>
+        <v>3876</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>3882</v>
+        <v>3877</v>
       </c>
       <c r="C1544" s="0" t="s">
-        <v>3883</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>3884</v>
+        <v>3879</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>3885</v>
+        <v>3877</v>
       </c>
       <c r="C1545" s="0" t="s">
-        <v>3886</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>3887</v>
+        <v>3881</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>3888</v>
+        <v>3882</v>
       </c>
       <c r="C1546" s="0" t="s">
-        <v>3889</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>3890</v>
+        <v>3884</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>3891</v>
+        <v>3885</v>
       </c>
       <c r="C1547" s="0" t="s">
-        <v>3892</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>3893</v>
+        <v>3887</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>3894</v>
+        <v>3888</v>
       </c>
       <c r="C1548" s="0" t="s">
-        <v>3895</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>3896</v>
+        <v>3890</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>3897</v>
+        <v>3888</v>
       </c>
       <c r="C1549" s="0" t="s">
-        <v>3898</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>3899</v>
+        <v>3892</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>3900</v>
+        <v>3888</v>
       </c>
       <c r="C1550" s="0" t="s">
-        <v>3901</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>3902</v>
+        <v>3894</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>3900</v>
+        <v>3888</v>
       </c>
       <c r="C1551" s="0" t="s">
-        <v>3903</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>3904</v>
+        <v>3896</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>3905</v>
+        <v>3888</v>
       </c>
       <c r="C1552" s="0" t="s">
-        <v>3906</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>3907</v>
+        <v>3898</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>3908</v>
+        <v>3899</v>
       </c>
       <c r="C1553" s="0" t="s">
-        <v>3909</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>3910</v>
+        <v>3901</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>3908</v>
+        <v>3902</v>
       </c>
       <c r="C1554" s="0" t="s">
-        <v>3911</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>3912</v>
+        <v>3904</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>3908</v>
+        <v>3905</v>
       </c>
       <c r="C1555" s="0" t="s">
-        <v>3913</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>3914</v>
+        <v>3907</v>
       </c>
       <c r="B1556" s="0" t="s">
         <v>3908</v>
       </c>
       <c r="C1556" s="0" t="s">
-        <v>3915</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>3907</v>
+        <v>3910</v>
       </c>
       <c r="B1557" s="0" t="s">
         <v>3908</v>
       </c>
       <c r="C1557" s="0" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>3916</v>
+        <v>3912</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>3908</v>
+        <v>3913</v>
       </c>
       <c r="C1558" s="0" t="s">
-        <v>3917</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>3918</v>
+        <v>3915</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>3919</v>
+        <v>3913</v>
       </c>
       <c r="C1559" s="0" t="s">
-        <v>3920</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>3921</v>
+        <v>3917</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>3919</v>
+        <v>3913</v>
       </c>
       <c r="C1560" s="0" t="s">
-        <v>3922</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>3923</v>
+        <v>3919</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>3924</v>
+        <v>3920</v>
       </c>
       <c r="C1561" s="0" t="s">
-        <v>3925</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>3926</v>
+        <v>3922</v>
       </c>
       <c r="B1562" s="0" t="s">
+        <v>3923</v>
+      </c>
+      <c r="C1562" s="0" t="s">
         <v>3924</v>
-      </c>
-[...1 lines deleted...]
-        <v>3927</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>3928</v>
+        <v>3925</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>3929</v>
+        <v>3926</v>
       </c>
       <c r="C1563" s="0" t="s">
-        <v>3930</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>3931</v>
+        <v>3928</v>
       </c>
       <c r="B1564" s="0" t="s">
         <v>3929</v>
       </c>
       <c r="C1564" s="0" t="s">
-        <v>3932</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B1565" s="0" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C1565" s="0" t="s">
         <v>3933</v>
-      </c>
-[...4 lines deleted...]
-        <v>3935</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
+        <v>3934</v>
+      </c>
+      <c r="B1566" s="0" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C1566" s="0" t="s">
         <v>3936</v>
-      </c>
-[...4 lines deleted...]
-        <v>3938</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
+        <v>3937</v>
+      </c>
+      <c r="B1567" s="0" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C1567" s="0" t="s">
         <v>3939</v>
-      </c>
-[...4 lines deleted...]
-        <v>3941</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B1568" s="0" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1568" s="0" t="s">
         <v>3942</v>
-      </c>
-[...4 lines deleted...]
-        <v>3943</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
+        <v>3943</v>
+      </c>
+      <c r="B1569" s="0" t="s">
         <v>3944</v>
       </c>
-      <c r="B1569" s="0" t="s">
+      <c r="C1569" s="0" t="s">
         <v>3945</v>
-      </c>
-[...1 lines deleted...]
-        <v>3946</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
+        <v>3946</v>
+      </c>
+      <c r="B1570" s="0" t="s">
         <v>3947</v>
       </c>
-      <c r="B1570" s="0" t="s">
+      <c r="C1570" s="0" t="s">
         <v>3948</v>
-      </c>
-[...1 lines deleted...]
-        <v>3949</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B1571" s="0" t="s">
         <v>3950</v>
       </c>
-      <c r="B1571" s="0" t="s">
+      <c r="C1571" s="0" t="s">
         <v>3951</v>
-      </c>
-[...1 lines deleted...]
-        <v>3952</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B1572" s="0" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C1572" s="0" t="s">
         <v>3953</v>
-      </c>
-[...4 lines deleted...]
-        <v>3954</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
+        <v>3954</v>
+      </c>
+      <c r="B1573" s="0" t="s">
         <v>3955</v>
       </c>
-      <c r="B1573" s="0" t="s">
+      <c r="C1573" s="0" t="s">
         <v>3956</v>
-      </c>
-[...1 lines deleted...]
-        <v>3957</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B1574" s="0" t="s">
         <v>3958</v>
       </c>
-      <c r="B1574" s="0" t="s">
+      <c r="C1574" s="0" t="s">
         <v>3959</v>
-      </c>
-[...1 lines deleted...]
-        <v>3960</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
+        <v>3960</v>
+      </c>
+      <c r="B1575" s="0" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1575" s="0" t="s">
         <v>3961</v>
-      </c>
-[...4 lines deleted...]
-        <v>3963</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>3964</v>
+        <v>3962</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>3962</v>
+        <v>3958</v>
       </c>
       <c r="C1576" s="0" t="s">
-        <v>3965</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>3966</v>
+        <v>3964</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>3962</v>
+        <v>3958</v>
       </c>
       <c r="C1577" s="0" t="s">
-        <v>3967</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>3968</v>
+        <v>3957</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>3969</v>
+        <v>3958</v>
       </c>
       <c r="C1578" s="0" t="s">
-        <v>3970</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
-        <v>3971</v>
+        <v>3966</v>
       </c>
       <c r="B1579" s="0" t="s">
-        <v>3972</v>
+        <v>3958</v>
       </c>
       <c r="C1579" s="0" t="s">
-        <v>3973</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>3971</v>
+        <v>3968</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>3972</v>
+        <v>3969</v>
       </c>
       <c r="C1580" s="0" t="s">
-        <v>3973</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>3974</v>
+        <v>3971</v>
       </c>
       <c r="B1581" s="0" t="s">
-        <v>3975</v>
+        <v>3969</v>
       </c>
       <c r="C1581" s="0" t="s">
-        <v>3976</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>3977</v>
+        <v>3973</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>3978</v>
+        <v>3974</v>
       </c>
       <c r="C1582" s="0" t="s">
-        <v>3979</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>3980</v>
+        <v>3976</v>
       </c>
       <c r="B1583" s="0" t="s">
-        <v>3981</v>
+        <v>3974</v>
       </c>
       <c r="C1583" s="0" t="s">
-        <v>3982</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>3983</v>
+        <v>3978</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>3984</v>
+        <v>3979</v>
       </c>
       <c r="C1584" s="0" t="s">
-        <v>3985</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>3986</v>
+        <v>3981</v>
       </c>
       <c r="B1585" s="0" t="s">
-        <v>3987</v>
+        <v>3979</v>
       </c>
       <c r="C1585" s="0" t="s">
-        <v>3988</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>3989</v>
+        <v>3983</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>3987</v>
+        <v>3984</v>
       </c>
       <c r="C1586" s="0" t="s">
-        <v>3990</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>3991</v>
+        <v>3986</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>3992</v>
+        <v>3987</v>
       </c>
       <c r="C1587" s="0" t="s">
-        <v>3993</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>3994</v>
+        <v>3989</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>3995</v>
+        <v>3990</v>
       </c>
       <c r="C1588" s="0" t="s">
-        <v>3996</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>3997</v>
+        <v>3992</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>3995</v>
+        <v>3990</v>
       </c>
       <c r="C1589" s="0" t="s">
-        <v>3998</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
-        <v>3999</v>
+        <v>3994</v>
       </c>
       <c r="B1590" s="0" t="s">
         <v>3995</v>
       </c>
       <c r="C1590" s="0" t="s">
-        <v>4000</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>4001</v>
+        <v>3997</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>3995</v>
+        <v>3998</v>
       </c>
       <c r="C1591" s="0" t="s">
-        <v>4002</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>3999</v>
+        <v>4000</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>3995</v>
+        <v>4001</v>
       </c>
       <c r="C1592" s="0" t="s">
-        <v>4000</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
         <v>4003</v>
       </c>
       <c r="B1593" s="0" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1593" s="0" t="s">
         <v>4004</v>
-      </c>
-[...1 lines deleted...]
-        <v>4005</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
+        <v>4005</v>
+      </c>
+      <c r="B1594" s="0" t="s">
         <v>4006</v>
-      </c>
-[...1 lines deleted...]
-        <v>4004</v>
       </c>
       <c r="C1594" s="0" t="s">
         <v>4007</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
         <v>4008</v>
       </c>
       <c r="B1595" s="0" t="s">
         <v>4009</v>
       </c>
       <c r="C1595" s="0" t="s">
         <v>4010</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
         <v>4011</v>
       </c>
       <c r="B1596" s="0" t="s">
         <v>4012</v>
       </c>
       <c r="C1596" s="0" t="s">
         <v>4013</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
         <v>4014</v>
       </c>
       <c r="B1597" s="0" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C1597" s="0" t="s">
         <v>4015</v>
-      </c>
-[...1 lines deleted...]
-        <v>4016</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B1598" s="0" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C1598" s="0" t="s">
         <v>4017</v>
-      </c>
-[...4 lines deleted...]
-        <v>4019</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
+        <v>4018</v>
+      </c>
+      <c r="B1599" s="0" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1599" s="0" t="s">
         <v>4020</v>
-      </c>
-[...4 lines deleted...]
-        <v>4021</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
+        <v>4021</v>
+      </c>
+      <c r="B1600" s="0" t="s">
         <v>4022</v>
       </c>
-      <c r="B1600" s="0" t="s">
+      <c r="C1600" s="0" t="s">
         <v>4023</v>
-      </c>
-[...1 lines deleted...]
-        <v>4024</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
-        <v>4025</v>
+        <v>4021</v>
       </c>
       <c r="B1601" s="0" t="s">
-        <v>4026</v>
+        <v>4022</v>
       </c>
       <c r="C1601" s="0" t="s">
-        <v>4027</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
-        <v>4028</v>
+        <v>4024</v>
       </c>
       <c r="B1602" s="0" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1602" s="0" t="s">
         <v>4026</v>
-      </c>
-[...1 lines deleted...]
-        <v>4029</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
-        <v>4030</v>
+        <v>4027</v>
       </c>
       <c r="B1603" s="0" t="s">
-        <v>4031</v>
+        <v>4028</v>
       </c>
       <c r="C1603" s="0" t="s">
-        <v>4032</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
-        <v>4033</v>
+        <v>4030</v>
       </c>
       <c r="B1604" s="0" t="s">
         <v>4031</v>
       </c>
       <c r="C1604" s="0" t="s">
-        <v>4034</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
         <v>4033</v>
       </c>
       <c r="B1605" s="0" t="s">
-        <v>4031</v>
+        <v>4034</v>
       </c>
       <c r="C1605" s="0" t="s">
-        <v>4034</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
-        <v>4035</v>
+        <v>4036</v>
       </c>
       <c r="B1606" s="0" t="s">
-        <v>4036</v>
+        <v>4037</v>
       </c>
       <c r="C1606" s="0" t="s">
-        <v>4037</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
-        <v>4038</v>
+        <v>4039</v>
       </c>
       <c r="B1607" s="0" t="s">
-        <v>4036</v>
+        <v>4037</v>
       </c>
       <c r="C1607" s="0" t="s">
-        <v>4039</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
-        <v>4040</v>
+        <v>4041</v>
       </c>
       <c r="B1608" s="0" t="s">
-        <v>4036</v>
+        <v>4042</v>
       </c>
       <c r="C1608" s="0" t="s">
-        <v>4041</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
-        <v>4038</v>
+        <v>4044</v>
       </c>
       <c r="B1609" s="0" t="s">
-        <v>4036</v>
+        <v>4045</v>
       </c>
       <c r="C1609" s="0" t="s">
-        <v>4039</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
-        <v>4038</v>
+        <v>4047</v>
       </c>
       <c r="B1610" s="0" t="s">
-        <v>4036</v>
+        <v>4045</v>
       </c>
       <c r="C1610" s="0" t="s">
-        <v>4039</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
-        <v>4038</v>
+        <v>4049</v>
       </c>
       <c r="B1611" s="0" t="s">
-        <v>4036</v>
+        <v>4045</v>
       </c>
       <c r="C1611" s="0" t="s">
-        <v>4039</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
-        <v>4038</v>
+        <v>4051</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>4036</v>
+        <v>4045</v>
       </c>
       <c r="C1612" s="0" t="s">
-        <v>4039</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
-        <v>4042</v>
+        <v>4049</v>
       </c>
       <c r="B1613" s="0" t="s">
-        <v>4043</v>
+        <v>4045</v>
       </c>
       <c r="C1613" s="0" t="s">
-        <v>4044</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>4042</v>
+        <v>4053</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>4043</v>
+        <v>4054</v>
       </c>
       <c r="C1614" s="0" t="s">
-        <v>4044</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>4045</v>
+        <v>4056</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>4046</v>
+        <v>4054</v>
       </c>
       <c r="C1615" s="0" t="s">
-        <v>4047</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
-        <v>4048</v>
+        <v>4058</v>
       </c>
       <c r="B1616" s="0" t="s">
-        <v>4049</v>
+        <v>4059</v>
       </c>
       <c r="C1616" s="0" t="s">
-        <v>4050</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
-        <v>4051</v>
+        <v>4061</v>
       </c>
       <c r="B1617" s="0" t="s">
-        <v>4052</v>
+        <v>4062</v>
       </c>
       <c r="C1617" s="0" t="s">
-        <v>4053</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>4051</v>
+        <v>4064</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>4052</v>
+        <v>4065</v>
       </c>
       <c r="C1618" s="0" t="s">
-        <v>4053</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>4054</v>
+        <v>4067</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>4055</v>
+        <v>4068</v>
       </c>
       <c r="C1619" s="0" t="s">
-        <v>4056</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>4057</v>
+        <v>4070</v>
       </c>
       <c r="B1620" s="0" t="s">
-        <v>4058</v>
+        <v>4068</v>
       </c>
       <c r="C1620" s="0" t="s">
-        <v>4059</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>4060</v>
+        <v>4072</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>4058</v>
+        <v>4073</v>
       </c>
       <c r="C1621" s="0" t="s">
-        <v>4061</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>4062</v>
+        <v>4075</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>4058</v>
+        <v>4076</v>
       </c>
       <c r="C1622" s="0" t="s">
-        <v>4063</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>4064</v>
+        <v>4078</v>
       </c>
       <c r="B1623" s="0" t="s">
-        <v>4058</v>
+        <v>4076</v>
       </c>
       <c r="C1623" s="0" t="s">
-        <v>4065</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>4066</v>
+        <v>4080</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>4067</v>
+        <v>4081</v>
       </c>
       <c r="C1624" s="0" t="s">
-        <v>4068</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>4069</v>
+        <v>4083</v>
       </c>
       <c r="B1625" s="0" t="s">
-        <v>4067</v>
+        <v>4081</v>
       </c>
       <c r="C1625" s="0" t="s">
-        <v>4070</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
-        <v>4071</v>
+        <v>4083</v>
       </c>
       <c r="B1626" s="0" t="s">
-        <v>4072</v>
+        <v>4081</v>
       </c>
       <c r="C1626" s="0" t="s">
-        <v>4073</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
-        <v>4074</v>
+        <v>4085</v>
       </c>
       <c r="B1627" s="0" t="s">
-        <v>4072</v>
+        <v>4086</v>
       </c>
       <c r="C1627" s="0" t="s">
-        <v>4075</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
-        <v>4076</v>
+        <v>4088</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>4077</v>
+        <v>4086</v>
       </c>
       <c r="C1628" s="0" t="s">
-        <v>4078</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>4079</v>
+        <v>4090</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>4080</v>
+        <v>4086</v>
       </c>
       <c r="C1629" s="0" t="s">
-        <v>4081</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>4082</v>
+        <v>4088</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>4083</v>
+        <v>4086</v>
       </c>
       <c r="C1630" s="0" t="s">
-        <v>4084</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>4085</v>
+        <v>4088</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>4083</v>
+        <v>4086</v>
       </c>
       <c r="C1631" s="0" t="s">
-        <v>4086</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>4087</v>
+        <v>4088</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>4088</v>
+        <v>4086</v>
       </c>
       <c r="C1632" s="0" t="s">
         <v>4089</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>4090</v>
+        <v>4088</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>4088</v>
+        <v>4086</v>
       </c>
       <c r="C1633" s="0" t="s">
-        <v>4091</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
         <v>4092</v>
       </c>
       <c r="B1634" s="0" t="s">
         <v>4093</v>
       </c>
       <c r="C1634" s="0" t="s">
         <v>4094</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>4095</v>
+        <v>4092</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>4096</v>
+        <v>4093</v>
       </c>
       <c r="C1635" s="0" t="s">
-        <v>4097</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>4098</v>
+        <v>4095</v>
       </c>
       <c r="B1636" s="0" t="s">
         <v>4096</v>
       </c>
       <c r="C1636" s="0" t="s">
-        <v>4099</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
+        <v>4098</v>
+      </c>
+      <c r="B1637" s="0" t="s">
+        <v>4099</v>
+      </c>
+      <c r="C1637" s="0" t="s">
         <v>4100</v>
-      </c>
-[...4 lines deleted...]
-        <v>4102</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B1638" s="0" t="s">
+        <v>4102</v>
+      </c>
+      <c r="C1638" s="0" t="s">
         <v>4103</v>
-      </c>
-[...4 lines deleted...]
-        <v>4104</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>4105</v>
+        <v>4101</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>4106</v>
+        <v>4102</v>
       </c>
       <c r="C1639" s="0" t="s">
-        <v>4107</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>4108</v>
+        <v>4104</v>
       </c>
       <c r="B1640" s="0" t="s">
+        <v>4105</v>
+      </c>
+      <c r="C1640" s="0" t="s">
         <v>4106</v>
-      </c>
-[...1 lines deleted...]
-        <v>4109</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>4110</v>
+        <v>4107</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>4111</v>
+        <v>4108</v>
       </c>
       <c r="C1641" s="0" t="s">
-        <v>4112</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>4113</v>
+        <v>4110</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>4114</v>
+        <v>4108</v>
       </c>
       <c r="C1642" s="0" t="s">
-        <v>4115</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>4116</v>
+        <v>4112</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>4117</v>
+        <v>4108</v>
       </c>
       <c r="C1643" s="0" t="s">
-        <v>4118</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>4119</v>
+        <v>4114</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>4120</v>
+        <v>4108</v>
       </c>
       <c r="C1644" s="0" t="s">
-        <v>4121</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>4122</v>
+        <v>4116</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>4120</v>
+        <v>4117</v>
       </c>
       <c r="C1645" s="0" t="s">
-        <v>4123</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>4124</v>
+        <v>4119</v>
       </c>
       <c r="B1646" s="0" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C1646" s="0" t="s">
         <v>4120</v>
-      </c>
-[...1 lines deleted...]
-        <v>4125</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>4126</v>
+        <v>4121</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>4127</v>
+        <v>4122</v>
       </c>
       <c r="C1647" s="0" t="s">
-        <v>4128</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>4129</v>
+        <v>4124</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>4127</v>
+        <v>4122</v>
       </c>
       <c r="C1648" s="0" t="s">
-        <v>4130</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>4131</v>
+        <v>4126</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>4132</v>
+        <v>4127</v>
       </c>
       <c r="C1649" s="0" t="s">
-        <v>4133</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>4134</v>
+        <v>4129</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>4135</v>
+        <v>4130</v>
       </c>
       <c r="C1650" s="0" t="s">
-        <v>4136</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>4137</v>
+        <v>4132</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>4135</v>
+        <v>4133</v>
       </c>
       <c r="C1651" s="0" t="s">
-        <v>4138</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>4139</v>
+        <v>4135</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>4135</v>
+        <v>4133</v>
       </c>
       <c r="C1652" s="0" t="s">
-        <v>4140</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>4141</v>
+        <v>4137</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>4142</v>
+        <v>4138</v>
       </c>
       <c r="C1653" s="0" t="s">
-        <v>4143</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>4144</v>
+        <v>4140</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>4145</v>
+        <v>4138</v>
       </c>
       <c r="C1654" s="0" t="s">
-        <v>4146</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>4147</v>
+        <v>4142</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>4145</v>
+        <v>4143</v>
       </c>
       <c r="C1655" s="0" t="s">
-        <v>4148</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>4149</v>
+        <v>4145</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>4145</v>
+        <v>4146</v>
       </c>
       <c r="C1656" s="0" t="s">
-        <v>4150</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>4151</v>
+        <v>4148</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>4152</v>
+        <v>4146</v>
       </c>
       <c r="C1657" s="0" t="s">
-        <v>4153</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>4154</v>
+        <v>4150</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>4155</v>
+        <v>4151</v>
       </c>
       <c r="C1658" s="0" t="s">
-        <v>4156</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>4157</v>
+        <v>4153</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>4158</v>
+        <v>4151</v>
       </c>
       <c r="C1659" s="0" t="s">
-        <v>4159</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>4160</v>
+        <v>4155</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>4158</v>
+        <v>4156</v>
       </c>
       <c r="C1660" s="0" t="s">
-        <v>4161</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>4162</v>
+        <v>4158</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>4163</v>
+        <v>4156</v>
       </c>
       <c r="C1661" s="0" t="s">
-        <v>4164</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>4165</v>
+        <v>4160</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>4163</v>
+        <v>4161</v>
       </c>
       <c r="C1662" s="0" t="s">
-        <v>4166</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>4167</v>
+        <v>4163</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>4168</v>
+        <v>4164</v>
       </c>
       <c r="C1663" s="0" t="s">
-        <v>4169</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>4170</v>
+        <v>4166</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>4171</v>
+        <v>4167</v>
       </c>
       <c r="C1664" s="0" t="s">
-        <v>4172</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>4173</v>
+        <v>4169</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>4174</v>
+        <v>4170</v>
       </c>
       <c r="C1665" s="0" t="s">
-        <v>4175</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>4176</v>
+        <v>4172</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>4177</v>
+        <v>4170</v>
       </c>
       <c r="C1666" s="0" t="s">
-        <v>4178</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>4179</v>
+        <v>4174</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>4177</v>
+        <v>4170</v>
       </c>
       <c r="C1667" s="0" t="s">
-        <v>4180</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>4181</v>
+        <v>4176</v>
       </c>
       <c r="B1668" s="0" t="s">
-        <v>4182</v>
+        <v>4177</v>
       </c>
       <c r="C1668" s="0" t="s">
-        <v>4183</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
-        <v>4184</v>
+        <v>4179</v>
       </c>
       <c r="B1669" s="0" t="s">
-        <v>4185</v>
+        <v>4177</v>
       </c>
       <c r="C1669" s="0" t="s">
-        <v>4186</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>4187</v>
+        <v>4181</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>4185</v>
+        <v>4182</v>
       </c>
       <c r="C1670" s="0" t="s">
-        <v>4188</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
-        <v>4189</v>
+        <v>4184</v>
       </c>
       <c r="B1671" s="0" t="s">
-        <v>4190</v>
+        <v>4185</v>
       </c>
       <c r="C1671" s="0" t="s">
-        <v>4191</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>4192</v>
+        <v>4187</v>
       </c>
       <c r="B1672" s="0" t="s">
-        <v>4193</v>
+        <v>4185</v>
       </c>
       <c r="C1672" s="0" t="s">
-        <v>4194</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>4195</v>
+        <v>4189</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>4196</v>
+        <v>4185</v>
       </c>
       <c r="C1673" s="0" t="s">
-        <v>4197</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
-        <v>4195</v>
+        <v>4191</v>
       </c>
       <c r="B1674" s="0" t="s">
-        <v>4196</v>
+        <v>4192</v>
       </c>
       <c r="C1674" s="0" t="s">
-        <v>4197</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
-        <v>4198</v>
+        <v>4194</v>
       </c>
       <c r="B1675" s="0" t="s">
-        <v>4199</v>
+        <v>4195</v>
       </c>
       <c r="C1675" s="0" t="s">
-        <v>4200</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>4201</v>
+        <v>4197</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>4202</v>
+        <v>4195</v>
       </c>
       <c r="C1676" s="0" t="s">
-        <v>4203</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>4204</v>
+        <v>4199</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>4205</v>
+        <v>4195</v>
       </c>
       <c r="C1677" s="0" t="s">
-        <v>4206</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>4207</v>
+        <v>4201</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>4208</v>
+        <v>4202</v>
       </c>
       <c r="C1678" s="0" t="s">
-        <v>4209</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>4210</v>
+        <v>4204</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>4208</v>
+        <v>4205</v>
       </c>
       <c r="C1679" s="0" t="s">
-        <v>4211</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>4212</v>
+        <v>4207</v>
       </c>
       <c r="B1680" s="0" t="s">
         <v>4208</v>
       </c>
       <c r="C1680" s="0" t="s">
-        <v>4213</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>4214</v>
+        <v>4210</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>4215</v>
+        <v>4208</v>
       </c>
       <c r="C1681" s="0" t="s">
-        <v>4216</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>4217</v>
+        <v>4212</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>4218</v>
+        <v>4213</v>
       </c>
       <c r="C1682" s="0" t="s">
-        <v>4219</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>4220</v>
+        <v>4215</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>4221</v>
+        <v>4213</v>
       </c>
       <c r="C1683" s="0" t="s">
-        <v>4222</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>4223</v>
+        <v>4217</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>4221</v>
+        <v>4218</v>
       </c>
       <c r="C1684" s="0" t="s">
-        <v>4224</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>4225</v>
+        <v>4220</v>
       </c>
       <c r="B1685" s="0" t="s">
         <v>4221</v>
       </c>
       <c r="C1685" s="0" t="s">
-        <v>4226</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>4227</v>
+        <v>4223</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>4221</v>
+        <v>4224</v>
       </c>
       <c r="C1686" s="0" t="s">
-        <v>4228</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
+        <v>4226</v>
+      </c>
+      <c r="B1687" s="0" t="s">
         <v>4227</v>
-      </c>
-[...1 lines deleted...]
-        <v>4221</v>
       </c>
       <c r="C1687" s="0" t="s">
         <v>4228</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
         <v>4229</v>
       </c>
       <c r="B1688" s="0" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C1688" s="0" t="s">
         <v>4230</v>
-      </c>
-[...1 lines deleted...]
-        <v>4231</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
+        <v>4231</v>
+      </c>
+      <c r="B1689" s="0" t="s">
         <v>4232</v>
       </c>
-      <c r="B1689" s="0" t="s">
+      <c r="C1689" s="0" t="s">
         <v>4233</v>
-      </c>
-[...1 lines deleted...]
-        <v>4234</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
+        <v>4234</v>
+      </c>
+      <c r="B1690" s="0" t="s">
         <v>4235</v>
       </c>
-      <c r="B1690" s="0" t="s">
+      <c r="C1690" s="0" t="s">
         <v>4236</v>
-      </c>
-[...1 lines deleted...]
-        <v>4237</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
+        <v>4237</v>
+      </c>
+      <c r="B1691" s="0" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C1691" s="0" t="s">
         <v>4238</v>
-      </c>
-[...4 lines deleted...]
-        <v>4240</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B1692" s="0" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C1692" s="0" t="s">
         <v>4241</v>
-      </c>
-[...4 lines deleted...]
-        <v>4243</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
+        <v>4242</v>
+      </c>
+      <c r="B1693" s="0" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C1693" s="0" t="s">
         <v>4244</v>
-      </c>
-[...4 lines deleted...]
-        <v>4246</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
+        <v>4245</v>
+      </c>
+      <c r="B1694" s="0" t="s">
+        <v>4246</v>
+      </c>
+      <c r="C1694" s="0" t="s">
         <v>4247</v>
-      </c>
-[...4 lines deleted...]
-        <v>4249</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>4250</v>
+        <v>4245</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>4248</v>
+        <v>4246</v>
       </c>
       <c r="C1695" s="0" t="s">
-        <v>4251</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>4252</v>
+        <v>4248</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>4248</v>
+        <v>4249</v>
       </c>
       <c r="C1696" s="0" t="s">
-        <v>4253</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>4254</v>
+        <v>4251</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>4255</v>
+        <v>4252</v>
       </c>
       <c r="C1697" s="0" t="s">
-        <v>4256</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>4257</v>
+        <v>4254</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>4258</v>
+        <v>4255</v>
       </c>
       <c r="C1698" s="0" t="s">
-        <v>4259</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>4260</v>
+        <v>4257</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>4261</v>
+        <v>4258</v>
       </c>
       <c r="C1699" s="0" t="s">
-        <v>4262</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>4263</v>
+        <v>4260</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>4264</v>
+        <v>4258</v>
       </c>
       <c r="C1700" s="0" t="s">
-        <v>4265</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>4266</v>
+        <v>4262</v>
       </c>
       <c r="B1701" s="0" t="s">
-        <v>4267</v>
+        <v>4258</v>
       </c>
       <c r="C1701" s="0" t="s">
-        <v>4268</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>4269</v>
+        <v>4264</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>4267</v>
+        <v>4265</v>
       </c>
       <c r="C1702" s="0" t="s">
-        <v>4270</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>4271</v>
+        <v>4267</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>4272</v>
+        <v>4268</v>
       </c>
       <c r="C1703" s="0" t="s">
-        <v>4273</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>4274</v>
+        <v>4270</v>
       </c>
       <c r="B1704" s="0" t="s">
+        <v>4271</v>
+      </c>
+      <c r="C1704" s="0" t="s">
         <v>4272</v>
-      </c>
-[...1 lines deleted...]
-        <v>4275</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>4276</v>
+        <v>4273</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>4277</v>
+        <v>4271</v>
       </c>
       <c r="C1705" s="0" t="s">
-        <v>4278</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>4279</v>
+        <v>4275</v>
       </c>
       <c r="B1706" s="0" t="s">
-        <v>4277</v>
+        <v>4271</v>
       </c>
       <c r="C1706" s="0" t="s">
-        <v>4280</v>
+        <v>4276</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>4281</v>
+        <v>4277</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>4277</v>
+        <v>4271</v>
       </c>
       <c r="C1707" s="0" t="s">
-        <v>4282</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
-        <v>4283</v>
+        <v>4277</v>
       </c>
       <c r="B1708" s="0" t="s">
-        <v>4284</v>
+        <v>4271</v>
       </c>
       <c r="C1708" s="0" t="s">
-        <v>4285</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
-        <v>4286</v>
+        <v>4279</v>
       </c>
       <c r="B1709" s="0" t="s">
-        <v>4287</v>
+        <v>4280</v>
       </c>
       <c r="C1709" s="0" t="s">
-        <v>4288</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>4289</v>
+        <v>4282</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>4287</v>
+        <v>4283</v>
       </c>
       <c r="C1710" s="0" t="s">
-        <v>4290</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>4291</v>
+        <v>4285</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>4292</v>
+        <v>4286</v>
       </c>
       <c r="C1711" s="0" t="s">
-        <v>4293</v>
+        <v>4287</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>4294</v>
+        <v>4288</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>4292</v>
+        <v>4289</v>
       </c>
       <c r="C1712" s="0" t="s">
-        <v>4295</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>4296</v>
+        <v>4291</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>4297</v>
+        <v>4292</v>
       </c>
       <c r="C1713" s="0" t="s">
-        <v>4298</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>4299</v>
+        <v>4294</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>4300</v>
+        <v>4295</v>
       </c>
       <c r="C1714" s="0" t="s">
-        <v>4301</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>4302</v>
+        <v>4297</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>4303</v>
+        <v>4298</v>
       </c>
       <c r="C1715" s="0" t="s">
-        <v>4304</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>4305</v>
+        <v>4300</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>4303</v>
+        <v>4298</v>
       </c>
       <c r="C1716" s="0" t="s">
-        <v>4306</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>4307</v>
+        <v>4302</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>4308</v>
+        <v>4298</v>
       </c>
       <c r="C1717" s="0" t="s">
-        <v>4309</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
-        <v>4310</v>
+        <v>4304</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>4311</v>
+        <v>4305</v>
       </c>
       <c r="C1718" s="0" t="s">
-        <v>4312</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>4313</v>
+        <v>4307</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>4314</v>
+        <v>4308</v>
       </c>
       <c r="C1719" s="0" t="s">
-        <v>4315</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>4316</v>
+        <v>4310</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>4314</v>
+        <v>4311</v>
       </c>
       <c r="C1720" s="0" t="s">
-        <v>4317</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>4318</v>
+        <v>4313</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>4319</v>
+        <v>4314</v>
       </c>
       <c r="C1721" s="0" t="s">
-        <v>4320</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>4321</v>
+        <v>4316</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>4322</v>
+        <v>4317</v>
       </c>
       <c r="C1722" s="0" t="s">
-        <v>4323</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>4324</v>
+        <v>4319</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>4325</v>
+        <v>4317</v>
       </c>
       <c r="C1723" s="0" t="s">
-        <v>4326</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>4327</v>
+        <v>4321</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>4328</v>
+        <v>4322</v>
       </c>
       <c r="C1724" s="0" t="s">
-        <v>4329</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>4330</v>
+        <v>4324</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>4331</v>
+        <v>4322</v>
       </c>
       <c r="C1725" s="0" t="s">
-        <v>4332</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>4333</v>
+        <v>4326</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>4331</v>
+        <v>4327</v>
       </c>
       <c r="C1726" s="0" t="s">
-        <v>4334</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>4335</v>
+        <v>4329</v>
       </c>
       <c r="B1727" s="0" t="s">
-        <v>4331</v>
+        <v>4327</v>
       </c>
       <c r="C1727" s="0" t="s">
-        <v>4336</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>4337</v>
+        <v>4331</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>4338</v>
+        <v>4327</v>
       </c>
       <c r="C1728" s="0" t="s">
-        <v>4339</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>4340</v>
+        <v>4333</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>4341</v>
+        <v>4334</v>
       </c>
       <c r="C1729" s="0" t="s">
-        <v>4342</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>4343</v>
+        <v>4336</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>4344</v>
+        <v>4337</v>
       </c>
       <c r="C1730" s="0" t="s">
-        <v>4345</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>4346</v>
+        <v>4339</v>
       </c>
       <c r="B1731" s="0" t="s">
-        <v>4344</v>
+        <v>4337</v>
       </c>
       <c r="C1731" s="0" t="s">
-        <v>4347</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>4348</v>
+        <v>4341</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>4349</v>
+        <v>4342</v>
       </c>
       <c r="C1732" s="0" t="s">
-        <v>4350</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>4351</v>
+        <v>4344</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>4352</v>
+        <v>4342</v>
       </c>
       <c r="C1733" s="0" t="s">
-        <v>4353</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>4354</v>
+        <v>4346</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>4355</v>
+        <v>4347</v>
       </c>
       <c r="C1734" s="0" t="s">
-        <v>4356</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>4357</v>
+        <v>4349</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>4355</v>
+        <v>4350</v>
       </c>
       <c r="C1735" s="0" t="s">
-        <v>4358</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>4359</v>
+        <v>4352</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>4360</v>
+        <v>4353</v>
       </c>
       <c r="C1736" s="0" t="s">
-        <v>4361</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>4362</v>
+        <v>4355</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>4360</v>
+        <v>4353</v>
       </c>
       <c r="C1737" s="0" t="s">
-        <v>4363</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>4364</v>
+        <v>4357</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>4360</v>
+        <v>4358</v>
       </c>
       <c r="C1738" s="0" t="s">
-        <v>4365</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>4366</v>
+        <v>4360</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="C1739" s="0" t="s">
-        <v>4367</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>4368</v>
+        <v>4363</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>4360</v>
+        <v>4364</v>
       </c>
       <c r="C1740" s="0" t="s">
-        <v>4369</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>4370</v>
+        <v>4366</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>4371</v>
+        <v>4364</v>
       </c>
       <c r="C1741" s="0" t="s">
-        <v>4372</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>4373</v>
+        <v>4368</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>4371</v>
+        <v>4369</v>
       </c>
       <c r="C1742" s="0" t="s">
-        <v>4374</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>4375</v>
+        <v>4371</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>4376</v>
+        <v>4372</v>
       </c>
       <c r="C1743" s="0" t="s">
-        <v>4377</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>4378</v>
+        <v>4374</v>
       </c>
       <c r="B1744" s="0" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C1744" s="0" t="s">
         <v>4376</v>
-      </c>
-[...1 lines deleted...]
-        <v>4379</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>4380</v>
+        <v>4377</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>4381</v>
+        <v>4378</v>
       </c>
       <c r="C1745" s="0" t="s">
-        <v>4382</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>4383</v>
+        <v>4380</v>
       </c>
       <c r="B1746" s="0" t="s">
         <v>4381</v>
       </c>
       <c r="C1746" s="0" t="s">
-        <v>4384</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>4385</v>
+        <v>4383</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>4386</v>
+        <v>4381</v>
       </c>
       <c r="C1747" s="0" t="s">
-        <v>4387</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>4388</v>
+        <v>4385</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>4389</v>
+        <v>4381</v>
       </c>
       <c r="C1748" s="0" t="s">
-        <v>4390</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>4391</v>
+        <v>4387</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>4392</v>
+        <v>4388</v>
       </c>
       <c r="C1749" s="0" t="s">
-        <v>4393</v>
+        <v>4389</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>4394</v>
+        <v>4390</v>
       </c>
       <c r="B1750" s="0" t="s">
+        <v>4391</v>
+      </c>
+      <c r="C1750" s="0" t="s">
         <v>4392</v>
-      </c>
-[...1 lines deleted...]
-        <v>4395</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>4396</v>
+        <v>4393</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>4392</v>
+        <v>4394</v>
       </c>
       <c r="C1751" s="0" t="s">
-        <v>4397</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>4398</v>
+        <v>4396</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>4399</v>
+        <v>4394</v>
       </c>
       <c r="C1752" s="0" t="s">
-        <v>4400</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>4401</v>
+        <v>4398</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>4402</v>
+        <v>4399</v>
       </c>
       <c r="C1753" s="0" t="s">
-        <v>4403</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>4404</v>
+        <v>4401</v>
       </c>
       <c r="B1754" s="0" t="s">
         <v>4402</v>
       </c>
       <c r="C1754" s="0" t="s">
-        <v>4405</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B1755" s="0" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C1755" s="0" t="s">
         <v>4406</v>
-      </c>
-[...4 lines deleted...]
-        <v>4407</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
+        <v>4407</v>
+      </c>
+      <c r="B1756" s="0" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C1756" s="0" t="s">
         <v>4408</v>
-      </c>
-[...4 lines deleted...]
-        <v>4410</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
+        <v>4409</v>
+      </c>
+      <c r="B1757" s="0" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1757" s="0" t="s">
         <v>4411</v>
-      </c>
-[...4 lines deleted...]
-        <v>4413</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>4414</v>
+        <v>4412</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>4412</v>
+        <v>4410</v>
       </c>
       <c r="C1758" s="0" t="s">
-        <v>4415</v>
+        <v>4413</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>4416</v>
+        <v>4414</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>4412</v>
+        <v>4410</v>
       </c>
       <c r="C1759" s="0" t="s">
-        <v>4417</v>
+        <v>4415</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>4418</v>
+        <v>4416</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>4419</v>
+        <v>4410</v>
       </c>
       <c r="C1760" s="0" t="s">
-        <v>4420</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>4421</v>
+        <v>4418</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>4422</v>
+        <v>4410</v>
       </c>
       <c r="C1761" s="0" t="s">
-        <v>4423</v>
+        <v>4419</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>4424</v>
+        <v>4420</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>4425</v>
+        <v>4421</v>
       </c>
       <c r="C1762" s="0" t="s">
-        <v>4426</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>4427</v>
+        <v>4423</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>4425</v>
+        <v>4421</v>
       </c>
       <c r="C1763" s="0" t="s">
-        <v>4428</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>4429</v>
+        <v>4425</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>4430</v>
+        <v>4426</v>
       </c>
       <c r="C1764" s="0" t="s">
-        <v>4431</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>4432</v>
+        <v>4428</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>4430</v>
+        <v>4426</v>
       </c>
       <c r="C1765" s="0" t="s">
-        <v>4433</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>4434</v>
+        <v>4430</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="C1766" s="0" t="s">
-        <v>4435</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>4436</v>
+        <v>4433</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="C1767" s="0" t="s">
-        <v>4437</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>4438</v>
+        <v>4435</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>4439</v>
+        <v>4436</v>
       </c>
       <c r="C1768" s="0" t="s">
-        <v>4440</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>4441</v>
+        <v>4438</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>4442</v>
+        <v>4439</v>
       </c>
       <c r="C1769" s="0" t="s">
-        <v>4443</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>4444</v>
+        <v>4441</v>
       </c>
       <c r="B1770" s="0" t="s">
         <v>4442</v>
       </c>
       <c r="C1770" s="0" t="s">
-        <v>4445</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>4446</v>
+        <v>4444</v>
       </c>
       <c r="B1771" s="0" t="s">
         <v>4442</v>
       </c>
       <c r="C1771" s="0" t="s">
-        <v>4447</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>4448</v>
+        <v>4446</v>
       </c>
       <c r="B1772" s="0" t="s">
         <v>4442</v>
       </c>
       <c r="C1772" s="0" t="s">
-        <v>4449</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
+        <v>4448</v>
+      </c>
+      <c r="B1773" s="0" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1773" s="0" t="s">
         <v>4450</v>
-      </c>
-[...4 lines deleted...]
-        <v>4452</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
+        <v>4451</v>
+      </c>
+      <c r="B1774" s="0" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C1774" s="0" t="s">
         <v>4453</v>
-      </c>
-[...4 lines deleted...]
-        <v>4455</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>4456</v>
+        <v>4454</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>4457</v>
+        <v>4452</v>
       </c>
       <c r="C1775" s="0" t="s">
-        <v>4458</v>
+        <v>4455</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>4459</v>
+        <v>4456</v>
       </c>
       <c r="B1776" s="0" t="s">
-        <v>4460</v>
+        <v>4452</v>
       </c>
       <c r="C1776" s="0" t="s">
-        <v>4461</v>
+        <v>4457</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>4462</v>
+        <v>4458</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>4463</v>
+        <v>4459</v>
       </c>
       <c r="C1777" s="0" t="s">
-        <v>4464</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>4465</v>
+        <v>4461</v>
       </c>
       <c r="B1778" s="0" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1778" s="0" t="s">
         <v>4463</v>
-      </c>
-[...1 lines deleted...]
-        <v>4466</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>4467</v>
+        <v>4464</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>4463</v>
+        <v>4462</v>
       </c>
       <c r="C1779" s="0" t="s">
-        <v>4468</v>
+        <v>4465</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>4469</v>
+        <v>4466</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>4470</v>
+        <v>4462</v>
       </c>
       <c r="C1780" s="0" t="s">
-        <v>4471</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>4472</v>
+        <v>4468</v>
       </c>
       <c r="B1781" s="0" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C1781" s="0" t="s">
         <v>4470</v>
-      </c>
-[...1 lines deleted...]
-        <v>4473</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>4474</v>
+        <v>4471</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>4470</v>
+        <v>4472</v>
       </c>
       <c r="C1782" s="0" t="s">
-        <v>4475</v>
+        <v>4473</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
+        <v>4474</v>
+      </c>
+      <c r="B1783" s="0" t="s">
+        <v>4475</v>
+      </c>
+      <c r="C1783" s="0" t="s">
         <v>4476</v>
-      </c>
-[...4 lines deleted...]
-        <v>4478</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>4479</v>
+        <v>4477</v>
       </c>
       <c r="B1784" s="0" t="s">
-        <v>4477</v>
+        <v>4475</v>
       </c>
       <c r="C1784" s="0" t="s">
-        <v>4480</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
+        <v>4479</v>
+      </c>
+      <c r="B1785" s="0" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1785" s="0" t="s">
         <v>4481</v>
-      </c>
-[...4 lines deleted...]
-        <v>4482</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
+        <v>4482</v>
+      </c>
+      <c r="B1786" s="0" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1786" s="0" t="s">
         <v>4483</v>
-      </c>
-[...4 lines deleted...]
-        <v>4484</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
+        <v>4484</v>
+      </c>
+      <c r="B1787" s="0" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1787" s="0" t="s">
         <v>4485</v>
-      </c>
-[...4 lines deleted...]
-        <v>4486</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
+        <v>4486</v>
+      </c>
+      <c r="B1788" s="0" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1788" s="0" t="s">
         <v>4487</v>
-      </c>
-[...4 lines deleted...]
-        <v>4488</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
+        <v>4488</v>
+      </c>
+      <c r="B1789" s="0" t="s">
         <v>4489</v>
-      </c>
-[...1 lines deleted...]
-        <v>4477</v>
       </c>
       <c r="C1789" s="0" t="s">
         <v>4490</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
         <v>4491</v>
       </c>
       <c r="B1790" s="0" t="s">
         <v>4492</v>
       </c>
       <c r="C1790" s="0" t="s">
         <v>4493</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
         <v>4494</v>
       </c>
       <c r="B1791" s="0" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1791" s="0" t="s">
         <v>4495</v>
-      </c>
-[...1 lines deleted...]
-        <v>4496</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
+        <v>4496</v>
+      </c>
+      <c r="B1792" s="0" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1792" s="0" t="s">
         <v>4497</v>
-      </c>
-[...4 lines deleted...]
-        <v>4499</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
-        <v>4500</v>
+        <v>4498</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>4501</v>
+        <v>4492</v>
       </c>
       <c r="C1793" s="0" t="s">
-        <v>4502</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
-        <v>4503</v>
+        <v>4500</v>
       </c>
       <c r="B1794" s="0" t="s">
         <v>4501</v>
       </c>
       <c r="C1794" s="0" t="s">
-        <v>4504</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
+        <v>4503</v>
+      </c>
+      <c r="B1795" s="0" t="s">
+        <v>4504</v>
+      </c>
+      <c r="C1795" s="0" t="s">
         <v>4505</v>
-      </c>
-[...4 lines deleted...]
-        <v>4506</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
+        <v>4506</v>
+      </c>
+      <c r="B1796" s="0" t="s">
         <v>4507</v>
       </c>
-      <c r="B1796" s="0" t="s">
+      <c r="C1796" s="0" t="s">
         <v>4508</v>
-      </c>
-[...1 lines deleted...]
-        <v>4509</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
+        <v>4509</v>
+      </c>
+      <c r="B1797" s="0" t="s">
         <v>4510</v>
       </c>
-      <c r="B1797" s="0" t="s">
+      <c r="C1797" s="0" t="s">
         <v>4511</v>
-      </c>
-[...1 lines deleted...]
-        <v>4512</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
+        <v>4512</v>
+      </c>
+      <c r="B1798" s="0" t="s">
         <v>4513</v>
       </c>
-      <c r="B1798" s="0" t="s">
+      <c r="C1798" s="0" t="s">
         <v>4514</v>
-      </c>
-[...1 lines deleted...]
-        <v>4515</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
+        <v>4515</v>
+      </c>
+      <c r="B1799" s="0" t="s">
+        <v>4513</v>
+      </c>
+      <c r="C1799" s="0" t="s">
         <v>4516</v>
-      </c>
-[...4 lines deleted...]
-        <v>4517</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
+        <v>4517</v>
+      </c>
+      <c r="B1800" s="0" t="s">
+        <v>4513</v>
+      </c>
+      <c r="C1800" s="0" t="s">
         <v>4518</v>
-      </c>
-[...4 lines deleted...]
-        <v>4520</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
+        <v>4519</v>
+      </c>
+      <c r="B1801" s="0" t="s">
+        <v>4520</v>
+      </c>
+      <c r="C1801" s="0" t="s">
         <v>4521</v>
-      </c>
-[...4 lines deleted...]
-        <v>4523</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>4524</v>
+        <v>4522</v>
       </c>
       <c r="B1802" s="0" t="s">
-        <v>4522</v>
+        <v>4520</v>
       </c>
       <c r="C1802" s="0" t="s">
-        <v>4525</v>
+        <v>4523</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>4526</v>
+        <v>4524</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>4522</v>
+        <v>4520</v>
       </c>
       <c r="C1803" s="0" t="s">
-        <v>4527</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
+        <v>4526</v>
+      </c>
+      <c r="B1804" s="0" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1804" s="0" t="s">
         <v>4528</v>
-      </c>
-[...4 lines deleted...]
-        <v>4530</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>4531</v>
+        <v>4529</v>
       </c>
       <c r="B1805" s="0" t="s">
-        <v>4529</v>
+        <v>4527</v>
       </c>
       <c r="C1805" s="0" t="s">
-        <v>4532</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
-        <v>4533</v>
+        <v>4531</v>
       </c>
       <c r="B1806" s="0" t="s">
-        <v>4534</v>
+        <v>4527</v>
       </c>
       <c r="C1806" s="0" t="s">
-        <v>4535</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
-        <v>4536</v>
+        <v>4533</v>
       </c>
       <c r="B1807" s="0" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1807" s="0" t="s">
         <v>4534</v>
-      </c>
-[...1 lines deleted...]
-        <v>4537</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
-        <v>4538</v>
+        <v>4535</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>4534</v>
+        <v>4527</v>
       </c>
       <c r="C1808" s="0" t="s">
-        <v>4539</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
-        <v>4540</v>
+        <v>4537</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>4541</v>
+        <v>4527</v>
       </c>
       <c r="C1809" s="0" t="s">
-        <v>4542</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
+        <v>4539</v>
+      </c>
+      <c r="B1810" s="0" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1810" s="0" t="s">
         <v>4540</v>
-      </c>
-[...4 lines deleted...]
-        <v>4542</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
+        <v>4541</v>
+      </c>
+      <c r="B1811" s="0" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C1811" s="0" t="s">
         <v>4543</v>
-      </c>
-[...4 lines deleted...]
-        <v>4545</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
+        <v>4544</v>
+      </c>
+      <c r="B1812" s="0" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1812" s="0" t="s">
         <v>4546</v>
-      </c>
-[...4 lines deleted...]
-        <v>4545</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
         <v>4547</v>
       </c>
       <c r="B1813" s="0" t="s">
-        <v>4544</v>
+        <v>4548</v>
       </c>
       <c r="C1813" s="0" t="s">
-        <v>4548</v>
+        <v>4549</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
-        <v>4549</v>
+        <v>4550</v>
       </c>
       <c r="B1814" s="0" t="s">
-        <v>4544</v>
+        <v>4551</v>
       </c>
       <c r="C1814" s="0" t="s">
-        <v>4550</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
+        <v>4553</v>
+      </c>
+      <c r="B1815" s="0" t="s">
         <v>4551</v>
       </c>
-      <c r="B1815" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1815" s="0" t="s">
-        <v>4553</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
-        <v>4554</v>
+        <v>4555</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>4552</v>
+        <v>4551</v>
       </c>
       <c r="C1816" s="0" t="s">
-        <v>4555</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
-        <v>4556</v>
+        <v>4557</v>
       </c>
       <c r="B1817" s="0" t="s">
-        <v>4557</v>
+        <v>4558</v>
       </c>
       <c r="C1817" s="0" t="s">
-        <v>4558</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
-        <v>4559</v>
+        <v>4560</v>
       </c>
       <c r="B1818" s="0" t="s">
-        <v>4557</v>
+        <v>4561</v>
       </c>
       <c r="C1818" s="0" t="s">
-        <v>4560</v>
+        <v>4562</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
-        <v>4561</v>
+        <v>4563</v>
       </c>
       <c r="B1819" s="0" t="s">
-        <v>4557</v>
+        <v>4564</v>
       </c>
       <c r="C1819" s="0" t="s">
-        <v>4562</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
-        <v>4563</v>
+        <v>4566</v>
       </c>
       <c r="B1820" s="0" t="s">
-        <v>4557</v>
+        <v>4564</v>
       </c>
       <c r="C1820" s="0" t="s">
-        <v>4564</v>
+        <v>4567</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
-        <v>4565</v>
+        <v>4568</v>
       </c>
       <c r="B1821" s="0" t="s">
-        <v>4557</v>
+        <v>4569</v>
       </c>
       <c r="C1821" s="0" t="s">
-        <v>4566</v>
+        <v>4570</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
-        <v>4567</v>
+        <v>4571</v>
       </c>
       <c r="B1822" s="0" t="s">
-        <v>4568</v>
+        <v>4572</v>
       </c>
       <c r="C1822" s="0" t="s">
-        <v>4569</v>
+        <v>4573</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
-        <v>4570</v>
+        <v>4574</v>
       </c>
       <c r="B1823" s="0" t="s">
-        <v>4568</v>
+        <v>4572</v>
       </c>
       <c r="C1823" s="0" t="s">
-        <v>4571</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
+        <v>4576</v>
+      </c>
+      <c r="B1824" s="0" t="s">
         <v>4572</v>
       </c>
-      <c r="B1824" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1824" s="0" t="s">
-        <v>4573</v>
+        <v>4577</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
-        <v>4574</v>
+        <v>4578</v>
       </c>
       <c r="B1825" s="0" t="s">
-        <v>4575</v>
+        <v>4579</v>
       </c>
       <c r="C1825" s="0" t="s">
-        <v>4576</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
-        <v>4577</v>
+        <v>4581</v>
       </c>
       <c r="B1826" s="0" t="s">
-        <v>4578</v>
+        <v>4579</v>
       </c>
       <c r="C1826" s="0" t="s">
-        <v>4579</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
-        <v>4580</v>
+        <v>4583</v>
       </c>
       <c r="B1827" s="0" t="s">
-        <v>4578</v>
+        <v>4584</v>
       </c>
       <c r="C1827" s="0" t="s">
-        <v>4581</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
-        <v>4582</v>
+        <v>4586</v>
       </c>
       <c r="B1828" s="0" t="s">
-        <v>4578</v>
+        <v>4584</v>
       </c>
       <c r="C1828" s="0" t="s">
-        <v>4583</v>
+        <v>4587</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
+        <v>4588</v>
+      </c>
+      <c r="B1829" s="0" t="s">
         <v>4584</v>
       </c>
-      <c r="B1829" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1829" s="0" t="s">
-        <v>4585</v>
+        <v>4589</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
-        <v>4586</v>
+        <v>4590</v>
       </c>
       <c r="B1830" s="0" t="s">
-        <v>4578</v>
+        <v>4591</v>
       </c>
       <c r="C1830" s="0" t="s">
-        <v>4587</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>4588</v>
+        <v>4590</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>4589</v>
+        <v>4591</v>
       </c>
       <c r="C1831" s="0" t="s">
-        <v>4590</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>4591</v>
+        <v>4593</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>4592</v>
+        <v>4594</v>
       </c>
       <c r="C1832" s="0" t="s">
-        <v>4593</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
+        <v>4596</v>
+      </c>
+      <c r="B1833" s="0" t="s">
         <v>4594</v>
       </c>
-      <c r="B1833" s="0" t="s">
+      <c r="C1833" s="0" t="s">
         <v>4595</v>
-      </c>
-[...1 lines deleted...]
-        <v>4596</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
         <v>4597</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>4595</v>
+        <v>4594</v>
       </c>
       <c r="C1834" s="0" t="s">
         <v>4598</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
         <v>4599</v>
       </c>
       <c r="B1835" s="0" t="s">
+        <v>4594</v>
+      </c>
+      <c r="C1835" s="0" t="s">
         <v>4600</v>
-      </c>
-[...1 lines deleted...]
-        <v>4601</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
+        <v>4601</v>
+      </c>
+      <c r="B1836" s="0" t="s">
         <v>4602</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600</v>
       </c>
       <c r="C1836" s="0" t="s">
         <v>4603</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
         <v>4604</v>
       </c>
       <c r="B1837" s="0" t="s">
+        <v>4602</v>
+      </c>
+      <c r="C1837" s="0" t="s">
         <v>4605</v>
-      </c>
-[...1 lines deleted...]
-        <v>4606</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
+        <v>4606</v>
+      </c>
+      <c r="B1838" s="0" t="s">
         <v>4607</v>
-      </c>
-[...1 lines deleted...]
-        <v>4605</v>
       </c>
       <c r="C1838" s="0" t="s">
         <v>4608</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
         <v>4609</v>
       </c>
       <c r="B1839" s="0" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1839" s="0" t="s">
         <v>4610</v>
-      </c>
-[...1 lines deleted...]
-        <v>4611</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
+        <v>4611</v>
+      </c>
+      <c r="B1840" s="0" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1840" s="0" t="s">
         <v>4612</v>
-      </c>
-[...4 lines deleted...]
-        <v>4613</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
+        <v>4613</v>
+      </c>
+      <c r="B1841" s="0" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1841" s="0" t="s">
         <v>4614</v>
-      </c>
-[...4 lines deleted...]
-        <v>4615</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
+        <v>4615</v>
+      </c>
+      <c r="B1842" s="0" t="s">
+        <v>4607</v>
+      </c>
+      <c r="C1842" s="0" t="s">
         <v>4616</v>
-      </c>
-[...4 lines deleted...]
-        <v>4617</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
+        <v>4617</v>
+      </c>
+      <c r="B1843" s="0" t="s">
         <v>4618</v>
-      </c>
-[...1 lines deleted...]
-        <v>4610</v>
       </c>
       <c r="C1843" s="0" t="s">
         <v>4619</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
         <v>4620</v>
       </c>
       <c r="B1844" s="0" t="s">
+        <v>4618</v>
+      </c>
+      <c r="C1844" s="0" t="s">
         <v>4621</v>
-      </c>
-[...1 lines deleted...]
-        <v>4622</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
+        <v>4622</v>
+      </c>
+      <c r="B1845" s="0" t="s">
+        <v>4618</v>
+      </c>
+      <c r="C1845" s="0" t="s">
         <v>4623</v>
-      </c>
-[...4 lines deleted...]
-        <v>4625</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
+        <v>4624</v>
+      </c>
+      <c r="B1846" s="0" t="s">
+        <v>4625</v>
+      </c>
+      <c r="C1846" s="0" t="s">
         <v>4626</v>
-      </c>
-[...4 lines deleted...]
-        <v>4627</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
+        <v>4627</v>
+      </c>
+      <c r="B1847" s="0" t="s">
         <v>4628</v>
-      </c>
-[...1 lines deleted...]
-        <v>4624</v>
       </c>
       <c r="C1847" s="0" t="s">
         <v>4629</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
         <v>4630</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>4624</v>
+        <v>4628</v>
       </c>
       <c r="C1848" s="0" t="s">
         <v>4631</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
         <v>4632</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>4624</v>
+        <v>4628</v>
       </c>
       <c r="C1849" s="0" t="s">
         <v>4633</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
         <v>4634</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>4624</v>
+        <v>4628</v>
       </c>
       <c r="C1850" s="0" t="s">
         <v>4635</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
         <v>4636</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>4624</v>
+        <v>4628</v>
       </c>
       <c r="C1851" s="0" t="s">
         <v>4637</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
         <v>4638</v>
       </c>
       <c r="B1852" s="0" t="s">
         <v>4639</v>
       </c>
       <c r="C1852" s="0" t="s">
         <v>4640</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
         <v>4641</v>
       </c>
       <c r="B1853" s="0" t="s">
-        <v>4639</v>
+        <v>4642</v>
       </c>
       <c r="C1853" s="0" t="s">
-        <v>4642</v>
+        <v>4643</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>4643</v>
+        <v>4644</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
       <c r="C1854" s="0" t="s">
-        <v>4645</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>4646</v>
+        <v>4647</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>4644</v>
+        <v>4645</v>
       </c>
       <c r="C1855" s="0" t="s">
-        <v>4647</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
-        <v>4648</v>
+        <v>4649</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>4649</v>
+        <v>4650</v>
       </c>
       <c r="C1856" s="0" t="s">
-        <v>4650</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
-        <v>4651</v>
+        <v>4652</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>4652</v>
+        <v>4650</v>
       </c>
       <c r="C1857" s="0" t="s">
         <v>4653</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
         <v>4654</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>4652</v>
+        <v>4655</v>
       </c>
       <c r="C1858" s="0" t="s">
-        <v>4655</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>4652</v>
+        <v>4655</v>
       </c>
       <c r="C1859" s="0" t="s">
-        <v>4657</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>4658</v>
+        <v>4659</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>4652</v>
+        <v>4660</v>
       </c>
       <c r="C1860" s="0" t="s">
-        <v>4659</v>
+        <v>4661</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
+        <v>4662</v>
+      </c>
+      <c r="B1861" s="0" t="s">
         <v>4660</v>
       </c>
-      <c r="B1861" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1861" s="0" t="s">
-        <v>4661</v>
+        <v>4663</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>4662</v>
+        <v>4664</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>4652</v>
+        <v>4660</v>
       </c>
       <c r="C1862" s="0" t="s">
-        <v>4663</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>4664</v>
+        <v>4666</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>4652</v>
+        <v>4660</v>
       </c>
       <c r="C1863" s="0" t="s">
-        <v>4665</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>4666</v>
+        <v>4668</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>4652</v>
+        <v>4660</v>
       </c>
       <c r="C1864" s="0" t="s">
-        <v>4667</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>4668</v>
+        <v>4670</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>4669</v>
+        <v>4671</v>
       </c>
       <c r="C1865" s="0" t="s">
-        <v>4670</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>4671</v>
+        <v>4673</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>4672</v>
+        <v>4674</v>
       </c>
       <c r="C1866" s="0" t="s">
-        <v>4673</v>
+        <v>4675</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
+        <v>4676</v>
+      </c>
+      <c r="B1867" s="0" t="s">
         <v>4674</v>
       </c>
-      <c r="B1867" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1867" s="0" t="s">
-        <v>4676</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>4677</v>
+        <v>4678</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>4675</v>
+        <v>4674</v>
       </c>
       <c r="C1868" s="0" t="s">
-        <v>4678</v>
+        <v>4679</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>4679</v>
+        <v>4680</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>4680</v>
+        <v>4674</v>
       </c>
       <c r="C1869" s="0" t="s">
         <v>4681</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
         <v>4682</v>
       </c>
       <c r="B1870" s="0" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1870" s="0" t="s">
         <v>4683</v>
-      </c>
-[...1 lines deleted...]
-        <v>4684</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
+        <v>4684</v>
+      </c>
+      <c r="B1871" s="0" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1871" s="0" t="s">
         <v>4685</v>
-      </c>
-[...4 lines deleted...]
-        <v>4686</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
+        <v>4686</v>
+      </c>
+      <c r="B1872" s="0" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1872" s="0" t="s">
         <v>4687</v>
-      </c>
-[...4 lines deleted...]
-        <v>4688</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
+        <v>4688</v>
+      </c>
+      <c r="B1873" s="0" t="s">
         <v>4689</v>
-      </c>
-[...1 lines deleted...]
-        <v>4683</v>
       </c>
       <c r="C1873" s="0" t="s">
         <v>4690</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
         <v>4691</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>4683</v>
+        <v>4689</v>
       </c>
       <c r="C1874" s="0" t="s">
         <v>4692</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
         <v>4693</v>
       </c>
       <c r="B1875" s="0" t="s">
         <v>4694</v>
       </c>
       <c r="C1875" s="0" t="s">
         <v>4695</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
         <v>4696</v>
       </c>
       <c r="B1876" s="0" t="s">
+        <v>4694</v>
+      </c>
+      <c r="C1876" s="0" t="s">
         <v>4697</v>
-      </c>
-[...1 lines deleted...]
-        <v>4698</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
+        <v>4698</v>
+      </c>
+      <c r="B1877" s="0" t="s">
         <v>4699</v>
-      </c>
-[...1 lines deleted...]
-        <v>4697</v>
       </c>
       <c r="C1877" s="0" t="s">
         <v>4700</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
         <v>4701</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1878" s="0" t="s">
-        <v>4702</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>4703</v>
+        <v>4704</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1879" s="0" t="s">
-        <v>4704</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>4705</v>
+        <v>4706</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1880" s="0" t="s">
-        <v>4706</v>
+        <v>4707</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>4707</v>
+        <v>4708</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1881" s="0" t="s">
-        <v>4708</v>
+        <v>4709</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>4709</v>
+        <v>4710</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1882" s="0" t="s">
-        <v>4710</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>4711</v>
+        <v>4712</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1883" s="0" t="s">
-        <v>4712</v>
+        <v>4713</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>4713</v>
+        <v>4714</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1884" s="0" t="s">
-        <v>4714</v>
+        <v>4715</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>4715</v>
+        <v>4716</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>4697</v>
+        <v>4702</v>
       </c>
       <c r="C1885" s="0" t="s">
-        <v>4716</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>4717</v>
+        <v>4718</v>
       </c>
       <c r="B1886" s="0" t="s">
-        <v>4718</v>
+        <v>4719</v>
       </c>
       <c r="C1886" s="0" t="s">
-        <v>4719</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>4720</v>
+        <v>4721</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>4718</v>
+        <v>4722</v>
       </c>
       <c r="C1887" s="0" t="s">
-        <v>4721</v>
+        <v>4723</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>4722</v>
+        <v>4724</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>4723</v>
+        <v>4725</v>
       </c>
       <c r="C1888" s="0" t="s">
-        <v>4724</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
+        <v>4727</v>
+      </c>
+      <c r="B1889" s="0" t="s">
         <v>4725</v>
       </c>
-      <c r="B1889" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1889" s="0" t="s">
-        <v>4727</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>4728</v>
+        <v>4729</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>4726</v>
+        <v>4730</v>
       </c>
       <c r="C1890" s="0" t="s">
-        <v>4729</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>4730</v>
+        <v>4732</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="C1891" s="0" t="s">
-        <v>4732</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
+        <v>4735</v>
+      </c>
+      <c r="B1892" s="0" t="s">
         <v>4733</v>
       </c>
-      <c r="B1892" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1892" s="0" t="s">
-        <v>4734</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>4735</v>
+        <v>4737</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="C1893" s="0" t="s">
-        <v>4736</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>4737</v>
+        <v>4739</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="C1894" s="0" t="s">
-        <v>4738</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>4739</v>
+        <v>4741</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="C1895" s="0" t="s">
-        <v>4740</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>4741</v>
+        <v>4743</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>4742</v>
+        <v>4744</v>
       </c>
       <c r="C1896" s="0" t="s">
-        <v>4743</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>4744</v>
+        <v>4746</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>4745</v>
+        <v>4747</v>
       </c>
       <c r="C1897" s="0" t="s">
-        <v>4746</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
+        <v>4749</v>
+      </c>
+      <c r="B1898" s="0" t="s">
         <v>4747</v>
       </c>
-      <c r="B1898" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1898" s="0" t="s">
-        <v>4748</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
-        <v>4749</v>
+        <v>4751</v>
       </c>
       <c r="B1899" s="0" t="s">
-        <v>4745</v>
+        <v>4747</v>
       </c>
       <c r="C1899" s="0" t="s">
-        <v>4750</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>4751</v>
+        <v>4753</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>4752</v>
+        <v>4747</v>
       </c>
       <c r="C1900" s="0" t="s">
-        <v>4753</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>4754</v>
+        <v>4755</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>4752</v>
+        <v>4747</v>
       </c>
       <c r="C1901" s="0" t="s">
-        <v>4755</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>4757</v>
+        <v>4747</v>
       </c>
       <c r="C1902" s="0" t="s">
         <v>4758</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
         <v>4759</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>4757</v>
+        <v>4747</v>
       </c>
       <c r="C1903" s="0" t="s">
         <v>4760</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
         <v>4761</v>
       </c>
       <c r="B1904" s="0" t="s">
+        <v>4747</v>
+      </c>
+      <c r="C1904" s="0" t="s">
         <v>4762</v>
-      </c>
-[...1 lines deleted...]
-        <v>4763</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
+        <v>4763</v>
+      </c>
+      <c r="B1905" s="0" t="s">
+        <v>4747</v>
+      </c>
+      <c r="C1905" s="0" t="s">
         <v>4764</v>
-      </c>
-[...4 lines deleted...]
-        <v>4766</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
-        <v>4767</v>
+        <v>4765</v>
       </c>
       <c r="B1906" s="0" t="s">
-        <v>4765</v>
+        <v>4747</v>
       </c>
       <c r="C1906" s="0" t="s">
-        <v>4768</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
+        <v>4767</v>
+      </c>
+      <c r="B1907" s="0" t="s">
+        <v>4768</v>
+      </c>
+      <c r="C1907" s="0" t="s">
         <v>4769</v>
-      </c>
-[...4 lines deleted...]
-        <v>4771</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>4772</v>
+        <v>4770</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>4773</v>
+        <v>4768</v>
       </c>
       <c r="C1908" s="0" t="s">
-        <v>4774</v>
+        <v>4771</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>4775</v>
+        <v>4772</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>4776</v>
+        <v>4773</v>
       </c>
       <c r="C1909" s="0" t="s">
-        <v>4777</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>4778</v>
+        <v>4775</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>4779</v>
+        <v>4776</v>
       </c>
       <c r="C1910" s="0" t="s">
-        <v>4780</v>
+        <v>4777</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>4781</v>
+        <v>4778</v>
       </c>
       <c r="B1911" s="0" t="s">
+        <v>4776</v>
+      </c>
+      <c r="C1911" s="0" t="s">
         <v>4779</v>
-      </c>
-[...1 lines deleted...]
-        <v>4782</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>4783</v>
+        <v>4780</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>4784</v>
+        <v>4781</v>
       </c>
       <c r="C1912" s="0" t="s">
-        <v>4785</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>4786</v>
+        <v>4783</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>4787</v>
+        <v>4781</v>
       </c>
       <c r="C1913" s="0" t="s">
-        <v>4788</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>4789</v>
+        <v>4785</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>4790</v>
+        <v>4781</v>
       </c>
       <c r="C1914" s="0" t="s">
-        <v>4791</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>4792</v>
+        <v>4787</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>4790</v>
+        <v>4781</v>
       </c>
       <c r="C1915" s="0" t="s">
-        <v>4793</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>4794</v>
+        <v>4789</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>4795</v>
+        <v>4781</v>
       </c>
       <c r="C1916" s="0" t="s">
-        <v>4796</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>4797</v>
+        <v>4791</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>4795</v>
+        <v>4792</v>
       </c>
       <c r="C1917" s="0" t="s">
-        <v>4798</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>4799</v>
+        <v>4794</v>
       </c>
       <c r="B1918" s="0" t="s">
         <v>4795</v>
       </c>
       <c r="C1918" s="0" t="s">
-        <v>4800</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>4801</v>
+        <v>4797</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>4802</v>
+        <v>4795</v>
       </c>
       <c r="C1919" s="0" t="s">
-        <v>4803</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>4804</v>
+        <v>4799</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>4802</v>
+        <v>4795</v>
       </c>
       <c r="C1920" s="0" t="s">
-        <v>4805</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>4806</v>
+        <v>4801</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>4807</v>
+        <v>4802</v>
       </c>
       <c r="C1921" s="0" t="s">
-        <v>4808</v>
+        <v>4803</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>4809</v>
+        <v>4804</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>4810</v>
+        <v>4802</v>
       </c>
       <c r="C1922" s="0" t="s">
-        <v>4811</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>4812</v>
+        <v>4806</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>4810</v>
+        <v>4807</v>
       </c>
       <c r="C1923" s="0" t="s">
-        <v>4813</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>4814</v>
+        <v>4809</v>
       </c>
       <c r="B1924" s="0" t="s">
+        <v>4807</v>
+      </c>
+      <c r="C1924" s="0" t="s">
         <v>4810</v>
-      </c>
-[...1 lines deleted...]
-        <v>4815</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>4816</v>
+        <v>4811</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>4810</v>
+        <v>4812</v>
       </c>
       <c r="C1925" s="0" t="s">
-        <v>4817</v>
+        <v>4813</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>4818</v>
+        <v>4814</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>4819</v>
+        <v>4815</v>
       </c>
       <c r="C1926" s="0" t="s">
-        <v>4820</v>
+        <v>4816</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>4821</v>
+        <v>4817</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>4819</v>
+        <v>4815</v>
       </c>
       <c r="C1927" s="0" t="s">
-        <v>4822</v>
+        <v>4818</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>4823</v>
+        <v>4819</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>4819</v>
+        <v>4820</v>
       </c>
       <c r="C1928" s="0" t="s">
-        <v>4824</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>4825</v>
+        <v>4822</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>4826</v>
+        <v>4823</v>
       </c>
       <c r="C1929" s="0" t="s">
-        <v>4827</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>4828</v>
+        <v>4825</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>4829</v>
+        <v>4826</v>
       </c>
       <c r="C1930" s="0" t="s">
-        <v>4830</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>4831</v>
+        <v>4828</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>4832</v>
+        <v>4829</v>
       </c>
       <c r="C1931" s="0" t="s">
-        <v>4833</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>4834</v>
+        <v>4831</v>
       </c>
       <c r="B1932" s="0" t="s">
+        <v>4829</v>
+      </c>
+      <c r="C1932" s="0" t="s">
         <v>4832</v>
-      </c>
-[...1 lines deleted...]
-        <v>4835</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>4836</v>
+        <v>4833</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>4837</v>
+        <v>4834</v>
       </c>
       <c r="C1933" s="0" t="s">
-        <v>4838</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>4839</v>
+        <v>4836</v>
       </c>
       <c r="B1934" s="0" t="s">
         <v>4837</v>
       </c>
       <c r="C1934" s="0" t="s">
-        <v>4840</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
+        <v>4839</v>
+      </c>
+      <c r="B1935" s="0" t="s">
+        <v>4840</v>
+      </c>
+      <c r="C1935" s="0" t="s">
         <v>4841</v>
-      </c>
-[...4 lines deleted...]
-        <v>4842</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
+        <v>4842</v>
+      </c>
+      <c r="B1936" s="0" t="s">
+        <v>4840</v>
+      </c>
+      <c r="C1936" s="0" t="s">
         <v>4843</v>
-      </c>
-[...4 lines deleted...]
-        <v>4845</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
+        <v>4844</v>
+      </c>
+      <c r="B1937" s="0" t="s">
+        <v>4845</v>
+      </c>
+      <c r="C1937" s="0" t="s">
         <v>4846</v>
-      </c>
-[...4 lines deleted...]
-        <v>4847</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
+        <v>4847</v>
+      </c>
+      <c r="B1938" s="0" t="s">
+        <v>4845</v>
+      </c>
+      <c r="C1938" s="0" t="s">
         <v>4848</v>
-      </c>
-[...4 lines deleted...]
-        <v>4849</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
+        <v>4849</v>
+      </c>
+      <c r="B1939" s="0" t="s">
+        <v>4845</v>
+      </c>
+      <c r="C1939" s="0" t="s">
         <v>4850</v>
-      </c>
-[...4 lines deleted...]
-        <v>4852</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
+        <v>4851</v>
+      </c>
+      <c r="B1940" s="0" t="s">
+        <v>4852</v>
+      </c>
+      <c r="C1940" s="0" t="s">
         <v>4853</v>
-      </c>
-[...4 lines deleted...]
-        <v>4854</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
+        <v>4854</v>
+      </c>
+      <c r="B1941" s="0" t="s">
+        <v>4852</v>
+      </c>
+      <c r="C1941" s="0" t="s">
         <v>4855</v>
-      </c>
-[...4 lines deleted...]
-        <v>4856</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
+        <v>4856</v>
+      </c>
+      <c r="B1942" s="0" t="s">
         <v>4857</v>
-      </c>
-[...1 lines deleted...]
-        <v>4851</v>
       </c>
       <c r="C1942" s="0" t="s">
         <v>4858</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
         <v>4859</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>4851</v>
+        <v>4860</v>
       </c>
       <c r="C1943" s="0" t="s">
-        <v>4860</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>4861</v>
+        <v>4862</v>
       </c>
       <c r="B1944" s="0" t="s">
-        <v>4851</v>
+        <v>4860</v>
       </c>
       <c r="C1944" s="0" t="s">
-        <v>4862</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>4863</v>
+        <v>4864</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>4851</v>
+        <v>4860</v>
       </c>
       <c r="C1945" s="0" t="s">
-        <v>4864</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>4865</v>
+        <v>4866</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>4866</v>
+        <v>4860</v>
       </c>
       <c r="C1946" s="0" t="s">
         <v>4867</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
         <v>4868</v>
       </c>
       <c r="B1947" s="0" t="s">
-        <v>4866</v>
+        <v>4869</v>
       </c>
       <c r="C1947" s="0" t="s">
-        <v>4869</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>4870</v>
+        <v>4871</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>4871</v>
+        <v>4869</v>
       </c>
       <c r="C1948" s="0" t="s">
         <v>4872</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
         <v>4873</v>
       </c>
       <c r="B1949" s="0" t="s">
+        <v>4869</v>
+      </c>
+      <c r="C1949" s="0" t="s">
         <v>4874</v>
-      </c>
-[...1 lines deleted...]
-        <v>4875</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
+        <v>4875</v>
+      </c>
+      <c r="B1950" s="0" t="s">
         <v>4876</v>
-      </c>
-[...1 lines deleted...]
-        <v>4874</v>
       </c>
       <c r="C1950" s="0" t="s">
         <v>4877</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
         <v>4878</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>4874</v>
+        <v>4879</v>
       </c>
       <c r="C1951" s="0" t="s">
-        <v>4879</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>4880</v>
+        <v>4881</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>4874</v>
+        <v>4882</v>
       </c>
       <c r="C1952" s="0" t="s">
-        <v>4881</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
+        <v>4884</v>
+      </c>
+      <c r="B1953" s="0" t="s">
         <v>4882</v>
       </c>
-      <c r="B1953" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1953" s="0" t="s">
-        <v>4884</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>4885</v>
+        <v>4886</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>4883</v>
+        <v>4887</v>
       </c>
       <c r="C1954" s="0" t="s">
-        <v>4886</v>
+        <v>4888</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
+        <v>4889</v>
+      </c>
+      <c r="B1955" s="0" t="s">
         <v>4887</v>
       </c>
-      <c r="B1955" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1955" s="0" t="s">
-        <v>4889</v>
+        <v>4890</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>4890</v>
+        <v>4891</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>4888</v>
+        <v>4887</v>
       </c>
       <c r="C1956" s="0" t="s">
-        <v>4891</v>
+        <v>4892</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>4892</v>
+        <v>4893</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>4888</v>
+        <v>4894</v>
       </c>
       <c r="C1957" s="0" t="s">
-        <v>4893</v>
+        <v>4895</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
+        <v>4896</v>
+      </c>
+      <c r="B1958" s="0" t="s">
         <v>4894</v>
       </c>
-      <c r="B1958" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1958" s="0" t="s">
-        <v>4896</v>
+        <v>4897</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>4897</v>
+        <v>4898</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>4898</v>
+        <v>4894</v>
       </c>
       <c r="C1959" s="0" t="s">
         <v>4899</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
         <v>4900</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>4898</v>
+        <v>4901</v>
       </c>
       <c r="C1960" s="0" t="s">
-        <v>4901</v>
+        <v>4902</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>4902</v>
+        <v>4903</v>
       </c>
       <c r="B1961" s="0" t="s">
-        <v>4898</v>
+        <v>4901</v>
       </c>
       <c r="C1961" s="0" t="s">
-        <v>4903</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>4904</v>
+        <v>4905</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>4898</v>
+        <v>4901</v>
       </c>
       <c r="C1962" s="0" t="s">
-        <v>4905</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
-        <v>4906</v>
+        <v>4907</v>
       </c>
       <c r="B1963" s="0" t="s">
-        <v>4898</v>
+        <v>4901</v>
       </c>
       <c r="C1963" s="0" t="s">
-        <v>4907</v>
+        <v>4908</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
-        <v>4908</v>
+        <v>4909</v>
       </c>
       <c r="B1964" s="0" t="s">
-        <v>4898</v>
+        <v>4901</v>
       </c>
       <c r="C1964" s="0" t="s">
-        <v>4909</v>
+        <v>4910</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
-        <v>4910</v>
+        <v>4911</v>
       </c>
       <c r="B1965" s="0" t="s">
-        <v>4911</v>
+        <v>4901</v>
       </c>
       <c r="C1965" s="0" t="s">
         <v>4912</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
         <v>4913</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>4911</v>
+        <v>4901</v>
       </c>
       <c r="C1966" s="0" t="s">
         <v>4914</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
         <v>4915</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>4911</v>
+        <v>4916</v>
       </c>
       <c r="C1967" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>4911</v>
+        <v>4916</v>
       </c>
       <c r="C1968" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
-        <v>4919</v>
+        <v>4920</v>
       </c>
       <c r="B1969" s="0" t="s">
-        <v>4911</v>
+        <v>4921</v>
       </c>
       <c r="C1969" s="0" t="s">
-        <v>4920</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>4921</v>
+        <v>4923</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>4911</v>
+        <v>4924</v>
       </c>
       <c r="C1970" s="0" t="s">
-        <v>4922</v>
+        <v>4925</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>4923</v>
+        <v>4926</v>
       </c>
       <c r="B1971" s="0" t="s">
         <v>4924</v>
       </c>
       <c r="C1971" s="0" t="s">
-        <v>4925</v>
+        <v>4927</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>4926</v>
+        <v>4928</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>4927</v>
+        <v>4924</v>
       </c>
       <c r="C1972" s="0" t="s">
-        <v>4928</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>4929</v>
+        <v>4930</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>4927</v>
+        <v>4924</v>
       </c>
       <c r="C1973" s="0" t="s">
-        <v>4930</v>
+        <v>4931</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>4931</v>
+        <v>4932</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>4932</v>
+        <v>4933</v>
       </c>
       <c r="C1974" s="0" t="s">
-        <v>4933</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>4934</v>
+        <v>4935</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>4935</v>
+        <v>4933</v>
       </c>
       <c r="C1975" s="0" t="s">
         <v>4936</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
         <v>4937</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>4935</v>
+        <v>4938</v>
       </c>
       <c r="C1976" s="0" t="s">
-        <v>4938</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>4939</v>
+        <v>4940</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>4940</v>
+        <v>4938</v>
       </c>
       <c r="C1977" s="0" t="s">
         <v>4941</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
         <v>4942</v>
       </c>
       <c r="B1978" s="0" t="s">
+        <v>4938</v>
+      </c>
+      <c r="C1978" s="0" t="s">
         <v>4943</v>
-      </c>
-[...1 lines deleted...]
-        <v>4944</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
+        <v>4944</v>
+      </c>
+      <c r="B1979" s="0" t="s">
         <v>4945</v>
       </c>
-      <c r="B1979" s="0" t="s">
+      <c r="C1979" s="0" t="s">
         <v>4946</v>
-      </c>
-[...1 lines deleted...]
-        <v>4947</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
+        <v>4947</v>
+      </c>
+      <c r="B1980" s="0" t="s">
         <v>4948</v>
       </c>
-      <c r="B1980" s="0" t="s">
+      <c r="C1980" s="0" t="s">
         <v>4949</v>
-      </c>
-[...1 lines deleted...]
-        <v>4950</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
+        <v>4950</v>
+      </c>
+      <c r="B1981" s="0" t="s">
+        <v>4948</v>
+      </c>
+      <c r="C1981" s="0" t="s">
         <v>4951</v>
-      </c>
-[...4 lines deleted...]
-        <v>4953</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>4954</v>
+        <v>4952</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>4955</v>
+        <v>4948</v>
       </c>
       <c r="C1982" s="0" t="s">
-        <v>4956</v>
+        <v>4953</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>4957</v>
+        <v>4954</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>4958</v>
+        <v>4948</v>
       </c>
       <c r="C1983" s="0" t="s">
-        <v>4959</v>
+        <v>4955</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>4960</v>
+        <v>4956</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>4958</v>
+        <v>4948</v>
       </c>
       <c r="C1984" s="0" t="s">
-        <v>4961</v>
+        <v>4957</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>4962</v>
+        <v>4958</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>4958</v>
+        <v>4948</v>
       </c>
       <c r="C1985" s="0" t="s">
-        <v>4963</v>
+        <v>4959</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
-        <v>4964</v>
+        <v>4960</v>
       </c>
       <c r="B1986" s="0" t="s">
-        <v>4958</v>
+        <v>4961</v>
       </c>
       <c r="C1986" s="0" t="s">
-        <v>4965</v>
+        <v>4962</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>4966</v>
+        <v>4963</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>4967</v>
+        <v>4961</v>
       </c>
       <c r="C1987" s="0" t="s">
-        <v>4968</v>
+        <v>4964</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
-        <v>4969</v>
+        <v>4965</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>4970</v>
+        <v>4961</v>
       </c>
       <c r="C1988" s="0" t="s">
-        <v>4971</v>
+        <v>4966</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
-        <v>4972</v>
+        <v>4967</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>4973</v>
+        <v>4961</v>
       </c>
       <c r="C1989" s="0" t="s">
-        <v>4974</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>4975</v>
+        <v>4969</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>4976</v>
+        <v>4961</v>
       </c>
       <c r="C1990" s="0" t="s">
-        <v>4977</v>
+        <v>4970</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>4978</v>
+        <v>4971</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>4976</v>
+        <v>4961</v>
       </c>
       <c r="C1991" s="0" t="s">
-        <v>4979</v>
+        <v>4972</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>4980</v>
+        <v>4973</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>4976</v>
+        <v>4974</v>
       </c>
       <c r="C1992" s="0" t="s">
-        <v>4981</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>4982</v>
+        <v>4976</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>4983</v>
+        <v>4977</v>
       </c>
       <c r="C1993" s="0" t="s">
-        <v>4984</v>
+        <v>4978</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>4985</v>
+        <v>4979</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>4983</v>
+        <v>4977</v>
       </c>
       <c r="C1994" s="0" t="s">
-        <v>4986</v>
+        <v>4980</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>4985</v>
+        <v>4981</v>
       </c>
       <c r="B1995" s="0" t="s">
+        <v>4982</v>
+      </c>
+      <c r="C1995" s="0" t="s">
         <v>4983</v>
-      </c>
-[...1 lines deleted...]
-        <v>4986</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>4987</v>
+        <v>4984</v>
       </c>
       <c r="B1996" s="0" t="s">
-        <v>4988</v>
+        <v>4985</v>
       </c>
       <c r="C1996" s="0" t="s">
-        <v>4989</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>4990</v>
+        <v>4987</v>
       </c>
       <c r="B1997" s="0" t="s">
+        <v>4985</v>
+      </c>
+      <c r="C1997" s="0" t="s">
         <v>4988</v>
-      </c>
-[...1 lines deleted...]
-        <v>4991</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
+        <v>4989</v>
+      </c>
+      <c r="B1998" s="0" t="s">
         <v>4990</v>
-      </c>
-[...1 lines deleted...]
-        <v>4988</v>
       </c>
       <c r="C1998" s="0" t="s">
         <v>4991</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
         <v>4992</v>
       </c>
       <c r="B1999" s="0" t="s">
         <v>4993</v>
       </c>
       <c r="C1999" s="0" t="s">
         <v>4994</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
         <v>4995</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>4993</v>
+        <v>4996</v>
       </c>
       <c r="C2000" s="0" t="s">
-        <v>4996</v>
+        <v>4997</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>4997</v>
+        <v>4998</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>4993</v>
+        <v>4999</v>
       </c>
       <c r="C2001" s="0" t="s">
-        <v>4998</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>4992</v>
+        <v>5001</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>4993</v>
+        <v>5002</v>
       </c>
       <c r="C2002" s="0" t="s">
-        <v>4994</v>
+        <v>5003</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
-        <v>4999</v>
+        <v>5004</v>
       </c>
       <c r="B2003" s="0" t="s">
-        <v>4993</v>
+        <v>5005</v>
       </c>
       <c r="C2003" s="0" t="s">
-        <v>5000</v>
+        <v>5006</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
-        <v>4995</v>
+        <v>5007</v>
       </c>
       <c r="B2004" s="0" t="s">
-        <v>4993</v>
+        <v>5008</v>
       </c>
       <c r="C2004" s="0" t="s">
-        <v>4996</v>
+        <v>5009</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
-        <v>4997</v>
+        <v>5010</v>
       </c>
       <c r="B2005" s="0" t="s">
-        <v>4993</v>
+        <v>5008</v>
       </c>
       <c r="C2005" s="0" t="s">
-        <v>4998</v>
+        <v>5011</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
-        <v>4999</v>
+        <v>5012</v>
       </c>
       <c r="B2006" s="0" t="s">
-        <v>4993</v>
+        <v>5008</v>
       </c>
       <c r="C2006" s="0" t="s">
-        <v>5000</v>
+        <v>5013</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
-        <v>5001</v>
+        <v>5014</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>5002</v>
+        <v>5008</v>
       </c>
       <c r="C2007" s="0" t="s">
-        <v>5003</v>
+        <v>5015</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>5004</v>
+        <v>5016</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>5002</v>
+        <v>5017</v>
       </c>
       <c r="C2008" s="0" t="s">
-        <v>5005</v>
+        <v>5018</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
-        <v>5004</v>
+        <v>5019</v>
       </c>
       <c r="B2009" s="0" t="s">
-        <v>5002</v>
+        <v>5020</v>
       </c>
       <c r="C2009" s="0" t="s">
-        <v>5005</v>
+        <v>5021</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
-        <v>5001</v>
+        <v>5022</v>
       </c>
       <c r="B2010" s="0" t="s">
-        <v>5002</v>
+        <v>5023</v>
       </c>
       <c r="C2010" s="0" t="s">
-        <v>5003</v>
+        <v>5024</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
-        <v>5006</v>
+        <v>5025</v>
       </c>
       <c r="B2011" s="0" t="s">
-        <v>5007</v>
+        <v>5026</v>
       </c>
       <c r="C2011" s="0" t="s">
-        <v>5008</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>5006</v>
+        <v>5028</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>5007</v>
+        <v>5026</v>
       </c>
       <c r="C2012" s="0" t="s">
-        <v>5008</v>
+        <v>5029</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
-        <v>5009</v>
+        <v>5030</v>
       </c>
       <c r="B2013" s="0" t="s">
-        <v>5010</v>
+        <v>5026</v>
       </c>
       <c r="C2013" s="0" t="s">
-        <v>5011</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
-        <v>5012</v>
+        <v>5032</v>
       </c>
       <c r="B2014" s="0" t="s">
-        <v>5010</v>
+        <v>5033</v>
       </c>
       <c r="C2014" s="0" t="s">
-        <v>5013</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>5009</v>
+        <v>5035</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>5010</v>
+        <v>5033</v>
       </c>
       <c r="C2015" s="0" t="s">
-        <v>5011</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
-        <v>5012</v>
+        <v>5035</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>5010</v>
+        <v>5033</v>
       </c>
       <c r="C2016" s="0" t="s">
-        <v>5013</v>
+        <v>5036</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>5014</v>
+        <v>5037</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>5010</v>
+        <v>5038</v>
       </c>
       <c r="C2017" s="0" t="s">
-        <v>5015</v>
+        <v>5039</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>5014</v>
+        <v>5040</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>5010</v>
+        <v>5038</v>
       </c>
       <c r="C2018" s="0" t="s">
-        <v>5015</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>5016</v>
+        <v>5040</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>5017</v>
+        <v>5038</v>
       </c>
       <c r="C2019" s="0" t="s">
-        <v>5018</v>
+        <v>5041</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>5016</v>
+        <v>5042</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>5017</v>
+        <v>5043</v>
       </c>
       <c r="C2020" s="0" t="s">
-        <v>5018</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>5019</v>
+        <v>5045</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>5020</v>
+        <v>5043</v>
       </c>
       <c r="C2021" s="0" t="s">
-        <v>5021</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>5019</v>
+        <v>5047</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>5020</v>
+        <v>5043</v>
       </c>
       <c r="C2022" s="0" t="s">
-        <v>5021</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>5022</v>
+        <v>5042</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>5023</v>
+        <v>5043</v>
       </c>
       <c r="C2023" s="0" t="s">
-        <v>5024</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
-        <v>5022</v>
+        <v>5049</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>5023</v>
+        <v>5043</v>
       </c>
       <c r="C2024" s="0" t="s">
-        <v>5024</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
-        <v>5025</v>
+        <v>5045</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>5026</v>
+        <v>5043</v>
       </c>
       <c r="C2025" s="0" t="s">
-        <v>5027</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
-        <v>5025</v>
+        <v>5047</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>5026</v>
+        <v>5043</v>
       </c>
       <c r="C2026" s="0" t="s">
-        <v>5027</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
-        <v>5028</v>
+        <v>5049</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>5029</v>
+        <v>5043</v>
       </c>
       <c r="C2027" s="0" t="s">
-        <v>5030</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>5031</v>
+        <v>5051</v>
       </c>
       <c r="B2028" s="0" t="s">
-        <v>5029</v>
+        <v>5052</v>
       </c>
       <c r="C2028" s="0" t="s">
-        <v>5032</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>5028</v>
+        <v>5054</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>5029</v>
+        <v>5052</v>
       </c>
       <c r="C2029" s="0" t="s">
-        <v>5030</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>5031</v>
+        <v>5054</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>5029</v>
+        <v>5052</v>
       </c>
       <c r="C2030" s="0" t="s">
-        <v>5032</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>5033</v>
+        <v>5051</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>5034</v>
+        <v>5052</v>
       </c>
       <c r="C2031" s="0" t="s">
-        <v>5035</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>5036</v>
+        <v>5056</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>5034</v>
+        <v>5057</v>
       </c>
       <c r="C2032" s="0" t="s">
-        <v>5037</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>5036</v>
+        <v>5056</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>5034</v>
+        <v>5057</v>
       </c>
       <c r="C2033" s="0" t="s">
-        <v>5037</v>
+        <v>5058</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
-        <v>5033</v>
+        <v>5059</v>
       </c>
       <c r="B2034" s="0" t="s">
-        <v>5034</v>
+        <v>5060</v>
       </c>
       <c r="C2034" s="0" t="s">
-        <v>5035</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
-        <v>5038</v>
+        <v>5062</v>
       </c>
       <c r="B2035" s="0" t="s">
-        <v>5039</v>
+        <v>5060</v>
       </c>
       <c r="C2035" s="0" t="s">
-        <v>5040</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>5038</v>
+        <v>5059</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>5039</v>
+        <v>5060</v>
       </c>
       <c r="C2036" s="0" t="s">
-        <v>5040</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>5041</v>
+        <v>5062</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>5042</v>
+        <v>5060</v>
       </c>
       <c r="C2037" s="0" t="s">
-        <v>5043</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>5041</v>
+        <v>5064</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>5042</v>
+        <v>5060</v>
       </c>
       <c r="C2038" s="0" t="s">
-        <v>5043</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>5044</v>
+        <v>5064</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>5045</v>
+        <v>5060</v>
       </c>
       <c r="C2039" s="0" t="s">
-        <v>5046</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>5044</v>
+        <v>5066</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>5045</v>
+        <v>5067</v>
       </c>
       <c r="C2040" s="0" t="s">
-        <v>5046</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>5047</v>
+        <v>5066</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>5048</v>
+        <v>5067</v>
       </c>
       <c r="C2041" s="0" t="s">
-        <v>5049</v>
+        <v>5068</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>5047</v>
+        <v>5069</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>5048</v>
+        <v>5070</v>
       </c>
       <c r="C2042" s="0" t="s">
-        <v>5049</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>5050</v>
+        <v>5069</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>5051</v>
+        <v>5070</v>
       </c>
       <c r="C2043" s="0" t="s">
-        <v>5052</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>5053</v>
+        <v>5072</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>5051</v>
+        <v>5073</v>
       </c>
       <c r="C2044" s="0" t="s">
-        <v>5054</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>5053</v>
+        <v>5072</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>5051</v>
+        <v>5073</v>
       </c>
       <c r="C2045" s="0" t="s">
-        <v>5054</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>5050</v>
+        <v>5075</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>5051</v>
+        <v>5076</v>
       </c>
       <c r="C2046" s="0" t="s">
-        <v>5052</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>5055</v>
+        <v>5075</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>5056</v>
+        <v>5076</v>
       </c>
       <c r="C2047" s="0" t="s">
-        <v>5057</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>5055</v>
+        <v>5078</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>5056</v>
+        <v>5079</v>
       </c>
       <c r="C2048" s="0" t="s">
-        <v>5057</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
-        <v>5058</v>
+        <v>5081</v>
       </c>
       <c r="B2049" s="0" t="s">
-        <v>5056</v>
+        <v>5079</v>
       </c>
       <c r="C2049" s="0" t="s">
-        <v>5059</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
-        <v>5058</v>
+        <v>5078</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>5056</v>
+        <v>5079</v>
       </c>
       <c r="C2050" s="0" t="s">
-        <v>5059</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>5060</v>
+        <v>5081</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>5061</v>
+        <v>5079</v>
       </c>
       <c r="C2051" s="0" t="s">
-        <v>5062</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
-        <v>5063</v>
+        <v>5083</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>5061</v>
+        <v>5084</v>
       </c>
       <c r="C2052" s="0" t="s">
-        <v>5064</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>5065</v>
+        <v>5086</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>5061</v>
+        <v>5084</v>
       </c>
       <c r="C2053" s="0" t="s">
-        <v>5066</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>5060</v>
+        <v>5086</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>5061</v>
+        <v>5084</v>
       </c>
       <c r="C2054" s="0" t="s">
-        <v>5062</v>
+        <v>5087</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
-        <v>5065</v>
+        <v>5083</v>
       </c>
       <c r="B2055" s="0" t="s">
-        <v>5061</v>
+        <v>5084</v>
       </c>
       <c r="C2055" s="0" t="s">
-        <v>5066</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
-        <v>5063</v>
+        <v>5088</v>
       </c>
       <c r="B2056" s="0" t="s">
-        <v>5061</v>
+        <v>5089</v>
       </c>
       <c r="C2056" s="0" t="s">
-        <v>5064</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
-        <v>5067</v>
+        <v>5088</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>5068</v>
+        <v>5089</v>
       </c>
       <c r="C2057" s="0" t="s">
-        <v>5069</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
-        <v>5067</v>
+        <v>5091</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>5068</v>
+        <v>5092</v>
       </c>
       <c r="C2058" s="0" t="s">
-        <v>5069</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>5070</v>
+        <v>5091</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>5068</v>
+        <v>5092</v>
       </c>
       <c r="C2059" s="0" t="s">
-        <v>5071</v>
+        <v>5093</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>5070</v>
+        <v>5094</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>5068</v>
+        <v>5095</v>
       </c>
       <c r="C2060" s="0" t="s">
-        <v>5071</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>5072</v>
+        <v>5094</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>5073</v>
+        <v>5095</v>
       </c>
       <c r="C2061" s="0" t="s">
-        <v>5074</v>
+        <v>5096</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>5072</v>
+        <v>5097</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>5073</v>
+        <v>5098</v>
       </c>
       <c r="C2062" s="0" t="s">
-        <v>5074</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>5075</v>
+        <v>5097</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>5073</v>
+        <v>5098</v>
       </c>
       <c r="C2063" s="0" t="s">
-        <v>5076</v>
+        <v>5099</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
-        <v>5077</v>
+        <v>5100</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>5078</v>
+        <v>5101</v>
       </c>
       <c r="C2064" s="0" t="s">
-        <v>5079</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>5077</v>
+        <v>5103</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>5078</v>
+        <v>5101</v>
       </c>
       <c r="C2065" s="0" t="s">
-        <v>5079</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>5080</v>
+        <v>5103</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>5081</v>
+        <v>5101</v>
       </c>
       <c r="C2066" s="0" t="s">
-        <v>5082</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>5083</v>
+        <v>5100</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>5084</v>
+        <v>5101</v>
       </c>
       <c r="C2067" s="0" t="s">
-        <v>5085</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>5086</v>
+        <v>5105</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>5087</v>
+        <v>5106</v>
       </c>
       <c r="C2068" s="0" t="s">
-        <v>5088</v>
+        <v>5107</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>5089</v>
+        <v>5105</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>5087</v>
+        <v>5106</v>
       </c>
       <c r="C2069" s="0" t="s">
-        <v>5090</v>
+        <v>5107</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>5091</v>
+        <v>5108</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>5092</v>
+        <v>5106</v>
       </c>
       <c r="C2070" s="0" t="s">
-        <v>5093</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>5094</v>
+        <v>5108</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>5095</v>
+        <v>5106</v>
       </c>
       <c r="C2071" s="0" t="s">
-        <v>5096</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>5097</v>
+        <v>5110</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>5098</v>
+        <v>5111</v>
       </c>
       <c r="C2072" s="0" t="s">
-        <v>5099</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>5100</v>
+        <v>5113</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>5098</v>
+        <v>5111</v>
       </c>
       <c r="C2073" s="0" t="s">
-        <v>5101</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>5102</v>
+        <v>5115</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>5098</v>
+        <v>5111</v>
       </c>
       <c r="C2074" s="0" t="s">
-        <v>5103</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>5104</v>
+        <v>5110</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>5105</v>
+        <v>5111</v>
       </c>
       <c r="C2075" s="0" t="s">
-        <v>5106</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>5107</v>
+        <v>5115</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>5108</v>
+        <v>5111</v>
       </c>
       <c r="C2076" s="0" t="s">
-        <v>5109</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>5110</v>
+        <v>5113</v>
       </c>
       <c r="B2077" s="0" t="s">
         <v>5111</v>
       </c>
       <c r="C2077" s="0" t="s">
-        <v>5112</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
-        <v>5113</v>
+        <v>5117</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>5114</v>
+        <v>5118</v>
       </c>
       <c r="C2078" s="0" t="s">
-        <v>5115</v>
+        <v>5119</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
-        <v>5116</v>
+        <v>5117</v>
       </c>
       <c r="B2079" s="0" t="s">
-        <v>5114</v>
+        <v>5118</v>
       </c>
       <c r="C2079" s="0" t="s">
-        <v>5117</v>
+        <v>5119</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
+        <v>5120</v>
+      </c>
+      <c r="B2080" s="0" t="s">
         <v>5118</v>
       </c>
-      <c r="B2080" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2080" s="0" t="s">
-        <v>5119</v>
+        <v>5121</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
         <v>5120</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>5114</v>
+        <v>5118</v>
       </c>
       <c r="C2081" s="0" t="s">
         <v>5121</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
         <v>5122</v>
       </c>
       <c r="B2082" s="0" t="s">
         <v>5123</v>
       </c>
       <c r="C2082" s="0" t="s">
         <v>5124</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
-        <v>5125</v>
+        <v>5122</v>
       </c>
       <c r="B2083" s="0" t="s">
         <v>5123</v>
       </c>
       <c r="C2083" s="0" t="s">
-        <v>5126</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
-        <v>5127</v>
+        <v>5125</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>5128</v>
+        <v>5123</v>
       </c>
       <c r="C2084" s="0" t="s">
-        <v>5129</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>5130</v>
+        <v>5127</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>5131</v>
+        <v>5128</v>
       </c>
       <c r="C2085" s="0" t="s">
-        <v>5132</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>5133</v>
+        <v>5127</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>5131</v>
+        <v>5128</v>
       </c>
       <c r="C2086" s="0" t="s">
-        <v>5134</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>5135</v>
+        <v>5130</v>
       </c>
       <c r="B2087" s="0" t="s">
         <v>5131</v>
       </c>
       <c r="C2087" s="0" t="s">
-        <v>5136</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>5137</v>
+        <v>5133</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>5131</v>
+        <v>5134</v>
       </c>
       <c r="C2088" s="0" t="s">
-        <v>5138</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>5139</v>
+        <v>5136</v>
       </c>
       <c r="B2089" s="0" t="s">
-        <v>5131</v>
+        <v>5137</v>
       </c>
       <c r="C2089" s="0" t="s">
-        <v>5140</v>
+        <v>5138</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>5141</v>
+        <v>5139</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>5131</v>
+        <v>5137</v>
       </c>
       <c r="C2090" s="0" t="s">
-        <v>5142</v>
+        <v>5140</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
         <v>5141</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>5131</v>
+        <v>5142</v>
       </c>
       <c r="C2091" s="0" t="s">
-        <v>5142</v>
+        <v>5143</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>5143</v>
+        <v>5144</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>5131</v>
+        <v>5145</v>
       </c>
       <c r="C2092" s="0" t="s">
-        <v>5144</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>5145</v>
+        <v>5147</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>5146</v>
+        <v>5148</v>
       </c>
       <c r="C2093" s="0" t="s">
-        <v>5147</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
+        <v>5150</v>
+      </c>
+      <c r="B2094" s="0" t="s">
         <v>5148</v>
       </c>
-      <c r="B2094" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2094" s="0" t="s">
-        <v>5149</v>
+        <v>5151</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>5150</v>
+        <v>5152</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>5146</v>
+        <v>5148</v>
       </c>
       <c r="C2095" s="0" t="s">
-        <v>5151</v>
+        <v>5153</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>5145</v>
+        <v>5154</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>5146</v>
+        <v>5155</v>
       </c>
       <c r="C2096" s="0" t="s">
-        <v>5147</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>5152</v>
+        <v>5157</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>5146</v>
+        <v>5158</v>
       </c>
       <c r="C2097" s="0" t="s">
-        <v>5153</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>5154</v>
+        <v>5160</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>5155</v>
+        <v>5161</v>
       </c>
       <c r="C2098" s="0" t="s">
-        <v>5156</v>
+        <v>5162</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>5157</v>
+        <v>5163</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>5155</v>
+        <v>5164</v>
       </c>
       <c r="C2099" s="0" t="s">
-        <v>5158</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>5159</v>
+        <v>5166</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>5155</v>
+        <v>5164</v>
       </c>
       <c r="C2100" s="0" t="s">
-        <v>5160</v>
+        <v>5167</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>5161</v>
+        <v>5168</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>5162</v>
+        <v>5164</v>
       </c>
       <c r="C2101" s="0" t="s">
-        <v>5163</v>
+        <v>5169</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
+        <v>5170</v>
+      </c>
+      <c r="B2102" s="0" t="s">
         <v>5164</v>
       </c>
-      <c r="B2102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2102" s="0" t="s">
-        <v>5165</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>5166</v>
+        <v>5172</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>5167</v>
+        <v>5173</v>
       </c>
       <c r="C2103" s="0" t="s">
-        <v>5168</v>
+        <v>5174</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>5169</v>
+        <v>5175</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>5170</v>
+        <v>5173</v>
       </c>
       <c r="C2104" s="0" t="s">
-        <v>5171</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>5172</v>
+        <v>5177</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>5173</v>
+        <v>5178</v>
       </c>
       <c r="C2105" s="0" t="s">
-        <v>5174</v>
+        <v>5179</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>5175</v>
+        <v>5180</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>5176</v>
+        <v>5181</v>
       </c>
       <c r="C2106" s="0" t="s">
-        <v>5177</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>5178</v>
+        <v>5183</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>5176</v>
+        <v>5181</v>
       </c>
       <c r="C2107" s="0" t="s">
-        <v>5179</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>5180</v>
+        <v>5185</v>
       </c>
       <c r="B2108" s="0" t="s">
         <v>5181</v>
       </c>
       <c r="C2108" s="0" t="s">
-        <v>5182</v>
+        <v>5186</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>5183</v>
+        <v>5187</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>5184</v>
+        <v>5181</v>
       </c>
       <c r="C2109" s="0" t="s">
-        <v>5185</v>
+        <v>5188</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>5186</v>
+        <v>5189</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>5184</v>
+        <v>5181</v>
       </c>
       <c r="C2110" s="0" t="s">
-        <v>5187</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>5188</v>
+        <v>5191</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>5189</v>
+        <v>5181</v>
       </c>
       <c r="C2111" s="0" t="s">
-        <v>5190</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
         <v>5191</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>5189</v>
+        <v>5181</v>
       </c>
       <c r="C2112" s="0" t="s">
         <v>5192</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
         <v>5193</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>5189</v>
+        <v>5181</v>
       </c>
       <c r="C2113" s="0" t="s">
         <v>5194</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
         <v>5195</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>5189</v>
+        <v>5196</v>
       </c>
       <c r="C2114" s="0" t="s">
-        <v>5196</v>
+        <v>5197</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>5197</v>
+        <v>5198</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>5189</v>
+        <v>5196</v>
       </c>
       <c r="C2115" s="0" t="s">
-        <v>5198</v>
+        <v>5199</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>5199</v>
+        <v>5200</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>5200</v>
+        <v>5196</v>
       </c>
       <c r="C2116" s="0" t="s">
         <v>5201</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>5202</v>
+        <v>5195</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>5203</v>
+        <v>5196</v>
       </c>
       <c r="C2117" s="0" t="s">
-        <v>5204</v>
+        <v>5197</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>5205</v>
+        <v>5202</v>
       </c>
       <c r="B2118" s="0" t="s">
+        <v>5196</v>
+      </c>
+      <c r="C2118" s="0" t="s">
         <v>5203</v>
-      </c>
-[...1 lines deleted...]
-        <v>5206</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>5207</v>
+        <v>5204</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>5203</v>
+        <v>5205</v>
       </c>
       <c r="C2119" s="0" t="s">
-        <v>5208</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>5209</v>
+        <v>5207</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>5210</v>
+        <v>5205</v>
       </c>
       <c r="C2120" s="0" t="s">
-        <v>5211</v>
+        <v>5208</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
-        <v>5212</v>
+        <v>5209</v>
       </c>
       <c r="B2121" s="0" t="s">
+        <v>5205</v>
+      </c>
+      <c r="C2121" s="0" t="s">
         <v>5210</v>
-      </c>
-[...1 lines deleted...]
-        <v>5213</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>5214</v>
+        <v>5211</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>5215</v>
+        <v>5212</v>
       </c>
       <c r="C2122" s="0" t="s">
-        <v>5216</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>5217</v>
+        <v>5214</v>
       </c>
       <c r="B2123" s="0" t="s">
+        <v>5212</v>
+      </c>
+      <c r="C2123" s="0" t="s">
         <v>5215</v>
-      </c>
-[...1 lines deleted...]
-        <v>5218</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>5219</v>
+        <v>5216</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>5220</v>
+        <v>5217</v>
       </c>
       <c r="C2124" s="0" t="s">
-        <v>5221</v>
+        <v>5218</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>5222</v>
+        <v>5219</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>5223</v>
+        <v>5220</v>
       </c>
       <c r="C2125" s="0" t="s">
-        <v>5224</v>
+        <v>5221</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>5225</v>
+        <v>5222</v>
       </c>
       <c r="B2126" s="0" t="s">
         <v>5223</v>
       </c>
       <c r="C2126" s="0" t="s">
-        <v>5226</v>
+        <v>5224</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
+        <v>5225</v>
+      </c>
+      <c r="B2127" s="0" t="s">
+        <v>5226</v>
+      </c>
+      <c r="C2127" s="0" t="s">
         <v>5227</v>
-      </c>
-[...4 lines deleted...]
-        <v>5228</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
+        <v>5228</v>
+      </c>
+      <c r="B2128" s="0" t="s">
+        <v>5226</v>
+      </c>
+      <c r="C2128" s="0" t="s">
         <v>5229</v>
-      </c>
-[...4 lines deleted...]
-        <v>5230</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
+        <v>5230</v>
+      </c>
+      <c r="B2129" s="0" t="s">
         <v>5231</v>
-      </c>
-[...1 lines deleted...]
-        <v>5223</v>
       </c>
       <c r="C2129" s="0" t="s">
         <v>5232</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
         <v>5233</v>
       </c>
       <c r="B2130" s="0" t="s">
         <v>5234</v>
       </c>
       <c r="C2130" s="0" t="s">
         <v>5235</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
         <v>5236</v>
       </c>
       <c r="B2131" s="0" t="s">
+        <v>5234</v>
+      </c>
+      <c r="C2131" s="0" t="s">
         <v>5237</v>
-      </c>
-[...1 lines deleted...]
-        <v>5238</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
+        <v>5238</v>
+      </c>
+      <c r="B2132" s="0" t="s">
         <v>5239</v>
       </c>
-      <c r="B2132" s="0" t="s">
+      <c r="C2132" s="0" t="s">
         <v>5240</v>
-      </c>
-[...1 lines deleted...]
-        <v>5241</v>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" s="0" t="s">
+        <v>5241</v>
+      </c>
+      <c r="B2133" s="0" t="s">
+        <v>5239</v>
+      </c>
+      <c r="C2133" s="0" t="s">
         <v>5242</v>
-      </c>
-[...4 lines deleted...]
-        <v>5244</v>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" s="0" t="s">
-        <v>5245</v>
+        <v>5243</v>
       </c>
       <c r="B2134" s="0" t="s">
-        <v>5243</v>
+        <v>5239</v>
       </c>
       <c r="C2134" s="0" t="s">
-        <v>5246</v>
+        <v>5244</v>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" s="0" t="s">
-        <v>5247</v>
+        <v>5245</v>
       </c>
       <c r="B2135" s="0" t="s">
-        <v>5248</v>
+        <v>5239</v>
       </c>
       <c r="C2135" s="0" t="s">
-        <v>5249</v>
+        <v>5246</v>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" s="0" t="s">
-        <v>5250</v>
+        <v>5247</v>
       </c>
       <c r="B2136" s="0" t="s">
+        <v>5239</v>
+      </c>
+      <c r="C2136" s="0" t="s">
         <v>5248</v>
-      </c>
-[...1 lines deleted...]
-        <v>5251</v>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" s="0" t="s">
-        <v>5252</v>
+        <v>5249</v>
       </c>
       <c r="B2137" s="0" t="s">
-        <v>5248</v>
+        <v>5250</v>
       </c>
       <c r="C2137" s="0" t="s">
-        <v>5253</v>
+        <v>5251</v>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" s="0" t="s">
+        <v>5252</v>
+      </c>
+      <c r="B2138" s="0" t="s">
+        <v>5253</v>
+      </c>
+      <c r="C2138" s="0" t="s">
         <v>5254</v>
-      </c>
-[...4 lines deleted...]
-        <v>5256</v>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
-        <v>5257</v>
+        <v>5255</v>
       </c>
       <c r="B2139" s="0" t="s">
-        <v>5255</v>
+        <v>5253</v>
       </c>
       <c r="C2139" s="0" t="s">
-        <v>5258</v>
+        <v>5256</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
-        <v>5259</v>
+        <v>5257</v>
       </c>
       <c r="B2140" s="0" t="s">
-        <v>5260</v>
+        <v>5253</v>
       </c>
       <c r="C2140" s="0" t="s">
-        <v>5261</v>
+        <v>5258</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
-        <v>5262</v>
+        <v>5259</v>
       </c>
       <c r="B2141" s="0" t="s">
-        <v>5263</v>
+        <v>5260</v>
       </c>
       <c r="C2141" s="0" t="s">
-        <v>5264</v>
+        <v>5261</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
-        <v>5265</v>
+        <v>5262</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>5266</v>
+        <v>5260</v>
       </c>
       <c r="C2142" s="0" t="s">
-        <v>5267</v>
+        <v>5263</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>5268</v>
+        <v>5264</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>5269</v>
+        <v>5265</v>
       </c>
       <c r="C2143" s="0" t="s">
-        <v>5270</v>
+        <v>5266</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>5271</v>
+        <v>5267</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>5272</v>
+        <v>5265</v>
       </c>
       <c r="C2144" s="0" t="s">
-        <v>5273</v>
+        <v>5268</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>5274</v>
+        <v>5269</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>5272</v>
+        <v>5270</v>
       </c>
       <c r="C2145" s="0" t="s">
-        <v>5275</v>
+        <v>5271</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
-        <v>5276</v>
+        <v>5272</v>
       </c>
       <c r="B2146" s="0" t="s">
-        <v>5277</v>
+        <v>5273</v>
       </c>
       <c r="C2146" s="0" t="s">
-        <v>5278</v>
+        <v>5274</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>5279</v>
+        <v>5275</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>5277</v>
+        <v>5273</v>
       </c>
       <c r="C2147" s="0" t="s">
-        <v>5280</v>
+        <v>5276</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>5281</v>
+        <v>5277</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>5277</v>
+        <v>5273</v>
       </c>
       <c r="C2148" s="0" t="s">
-        <v>5282</v>
+        <v>5278</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>5281</v>
+        <v>5279</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>5277</v>
+        <v>5273</v>
       </c>
       <c r="C2149" s="0" t="s">
-        <v>5282</v>
+        <v>5280</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>5283</v>
+        <v>5281</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>5277</v>
+        <v>5273</v>
       </c>
       <c r="C2150" s="0" t="s">
-        <v>5284</v>
+        <v>5282</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
+        <v>5283</v>
+      </c>
+      <c r="B2151" s="0" t="s">
+        <v>5284</v>
+      </c>
+      <c r="C2151" s="0" t="s">
         <v>5285</v>
-      </c>
-[...4 lines deleted...]
-        <v>5287</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
+        <v>5286</v>
+      </c>
+      <c r="B2152" s="0" t="s">
+        <v>5287</v>
+      </c>
+      <c r="C2152" s="0" t="s">
         <v>5288</v>
-      </c>
-[...4 lines deleted...]
-        <v>5290</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
+        <v>5289</v>
+      </c>
+      <c r="B2153" s="0" t="s">
+        <v>5290</v>
+      </c>
+      <c r="C2153" s="0" t="s">
         <v>5291</v>
-      </c>
-[...4 lines deleted...]
-        <v>5293</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
+        <v>5292</v>
+      </c>
+      <c r="B2154" s="0" t="s">
+        <v>5293</v>
+      </c>
+      <c r="C2154" s="0" t="s">
         <v>5294</v>
-      </c>
-[...4 lines deleted...]
-        <v>5296</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>5297</v>
+        <v>5295</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>5295</v>
+        <v>5293</v>
       </c>
       <c r="C2155" s="0" t="s">
-        <v>5298</v>
+        <v>5296</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
+        <v>5297</v>
+      </c>
+      <c r="B2156" s="0" t="s">
+        <v>5298</v>
+      </c>
+      <c r="C2156" s="0" t="s">
         <v>5299</v>
-      </c>
-[...4 lines deleted...]
-        <v>5301</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>5302</v>
+        <v>5300</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>5300</v>
+        <v>5298</v>
       </c>
       <c r="C2157" s="0" t="s">
-        <v>5303</v>
+        <v>5301</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>5304</v>
+        <v>5302</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>5300</v>
+        <v>5298</v>
       </c>
       <c r="C2158" s="0" t="s">
-        <v>5305</v>
+        <v>5303</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
+        <v>5304</v>
+      </c>
+      <c r="B2159" s="0" t="s">
+        <v>5305</v>
+      </c>
+      <c r="C2159" s="0" t="s">
         <v>5306</v>
-      </c>
-[...4 lines deleted...]
-        <v>5307</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
+        <v>5307</v>
+      </c>
+      <c r="B2160" s="0" t="s">
+        <v>5305</v>
+      </c>
+      <c r="C2160" s="0" t="s">
         <v>5308</v>
-      </c>
-[...4 lines deleted...]
-        <v>5309</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
+        <v>5309</v>
+      </c>
+      <c r="B2161" s="0" t="s">
         <v>5310</v>
       </c>
-      <c r="B2161" s="0" t="s">
+      <c r="C2161" s="0" t="s">
         <v>5311</v>
-      </c>
-[...1 lines deleted...]
-        <v>5312</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
+        <v>5312</v>
+      </c>
+      <c r="B2162" s="0" t="s">
         <v>5313</v>
       </c>
-      <c r="B2162" s="0" t="s">
+      <c r="C2162" s="0" t="s">
         <v>5314</v>
-      </c>
-[...1 lines deleted...]
-        <v>5315</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
+        <v>5315</v>
+      </c>
+      <c r="B2163" s="0" t="s">
         <v>5316</v>
       </c>
-      <c r="B2163" s="0" t="s">
+      <c r="C2163" s="0" t="s">
         <v>5317</v>
-      </c>
-[...1 lines deleted...]
-        <v>5318</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
+        <v>5318</v>
+      </c>
+      <c r="B2164" s="0" t="s">
         <v>5319</v>
-      </c>
-[...1 lines deleted...]
-        <v>5317</v>
       </c>
       <c r="C2164" s="0" t="s">
         <v>5320</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
         <v>5321</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>5317</v>
+        <v>5322</v>
       </c>
       <c r="C2165" s="0" t="s">
-        <v>5322</v>
+        <v>5323</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>5323</v>
+        <v>5324</v>
       </c>
       <c r="B2166" s="0" t="s">
-        <v>5317</v>
+        <v>5322</v>
       </c>
       <c r="C2166" s="0" t="s">
-        <v>5324</v>
+        <v>5325</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
-        <v>5325</v>
+        <v>5326</v>
       </c>
       <c r="B2167" s="0" t="s">
-        <v>5317</v>
+        <v>5327</v>
       </c>
       <c r="C2167" s="0" t="s">
-        <v>5326</v>
+        <v>5328</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
+        <v>5329</v>
+      </c>
+      <c r="B2168" s="0" t="s">
         <v>5327</v>
       </c>
-      <c r="B2168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2168" s="0" t="s">
-        <v>5328</v>
+        <v>5330</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
-        <v>5329</v>
+        <v>5331</v>
       </c>
       <c r="B2169" s="0" t="s">
-        <v>5317</v>
+        <v>5327</v>
       </c>
       <c r="C2169" s="0" t="s">
-        <v>5330</v>
+        <v>5332</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
         <v>5331</v>
       </c>
       <c r="B2170" s="0" t="s">
+        <v>5327</v>
+      </c>
+      <c r="C2170" s="0" t="s">
         <v>5332</v>
-      </c>
-[...1 lines deleted...]
-        <v>5333</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
+        <v>5333</v>
+      </c>
+      <c r="B2171" s="0" t="s">
+        <v>5327</v>
+      </c>
+      <c r="C2171" s="0" t="s">
         <v>5334</v>
-      </c>
-[...4 lines deleted...]
-        <v>5335</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
+        <v>5335</v>
+      </c>
+      <c r="B2172" s="0" t="s">
         <v>5336</v>
       </c>
-      <c r="B2172" s="0" t="s">
+      <c r="C2172" s="0" t="s">
         <v>5337</v>
-      </c>
-[...1 lines deleted...]
-        <v>5338</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
+        <v>5338</v>
+      </c>
+      <c r="B2173" s="0" t="s">
         <v>5339</v>
-      </c>
-[...1 lines deleted...]
-        <v>5337</v>
       </c>
       <c r="C2173" s="0" t="s">
         <v>5340</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
         <v>5341</v>
       </c>
       <c r="B2174" s="0" t="s">
         <v>5342</v>
       </c>
       <c r="C2174" s="0" t="s">
         <v>5343</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
         <v>5344</v>
       </c>
       <c r="B2175" s="0" t="s">
-        <v>5342</v>
+        <v>5345</v>
       </c>
       <c r="C2175" s="0" t="s">
-        <v>5345</v>
+        <v>5346</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
-        <v>5344</v>
+        <v>5347</v>
       </c>
       <c r="B2176" s="0" t="s">
-        <v>5342</v>
+        <v>5345</v>
       </c>
       <c r="C2176" s="0" t="s">
-        <v>5345</v>
+        <v>5348</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
-        <v>5346</v>
+        <v>5349</v>
       </c>
       <c r="B2177" s="0" t="s">
-        <v>5342</v>
+        <v>5350</v>
       </c>
       <c r="C2177" s="0" t="s">
-        <v>5347</v>
+        <v>5351</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
-        <v>5348</v>
+        <v>5352</v>
       </c>
       <c r="B2178" s="0" t="s">
-        <v>5349</v>
+        <v>5350</v>
       </c>
       <c r="C2178" s="0" t="s">
-        <v>5350</v>
+        <v>5353</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
-        <v>5351</v>
+        <v>5354</v>
       </c>
       <c r="B2179" s="0" t="s">
-        <v>5352</v>
+        <v>5350</v>
       </c>
       <c r="C2179" s="0" t="s">
-        <v>5353</v>
+        <v>5355</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
-        <v>5354</v>
+        <v>5356</v>
       </c>
       <c r="B2180" s="0" t="s">
-        <v>5352</v>
+        <v>5350</v>
       </c>
       <c r="C2180" s="0" t="s">
-        <v>5355</v>
+        <v>5357</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
-        <v>5356</v>
+        <v>5358</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>5357</v>
+        <v>5350</v>
       </c>
       <c r="C2181" s="0" t="s">
-        <v>5358</v>
+        <v>5359</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
-        <v>5359</v>
+        <v>5360</v>
       </c>
       <c r="B2182" s="0" t="s">
-        <v>5357</v>
+        <v>5361</v>
       </c>
       <c r="C2182" s="0" t="s">
-        <v>5360</v>
+        <v>5362</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
-        <v>5361</v>
+        <v>5363</v>
       </c>
       <c r="B2183" s="0" t="s">
-        <v>5357</v>
+        <v>5364</v>
       </c>
       <c r="C2183" s="0" t="s">
-        <v>5362</v>
+        <v>5365</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
-        <v>5363</v>
+        <v>5366</v>
       </c>
       <c r="B2184" s="0" t="s">
-        <v>5364</v>
+        <v>5367</v>
       </c>
       <c r="C2184" s="0" t="s">
-        <v>5365</v>
+        <v>5368</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
-        <v>5366</v>
+        <v>5369</v>
       </c>
       <c r="B2185" s="0" t="s">
-        <v>5364</v>
+        <v>5367</v>
       </c>
       <c r="C2185" s="0" t="s">
-        <v>5367</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
-        <v>5368</v>
+        <v>5371</v>
       </c>
       <c r="B2186" s="0" t="s">
-        <v>5369</v>
+        <v>5367</v>
       </c>
       <c r="C2186" s="0" t="s">
-        <v>5370</v>
+        <v>5372</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
-        <v>5371</v>
+        <v>5373</v>
       </c>
       <c r="B2187" s="0" t="s">
-        <v>5372</v>
+        <v>5367</v>
       </c>
       <c r="C2187" s="0" t="s">
-        <v>5373</v>
+        <v>5374</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
-        <v>5374</v>
+        <v>5375</v>
       </c>
       <c r="B2188" s="0" t="s">
-        <v>5372</v>
+        <v>5367</v>
       </c>
       <c r="C2188" s="0" t="s">
-        <v>5375</v>
+        <v>5376</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
-        <v>5376</v>
+        <v>5377</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>5377</v>
+        <v>5367</v>
       </c>
       <c r="C2189" s="0" t="s">
         <v>5378</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
         <v>5379</v>
       </c>
       <c r="B2190" s="0" t="s">
+        <v>5367</v>
+      </c>
+      <c r="C2190" s="0" t="s">
         <v>5380</v>
-      </c>
-[...1 lines deleted...]
-        <v>5381</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
+        <v>5381</v>
+      </c>
+      <c r="B2191" s="0" t="s">
         <v>5382</v>
       </c>
-      <c r="B2191" s="0" t="s">
+      <c r="C2191" s="0" t="s">
         <v>5383</v>
-      </c>
-[...1 lines deleted...]
-        <v>5384</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
+        <v>5384</v>
+      </c>
+      <c r="B2192" s="0" t="s">
+        <v>5382</v>
+      </c>
+      <c r="C2192" s="0" t="s">
         <v>5385</v>
-      </c>
-[...4 lines deleted...]
-        <v>5386</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
+        <v>5386</v>
+      </c>
+      <c r="B2193" s="0" t="s">
         <v>5387</v>
-      </c>
-[...1 lines deleted...]
-        <v>5383</v>
       </c>
       <c r="C2193" s="0" t="s">
         <v>5388</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
         <v>5389</v>
       </c>
       <c r="B2194" s="0" t="s">
+        <v>5387</v>
+      </c>
+      <c r="C2194" s="0" t="s">
         <v>5390</v>
-      </c>
-[...1 lines deleted...]
-        <v>5391</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
+        <v>5391</v>
+      </c>
+      <c r="B2195" s="0" t="s">
         <v>5392</v>
-      </c>
-[...1 lines deleted...]
-        <v>5390</v>
       </c>
       <c r="C2195" s="0" t="s">
         <v>5393</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
         <v>5394</v>
       </c>
       <c r="B2196" s="0" t="s">
+        <v>5392</v>
+      </c>
+      <c r="C2196" s="0" t="s">
         <v>5395</v>
-      </c>
-[...1 lines deleted...]
-        <v>5396</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>5397</v>
+        <v>5394</v>
       </c>
       <c r="B2197" s="0" t="s">
+        <v>5392</v>
+      </c>
+      <c r="C2197" s="0" t="s">
         <v>5395</v>
-      </c>
-[...1 lines deleted...]
-        <v>5398</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>5399</v>
+        <v>5396</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>5395</v>
+        <v>5392</v>
       </c>
       <c r="C2198" s="0" t="s">
-        <v>5400</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>5401</v>
+        <v>5398</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>5402</v>
+        <v>5399</v>
       </c>
       <c r="C2199" s="0" t="s">
-        <v>5403</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>5404</v>
+        <v>5401</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>5405</v>
+        <v>5402</v>
       </c>
       <c r="C2200" s="0" t="s">
-        <v>5406</v>
+        <v>5403</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>5407</v>
+        <v>5404</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>5408</v>
+        <v>5402</v>
       </c>
       <c r="C2201" s="0" t="s">
-        <v>5409</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>5410</v>
+        <v>5406</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>5411</v>
+        <v>5407</v>
       </c>
       <c r="C2202" s="0" t="s">
-        <v>5412</v>
+        <v>5408</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>5413</v>
+        <v>5409</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>5414</v>
+        <v>5407</v>
       </c>
       <c r="C2203" s="0" t="s">
-        <v>5415</v>
+        <v>5410</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>5416</v>
+        <v>5411</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>5417</v>
+        <v>5407</v>
       </c>
       <c r="C2204" s="0" t="s">
-        <v>5418</v>
+        <v>5412</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>5419</v>
+        <v>5413</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>5420</v>
+        <v>5414</v>
       </c>
       <c r="C2205" s="0" t="s">
-        <v>5421</v>
+        <v>5415</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>5422</v>
+        <v>5416</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>5423</v>
+        <v>5414</v>
       </c>
       <c r="C2206" s="0" t="s">
-        <v>5424</v>
+        <v>5417</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
-        <v>5425</v>
+        <v>5418</v>
       </c>
       <c r="B2207" s="0" t="s">
-        <v>5426</v>
+        <v>5419</v>
       </c>
       <c r="C2207" s="0" t="s">
-        <v>5427</v>
+        <v>5420</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>5428</v>
+        <v>5421</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>5429</v>
+        <v>5422</v>
       </c>
       <c r="C2208" s="0" t="s">
-        <v>5430</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>5431</v>
+        <v>5424</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>5429</v>
+        <v>5422</v>
       </c>
       <c r="C2209" s="0" t="s">
-        <v>5432</v>
+        <v>5425</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>5433</v>
+        <v>5426</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>5434</v>
+        <v>5427</v>
       </c>
       <c r="C2210" s="0" t="s">
-        <v>5435</v>
+        <v>5428</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>5436</v>
+        <v>5429</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>5437</v>
+        <v>5430</v>
       </c>
       <c r="C2211" s="0" t="s">
-        <v>5438</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>5439</v>
+        <v>5432</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>5440</v>
+        <v>5433</v>
       </c>
       <c r="C2212" s="0" t="s">
-        <v>5441</v>
+        <v>5434</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>5442</v>
+        <v>5435</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>5440</v>
+        <v>5433</v>
       </c>
       <c r="C2213" s="0" t="s">
-        <v>5443</v>
+        <v>5436</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>5444</v>
+        <v>5437</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>5445</v>
+        <v>5433</v>
       </c>
       <c r="C2214" s="0" t="s">
-        <v>5446</v>
+        <v>5438</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>5447</v>
+        <v>5439</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>5445</v>
+        <v>5440</v>
       </c>
       <c r="C2215" s="0" t="s">
-        <v>5448</v>
+        <v>5441</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>5449</v>
+        <v>5442</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>5445</v>
+        <v>5440</v>
       </c>
       <c r="C2216" s="0" t="s">
-        <v>5450</v>
+        <v>5443</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>5451</v>
+        <v>5444</v>
       </c>
       <c r="B2217" s="0" t="s">
         <v>5445</v>
       </c>
       <c r="C2217" s="0" t="s">
-        <v>5452</v>
+        <v>5446</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>5453</v>
+        <v>5447</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>5454</v>
+        <v>5445</v>
       </c>
       <c r="C2218" s="0" t="s">
-        <v>5455</v>
+        <v>5448</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>5456</v>
+        <v>5449</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>5457</v>
+        <v>5445</v>
       </c>
       <c r="C2219" s="0" t="s">
-        <v>5458</v>
+        <v>5450</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>5456</v>
+        <v>5451</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>5457</v>
+        <v>5452</v>
       </c>
       <c r="C2220" s="0" t="s">
-        <v>5458</v>
+        <v>5453</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>5459</v>
+        <v>5454</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>5460</v>
+        <v>5455</v>
       </c>
       <c r="C2221" s="0" t="s">
-        <v>5461</v>
+        <v>5456</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>5462</v>
+        <v>5457</v>
       </c>
       <c r="B2222" s="0" t="s">
-        <v>5463</v>
+        <v>5458</v>
       </c>
       <c r="C2222" s="0" t="s">
-        <v>5464</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>5465</v>
+        <v>5460</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>5466</v>
+        <v>5461</v>
       </c>
       <c r="C2223" s="0" t="s">
-        <v>5467</v>
+        <v>5462</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>5468</v>
+        <v>5463</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>5466</v>
+        <v>5464</v>
       </c>
       <c r="C2224" s="0" t="s">
-        <v>5469</v>
+        <v>5465</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
-        <v>5470</v>
+        <v>5466</v>
       </c>
       <c r="B2225" s="0" t="s">
-        <v>5471</v>
+        <v>5467</v>
       </c>
       <c r="C2225" s="0" t="s">
-        <v>5472</v>
+        <v>5468</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
-        <v>5473</v>
+        <v>5469</v>
       </c>
       <c r="B2226" s="0" t="s">
-        <v>5474</v>
+        <v>5470</v>
       </c>
       <c r="C2226" s="0" t="s">
-        <v>5475</v>
+        <v>5471</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>5476</v>
+        <v>5472</v>
       </c>
       <c r="B2227" s="0" t="s">
+        <v>5473</v>
+      </c>
+      <c r="C2227" s="0" t="s">
         <v>5474</v>
-      </c>
-[...1 lines deleted...]
-        <v>5477</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>5478</v>
+        <v>5475</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>5474</v>
+        <v>5476</v>
       </c>
       <c r="C2228" s="0" t="s">
-        <v>5479</v>
+        <v>5477</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
+        <v>5478</v>
+      </c>
+      <c r="B2229" s="0" t="s">
+        <v>5479</v>
+      </c>
+      <c r="C2229" s="0" t="s">
         <v>5480</v>
-      </c>
-[...4 lines deleted...]
-        <v>5482</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>5483</v>
+        <v>5481</v>
       </c>
       <c r="B2230" s="0" t="s">
-        <v>5484</v>
+        <v>5479</v>
       </c>
       <c r="C2230" s="0" t="s">
-        <v>5485</v>
+        <v>5482</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>5486</v>
+        <v>5483</v>
       </c>
       <c r="B2231" s="0" t="s">
         <v>5484</v>
       </c>
       <c r="C2231" s="0" t="s">
-        <v>5487</v>
+        <v>5485</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
+        <v>5486</v>
+      </c>
+      <c r="B2232" s="0" t="s">
+        <v>5487</v>
+      </c>
+      <c r="C2232" s="0" t="s">
         <v>5488</v>
-      </c>
-[...4 lines deleted...]
-        <v>5490</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
+        <v>5489</v>
+      </c>
+      <c r="B2233" s="0" t="s">
+        <v>5490</v>
+      </c>
+      <c r="C2233" s="0" t="s">
         <v>5491</v>
-      </c>
-[...4 lines deleted...]
-        <v>5493</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>5494</v>
+        <v>5492</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>5495</v>
+        <v>5490</v>
       </c>
       <c r="C2234" s="0" t="s">
-        <v>5496</v>
+        <v>5493</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>5497</v>
+        <v>5494</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>5498</v>
+        <v>5495</v>
       </c>
       <c r="C2235" s="0" t="s">
-        <v>5499</v>
+        <v>5496</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>5500</v>
+        <v>5497</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>5501</v>
+        <v>5495</v>
       </c>
       <c r="C2236" s="0" t="s">
-        <v>5502</v>
+        <v>5498</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>5503</v>
+        <v>5499</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>5501</v>
+        <v>5495</v>
       </c>
       <c r="C2237" s="0" t="s">
-        <v>5504</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>5505</v>
+        <v>5501</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>5501</v>
+        <v>5495</v>
       </c>
       <c r="C2238" s="0" t="s">
-        <v>5506</v>
+        <v>5502</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>5507</v>
+        <v>5503</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>5508</v>
+        <v>5504</v>
       </c>
       <c r="C2239" s="0" t="s">
-        <v>5509</v>
+        <v>5505</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>5510</v>
+        <v>5506</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>5511</v>
+        <v>5507</v>
       </c>
       <c r="C2240" s="0" t="s">
-        <v>5512</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>5513</v>
+        <v>5506</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>5514</v>
+        <v>5507</v>
       </c>
       <c r="C2241" s="0" t="s">
-        <v>5515</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>5516</v>
+        <v>5509</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>5514</v>
+        <v>5510</v>
       </c>
       <c r="C2242" s="0" t="s">
-        <v>5517</v>
+        <v>5511</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>5518</v>
+        <v>5512</v>
       </c>
       <c r="B2243" s="0" t="s">
+        <v>5513</v>
+      </c>
+      <c r="C2243" s="0" t="s">
         <v>5514</v>
-      </c>
-[...1 lines deleted...]
-        <v>5519</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>5520</v>
+        <v>5515</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>5521</v>
+        <v>5516</v>
       </c>
       <c r="C2244" s="0" t="s">
-        <v>5522</v>
+        <v>5517</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>5523</v>
+        <v>5518</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>5524</v>
+        <v>5516</v>
       </c>
       <c r="C2245" s="0" t="s">
-        <v>5525</v>
+        <v>5519</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>5526</v>
+        <v>5520</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>5527</v>
+        <v>5521</v>
       </c>
       <c r="C2246" s="0" t="s">
-        <v>5528</v>
+        <v>5522</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>5529</v>
+        <v>5523</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>5530</v>
+        <v>5524</v>
       </c>
       <c r="C2247" s="0" t="s">
-        <v>5531</v>
+        <v>5525</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>5532</v>
+        <v>5526</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>5530</v>
+        <v>5524</v>
       </c>
       <c r="C2248" s="0" t="s">
-        <v>5533</v>
+        <v>5527</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>5534</v>
+        <v>5528</v>
       </c>
       <c r="B2249" s="0" t="s">
-        <v>5535</v>
+        <v>5524</v>
       </c>
       <c r="C2249" s="0" t="s">
-        <v>5536</v>
+        <v>5529</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>5537</v>
+        <v>5530</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>5538</v>
+        <v>5531</v>
       </c>
       <c r="C2250" s="0" t="s">
-        <v>5539</v>
+        <v>5532</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>5540</v>
+        <v>5533</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>5538</v>
+        <v>5534</v>
       </c>
       <c r="C2251" s="0" t="s">
-        <v>5541</v>
+        <v>5535</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>5542</v>
+        <v>5536</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>5543</v>
+        <v>5534</v>
       </c>
       <c r="C2252" s="0" t="s">
-        <v>5544</v>
+        <v>5537</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>5545</v>
+        <v>5538</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>5546</v>
+        <v>5539</v>
       </c>
       <c r="C2253" s="0" t="s">
-        <v>5547</v>
+        <v>5540</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>5548</v>
+        <v>5541</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>5549</v>
+        <v>5542</v>
       </c>
       <c r="C2254" s="0" t="s">
-        <v>5550</v>
+        <v>5543</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>5551</v>
+        <v>5544</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>5549</v>
+        <v>5545</v>
       </c>
       <c r="C2255" s="0" t="s">
-        <v>5552</v>
+        <v>5546</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>5553</v>
+        <v>5547</v>
       </c>
       <c r="B2256" s="0" t="s">
+        <v>5548</v>
+      </c>
+      <c r="C2256" s="0" t="s">
         <v>5549</v>
-      </c>
-[...1 lines deleted...]
-        <v>5554</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>5555</v>
+        <v>5550</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>5556</v>
+        <v>5551</v>
       </c>
       <c r="C2257" s="0" t="s">
-        <v>5557</v>
+        <v>5552</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>5558</v>
+        <v>5553</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>5559</v>
+        <v>5551</v>
       </c>
       <c r="C2258" s="0" t="s">
-        <v>5560</v>
+        <v>5554</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>5561</v>
+        <v>5555</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>5562</v>
+        <v>5551</v>
       </c>
       <c r="C2259" s="0" t="s">
-        <v>5563</v>
+        <v>5556</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>5564</v>
+        <v>5557</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>5565</v>
+        <v>5558</v>
       </c>
       <c r="C2260" s="0" t="s">
-        <v>5566</v>
+        <v>5559</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>5567</v>
+        <v>5560</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>5568</v>
+        <v>5561</v>
       </c>
       <c r="C2261" s="0" t="s">
-        <v>5569</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>5570</v>
+        <v>5563</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>5571</v>
+        <v>5564</v>
       </c>
       <c r="C2262" s="0" t="s">
-        <v>5572</v>
+        <v>5565</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>5573</v>
+        <v>5566</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>5574</v>
+        <v>5564</v>
       </c>
       <c r="C2263" s="0" t="s">
-        <v>5575</v>
+        <v>5567</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>5576</v>
+        <v>5568</v>
       </c>
       <c r="B2264" s="0" t="s">
-        <v>5577</v>
+        <v>5564</v>
       </c>
       <c r="C2264" s="0" t="s">
-        <v>5578</v>
+        <v>5569</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>5579</v>
+        <v>5570</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>5580</v>
+        <v>5571</v>
       </c>
       <c r="C2265" s="0" t="s">
-        <v>5581</v>
+        <v>5572</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>5582</v>
+        <v>5573</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>5583</v>
+        <v>5574</v>
       </c>
       <c r="C2266" s="0" t="s">
-        <v>5584</v>
+        <v>5575</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>5585</v>
+        <v>5576</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>5586</v>
+        <v>5577</v>
       </c>
       <c r="C2267" s="0" t="s">
-        <v>5587</v>
+        <v>5578</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>5588</v>
+        <v>5579</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>5589</v>
+        <v>5580</v>
       </c>
       <c r="C2268" s="0" t="s">
-        <v>5590</v>
+        <v>5581</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>5591</v>
+        <v>5582</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>5592</v>
+        <v>5580</v>
       </c>
       <c r="C2269" s="0" t="s">
-        <v>5593</v>
+        <v>5583</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>5594</v>
+        <v>5584</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>5592</v>
+        <v>5585</v>
       </c>
       <c r="C2270" s="0" t="s">
-        <v>5595</v>
+        <v>5586</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>5596</v>
+        <v>5587</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>5597</v>
+        <v>5588</v>
       </c>
       <c r="C2271" s="0" t="s">
-        <v>5598</v>
+        <v>5589</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>5599</v>
+        <v>5590</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>5600</v>
+        <v>5588</v>
       </c>
       <c r="C2272" s="0" t="s">
-        <v>5601</v>
+        <v>5591</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>5602</v>
+        <v>5592</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>5603</v>
+        <v>5593</v>
       </c>
       <c r="C2273" s="0" t="s">
-        <v>5604</v>
+        <v>5594</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>5605</v>
+        <v>5595</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>5603</v>
+        <v>5596</v>
       </c>
       <c r="C2274" s="0" t="s">
-        <v>5606</v>
+        <v>5597</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>5607</v>
+        <v>5598</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>5603</v>
+        <v>5599</v>
       </c>
       <c r="C2275" s="0" t="s">
-        <v>5608</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>5609</v>
+        <v>5601</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>5610</v>
+        <v>5599</v>
       </c>
       <c r="C2276" s="0" t="s">
-        <v>5611</v>
+        <v>5602</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>5612</v>
+        <v>5603</v>
       </c>
       <c r="B2277" s="0" t="s">
-        <v>5613</v>
+        <v>5599</v>
       </c>
       <c r="C2277" s="0" t="s">
-        <v>5614</v>
+        <v>5604</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>5612</v>
+        <v>5605</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>5613</v>
+        <v>5606</v>
       </c>
       <c r="C2278" s="0" t="s">
-        <v>5614</v>
+        <v>5607</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>5615</v>
+        <v>5608</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>5616</v>
+        <v>5609</v>
       </c>
       <c r="C2279" s="0" t="s">
-        <v>5617</v>
+        <v>5610</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>5618</v>
+        <v>5611</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>5619</v>
+        <v>5612</v>
       </c>
       <c r="C2280" s="0" t="s">
-        <v>5620</v>
+        <v>5613</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>5621</v>
+        <v>5614</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>5622</v>
+        <v>5615</v>
       </c>
       <c r="C2281" s="0" t="s">
-        <v>5623</v>
+        <v>5616</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>5624</v>
+        <v>5617</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>5625</v>
+        <v>5618</v>
       </c>
       <c r="C2282" s="0" t="s">
-        <v>5626</v>
+        <v>5619</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>5627</v>
+        <v>5620</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>5625</v>
+        <v>5621</v>
       </c>
       <c r="C2283" s="0" t="s">
-        <v>5628</v>
+        <v>5622</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>5629</v>
+        <v>5623</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>5630</v>
+        <v>5624</v>
       </c>
       <c r="C2284" s="0" t="s">
-        <v>5631</v>
+        <v>5625</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>5632</v>
+        <v>5626</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>5630</v>
+        <v>5627</v>
       </c>
       <c r="C2285" s="0" t="s">
-        <v>5633</v>
+        <v>5628</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>5634</v>
+        <v>5629</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>5635</v>
+        <v>5630</v>
       </c>
       <c r="C2286" s="0" t="s">
-        <v>5636</v>
+        <v>5631</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>5637</v>
+        <v>5632</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>5635</v>
+        <v>5633</v>
       </c>
       <c r="C2287" s="0" t="s">
-        <v>5638</v>
+        <v>5634</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>5639</v>
+        <v>5635</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>5640</v>
+        <v>5636</v>
       </c>
       <c r="C2288" s="0" t="s">
-        <v>5641</v>
+        <v>5637</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>5642</v>
+        <v>5638</v>
       </c>
       <c r="B2289" s="0" t="s">
+        <v>5639</v>
+      </c>
+      <c r="C2289" s="0" t="s">
         <v>5640</v>
-      </c>
-[...1 lines deleted...]
-        <v>5643</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
+        <v>5641</v>
+      </c>
+      <c r="B2290" s="0" t="s">
         <v>5642</v>
-      </c>
-[...1 lines deleted...]
-        <v>5640</v>
       </c>
       <c r="C2290" s="0" t="s">
         <v>5643</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
         <v>5644</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>5640</v>
+        <v>5642</v>
       </c>
       <c r="C2291" s="0" t="s">
         <v>5645</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
         <v>5646</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>5640</v>
+        <v>5647</v>
       </c>
       <c r="C2292" s="0" t="s">
-        <v>5647</v>
+        <v>5648</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>5648</v>
+        <v>5649</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>5640</v>
+        <v>5650</v>
       </c>
       <c r="C2293" s="0" t="s">
-        <v>5649</v>
+        <v>5651</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>5650</v>
+        <v>5652</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>5640</v>
+        <v>5653</v>
       </c>
       <c r="C2294" s="0" t="s">
-        <v>5651</v>
+        <v>5654</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>5652</v>
+        <v>5655</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>5640</v>
+        <v>5653</v>
       </c>
       <c r="C2295" s="0" t="s">
-        <v>5653</v>
+        <v>5656</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>5654</v>
+        <v>5657</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>5640</v>
+        <v>5653</v>
       </c>
       <c r="C2296" s="0" t="s">
-        <v>5655</v>
+        <v>5658</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>5639</v>
+        <v>5659</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>5640</v>
+        <v>5660</v>
       </c>
       <c r="C2297" s="0" t="s">
-        <v>5641</v>
+        <v>5661</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>5656</v>
+        <v>5662</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>5657</v>
+        <v>5663</v>
       </c>
       <c r="C2298" s="0" t="s">
-        <v>5658</v>
+        <v>5664</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>5659</v>
+        <v>5662</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>5660</v>
+        <v>5663</v>
       </c>
       <c r="C2299" s="0" t="s">
-        <v>5661</v>
+        <v>5664</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>5662</v>
+        <v>5665</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>5660</v>
+        <v>5666</v>
       </c>
       <c r="C2300" s="0" t="s">
-        <v>5663</v>
+        <v>5667</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>5664</v>
+        <v>5668</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>5660</v>
+        <v>5669</v>
       </c>
       <c r="C2301" s="0" t="s">
-        <v>5665</v>
+        <v>5670</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>5666</v>
+        <v>5671</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>5660</v>
+        <v>5672</v>
       </c>
       <c r="C2302" s="0" t="s">
-        <v>5667</v>
+        <v>5673</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>5668</v>
+        <v>5674</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>5660</v>
+        <v>5675</v>
       </c>
       <c r="C2303" s="0" t="s">
-        <v>5669</v>
+        <v>5676</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>5670</v>
+        <v>5677</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>5660</v>
+        <v>5675</v>
       </c>
       <c r="C2304" s="0" t="s">
-        <v>5671</v>
+        <v>5678</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>5672</v>
+        <v>5679</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>5660</v>
+        <v>5680</v>
       </c>
       <c r="C2305" s="0" t="s">
-        <v>5673</v>
+        <v>5681</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>5674</v>
+        <v>5682</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>5660</v>
+        <v>5680</v>
       </c>
       <c r="C2306" s="0" t="s">
-        <v>5675</v>
+        <v>5683</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>5676</v>
+        <v>5684</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>5660</v>
+        <v>5685</v>
       </c>
       <c r="C2307" s="0" t="s">
-        <v>5677</v>
+        <v>5686</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>5678</v>
+        <v>5687</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>5660</v>
+        <v>5685</v>
       </c>
       <c r="C2308" s="0" t="s">
-        <v>5679</v>
+        <v>5688</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>5680</v>
+        <v>5689</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>5660</v>
+        <v>5690</v>
       </c>
       <c r="C2309" s="0" t="s">
-        <v>5681</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>5682</v>
+        <v>5692</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>5660</v>
+        <v>5690</v>
       </c>
       <c r="C2310" s="0" t="s">
-        <v>5683</v>
+        <v>5693</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>5684</v>
+        <v>5692</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>5685</v>
+        <v>5690</v>
       </c>
       <c r="C2311" s="0" t="s">
-        <v>5686</v>
+        <v>5693</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>5687</v>
+        <v>5694</v>
       </c>
       <c r="B2312" s="0" t="s">
-        <v>5688</v>
+        <v>5690</v>
       </c>
       <c r="C2312" s="0" t="s">
-        <v>5689</v>
+        <v>5695</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
+        <v>5696</v>
+      </c>
+      <c r="B2313" s="0" t="s">
         <v>5690</v>
       </c>
-      <c r="B2313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2313" s="0" t="s">
-        <v>5692</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>5693</v>
+        <v>5698</v>
       </c>
       <c r="B2314" s="0" t="s">
-        <v>5694</v>
+        <v>5690</v>
       </c>
       <c r="C2314" s="0" t="s">
-        <v>5695</v>
+        <v>5699</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>5696</v>
+        <v>5700</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>5694</v>
+        <v>5690</v>
       </c>
       <c r="C2315" s="0" t="s">
-        <v>5697</v>
+        <v>5701</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>5698</v>
+        <v>5702</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>5694</v>
+        <v>5690</v>
       </c>
       <c r="C2316" s="0" t="s">
-        <v>5699</v>
+        <v>5703</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
-        <v>5700</v>
+        <v>5704</v>
       </c>
       <c r="B2317" s="0" t="s">
-        <v>5701</v>
+        <v>5690</v>
       </c>
       <c r="C2317" s="0" t="s">
-        <v>5702</v>
+        <v>5705</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>5703</v>
+        <v>5689</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>5701</v>
+        <v>5690</v>
       </c>
       <c r="C2318" s="0" t="s">
-        <v>5704</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>5705</v>
+        <v>5706</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>5701</v>
+        <v>5707</v>
       </c>
       <c r="C2319" s="0" t="s">
-        <v>5706</v>
+        <v>5708</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>5707</v>
+        <v>5709</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>5708</v>
+        <v>5710</v>
       </c>
       <c r="C2320" s="0" t="s">
-        <v>5709</v>
+        <v>5711</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
+        <v>5712</v>
+      </c>
+      <c r="B2321" s="0" t="s">
         <v>5710</v>
       </c>
-      <c r="B2321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2321" s="0" t="s">
-        <v>5712</v>
+        <v>5713</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>5713</v>
+        <v>5714</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>5714</v>
+        <v>5710</v>
       </c>
       <c r="C2322" s="0" t="s">
         <v>5715</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
         <v>5716</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>5714</v>
+        <v>5710</v>
       </c>
       <c r="C2323" s="0" t="s">
         <v>5717</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
         <v>5718</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>5714</v>
+        <v>5710</v>
       </c>
       <c r="C2324" s="0" t="s">
         <v>5719</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
         <v>5720</v>
       </c>
       <c r="B2325" s="0" t="s">
+        <v>5710</v>
+      </c>
+      <c r="C2325" s="0" t="s">
         <v>5721</v>
-      </c>
-[...1 lines deleted...]
-        <v>5722</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
+        <v>5722</v>
+      </c>
+      <c r="B2326" s="0" t="s">
+        <v>5710</v>
+      </c>
+      <c r="C2326" s="0" t="s">
         <v>5723</v>
-      </c>
-[...4 lines deleted...]
-        <v>5725</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>5726</v>
+        <v>5724</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>5727</v>
+        <v>5710</v>
       </c>
       <c r="C2327" s="0" t="s">
-        <v>5728</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>5729</v>
+        <v>5726</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>5730</v>
+        <v>5710</v>
       </c>
       <c r="C2328" s="0" t="s">
-        <v>5731</v>
+        <v>5727</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>5732</v>
+        <v>5728</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>5733</v>
+        <v>5710</v>
       </c>
       <c r="C2329" s="0" t="s">
-        <v>5734</v>
+        <v>5729</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>5735</v>
+        <v>5730</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>5736</v>
+        <v>5710</v>
       </c>
       <c r="C2330" s="0" t="s">
-        <v>5737</v>
+        <v>5731</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>5738</v>
+        <v>5732</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>5736</v>
+        <v>5710</v>
       </c>
       <c r="C2331" s="0" t="s">
-        <v>5739</v>
+        <v>5733</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>5740</v>
+        <v>5734</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>5741</v>
+        <v>5735</v>
       </c>
       <c r="C2332" s="0" t="s">
-        <v>5742</v>
+        <v>5736</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>5743</v>
+        <v>5737</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>5744</v>
+        <v>5738</v>
       </c>
       <c r="C2333" s="0" t="s">
-        <v>5745</v>
+        <v>5739</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>5746</v>
+        <v>5740</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>5744</v>
+        <v>5741</v>
       </c>
       <c r="C2334" s="0" t="s">
-        <v>5747</v>
+        <v>5742</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>5748</v>
+        <v>5743</v>
       </c>
       <c r="B2335" s="0" t="s">
         <v>5744</v>
       </c>
       <c r="C2335" s="0" t="s">
-        <v>5749</v>
+        <v>5745</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>5750</v>
+        <v>5746</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>5751</v>
+        <v>5744</v>
       </c>
       <c r="C2336" s="0" t="s">
-        <v>5752</v>
+        <v>5747</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>5753</v>
+        <v>5748</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>5754</v>
+        <v>5744</v>
       </c>
       <c r="C2337" s="0" t="s">
-        <v>5755</v>
+        <v>5749</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>5756</v>
+        <v>5750</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>5754</v>
+        <v>5751</v>
       </c>
       <c r="C2338" s="0" t="s">
-        <v>5757</v>
+        <v>5752</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>5758</v>
+        <v>5753</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>5759</v>
+        <v>5751</v>
       </c>
       <c r="C2339" s="0" t="s">
-        <v>5760</v>
+        <v>5754</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>5761</v>
+        <v>5755</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>5759</v>
+        <v>5751</v>
       </c>
       <c r="C2340" s="0" t="s">
-        <v>5762</v>
+        <v>5756</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>5763</v>
+        <v>5757</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>5764</v>
+        <v>5758</v>
       </c>
       <c r="C2341" s="0" t="s">
-        <v>5765</v>
+        <v>5759</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>5766</v>
+        <v>5760</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>5764</v>
+        <v>5761</v>
       </c>
       <c r="C2342" s="0" t="s">
-        <v>5767</v>
+        <v>5762</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>5768</v>
+        <v>5763</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>5769</v>
+        <v>5764</v>
       </c>
       <c r="C2343" s="0" t="s">
-        <v>5770</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>5771</v>
+        <v>5766</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>5772</v>
+        <v>5764</v>
       </c>
       <c r="C2344" s="0" t="s">
-        <v>5773</v>
+        <v>5767</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>5774</v>
+        <v>5768</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>5772</v>
+        <v>5764</v>
       </c>
       <c r="C2345" s="0" t="s">
-        <v>5775</v>
+        <v>5769</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>5776</v>
+        <v>5770</v>
       </c>
       <c r="B2346" s="0" t="s">
+        <v>5771</v>
+      </c>
+      <c r="C2346" s="0" t="s">
         <v>5772</v>
-      </c>
-[...1 lines deleted...]
-        <v>5777</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>5778</v>
+        <v>5773</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>5779</v>
+        <v>5774</v>
       </c>
       <c r="C2347" s="0" t="s">
-        <v>5780</v>
+        <v>5775</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>5781</v>
+        <v>5776</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>5782</v>
+        <v>5777</v>
       </c>
       <c r="C2348" s="0" t="s">
-        <v>5783</v>
+        <v>5778</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>5784</v>
+        <v>5779</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>5785</v>
+        <v>5780</v>
       </c>
       <c r="C2349" s="0" t="s">
-        <v>5786</v>
+        <v>5781</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>5787</v>
+        <v>5782</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>5785</v>
+        <v>5783</v>
       </c>
       <c r="C2350" s="0" t="s">
-        <v>5788</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>5789</v>
+        <v>5785</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>5785</v>
+        <v>5786</v>
       </c>
       <c r="C2351" s="0" t="s">
-        <v>5790</v>
+        <v>5787</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>5791</v>
+        <v>5788</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>5792</v>
+        <v>5786</v>
       </c>
       <c r="C2352" s="0" t="s">
-        <v>5793</v>
+        <v>5789</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>5794</v>
+        <v>5790</v>
       </c>
       <c r="B2353" s="0" t="s">
+        <v>5791</v>
+      </c>
+      <c r="C2353" s="0" t="s">
         <v>5792</v>
-      </c>
-[...1 lines deleted...]
-        <v>5795</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>5796</v>
+        <v>5793</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>5792</v>
+        <v>5794</v>
       </c>
       <c r="C2354" s="0" t="s">
-        <v>5797</v>
+        <v>5795</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>5798</v>
+        <v>5796</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>5792</v>
+        <v>5794</v>
       </c>
       <c r="C2355" s="0" t="s">
-        <v>5799</v>
+        <v>5797</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
-        <v>5800</v>
+        <v>5798</v>
       </c>
       <c r="B2356" s="0" t="s">
-        <v>5792</v>
+        <v>5794</v>
       </c>
       <c r="C2356" s="0" t="s">
-        <v>5801</v>
+        <v>5799</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
+        <v>5800</v>
+      </c>
+      <c r="B2357" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2357" s="0" t="s">
         <v>5802</v>
-      </c>
-[...4 lines deleted...]
-        <v>5803</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
+        <v>5803</v>
+      </c>
+      <c r="B2358" s="0" t="s">
         <v>5804</v>
-      </c>
-[...1 lines deleted...]
-        <v>5792</v>
       </c>
       <c r="C2358" s="0" t="s">
         <v>5805</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
         <v>5806</v>
       </c>
       <c r="B2359" s="0" t="s">
-        <v>5792</v>
+        <v>5804</v>
       </c>
       <c r="C2359" s="0" t="s">
         <v>5807</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
         <v>5808</v>
       </c>
       <c r="B2360" s="0" t="s">
-        <v>5792</v>
+        <v>5809</v>
       </c>
       <c r="C2360" s="0" t="s">
-        <v>5809</v>
+        <v>5810</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>5810</v>
+        <v>5811</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>5792</v>
+        <v>5809</v>
       </c>
       <c r="C2361" s="0" t="s">
-        <v>5811</v>
+        <v>5812</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>5812</v>
+        <v>5813</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>5813</v>
+        <v>5814</v>
       </c>
       <c r="C2362" s="0" t="s">
-        <v>5814</v>
+        <v>5815</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>5815</v>
+        <v>5816</v>
       </c>
       <c r="B2363" s="0" t="s">
-        <v>5816</v>
+        <v>5814</v>
       </c>
       <c r="C2363" s="0" t="s">
         <v>5817</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
         <v>5818</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>5816</v>
+        <v>5819</v>
       </c>
       <c r="C2364" s="0" t="s">
-        <v>5819</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>5820</v>
+        <v>5821</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>5821</v>
+        <v>5822</v>
       </c>
       <c r="C2365" s="0" t="s">
-        <v>5822</v>
+        <v>5823</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>5823</v>
+        <v>5824</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>5824</v>
+        <v>5822</v>
       </c>
       <c r="C2366" s="0" t="s">
         <v>5825</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
         <v>5826</v>
       </c>
       <c r="B2367" s="0" t="s">
+        <v>5822</v>
+      </c>
+      <c r="C2367" s="0" t="s">
         <v>5827</v>
-      </c>
-[...1 lines deleted...]
-        <v>5828</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
+        <v>5828</v>
+      </c>
+      <c r="B2368" s="0" t="s">
         <v>5829</v>
-      </c>
-[...1 lines deleted...]
-        <v>5827</v>
       </c>
       <c r="C2368" s="0" t="s">
         <v>5830</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
         <v>5831</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>5827</v>
+        <v>5832</v>
       </c>
       <c r="C2369" s="0" t="s">
-        <v>5832</v>
+        <v>5833</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>5833</v>
+        <v>5834</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>5827</v>
+        <v>5835</v>
       </c>
       <c r="C2370" s="0" t="s">
-        <v>5834</v>
+        <v>5836</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
+        <v>5837</v>
+      </c>
+      <c r="B2371" s="0" t="s">
         <v>5835</v>
       </c>
-      <c r="B2371" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2371" s="0" t="s">
-        <v>5837</v>
+        <v>5838</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>5838</v>
+        <v>5839</v>
       </c>
       <c r="B2372" s="0" t="s">
-        <v>5836</v>
+        <v>5835</v>
       </c>
       <c r="C2372" s="0" t="s">
-        <v>5839</v>
+        <v>5840</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>5840</v>
+        <v>5841</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>5841</v>
+        <v>5842</v>
       </c>
       <c r="C2373" s="0" t="s">
-        <v>5842</v>
+        <v>5843</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>5843</v>
+        <v>5844</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>5844</v>
+        <v>5842</v>
       </c>
       <c r="C2374" s="0" t="s">
         <v>5845</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
         <v>5846</v>
       </c>
       <c r="B2375" s="0" t="s">
+        <v>5842</v>
+      </c>
+      <c r="C2375" s="0" t="s">
         <v>5847</v>
-      </c>
-[...1 lines deleted...]
-        <v>5848</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
+        <v>5848</v>
+      </c>
+      <c r="B2376" s="0" t="s">
+        <v>5842</v>
+      </c>
+      <c r="C2376" s="0" t="s">
         <v>5849</v>
-      </c>
-[...4 lines deleted...]
-        <v>5851</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>5852</v>
+        <v>5850</v>
       </c>
       <c r="B2377" s="0" t="s">
-        <v>5853</v>
+        <v>5842</v>
       </c>
       <c r="C2377" s="0" t="s">
-        <v>5854</v>
+        <v>5851</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>5855</v>
+        <v>5852</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>5856</v>
+        <v>5842</v>
       </c>
       <c r="C2378" s="0" t="s">
-        <v>5857</v>
+        <v>5853</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>5858</v>
+        <v>5854</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>5859</v>
+        <v>5842</v>
       </c>
       <c r="C2379" s="0" t="s">
-        <v>5860</v>
+        <v>5855</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
-        <v>5861</v>
+        <v>5856</v>
       </c>
       <c r="B2380" s="0" t="s">
-        <v>5859</v>
+        <v>5842</v>
       </c>
       <c r="C2380" s="0" t="s">
-        <v>5862</v>
+        <v>5857</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
-        <v>5863</v>
+        <v>5858</v>
       </c>
       <c r="B2381" s="0" t="s">
-        <v>5864</v>
+        <v>5842</v>
       </c>
       <c r="C2381" s="0" t="s">
-        <v>5865</v>
+        <v>5859</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
-        <v>5866</v>
+        <v>5860</v>
       </c>
       <c r="B2382" s="0" t="s">
-        <v>5867</v>
+        <v>5842</v>
       </c>
       <c r="C2382" s="0" t="s">
-        <v>5868</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
-        <v>5869</v>
+        <v>5862</v>
       </c>
       <c r="B2383" s="0" t="s">
-        <v>5870</v>
+        <v>5863</v>
       </c>
       <c r="C2383" s="0" t="s">
-        <v>5871</v>
+        <v>5864</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
-        <v>5872</v>
+        <v>5865</v>
       </c>
       <c r="B2384" s="0" t="s">
-        <v>5870</v>
+        <v>5866</v>
       </c>
       <c r="C2384" s="0" t="s">
-        <v>5873</v>
+        <v>5867</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
-        <v>5874</v>
+        <v>5868</v>
       </c>
       <c r="B2385" s="0" t="s">
-        <v>5875</v>
+        <v>5866</v>
       </c>
       <c r="C2385" s="0" t="s">
-        <v>5876</v>
+        <v>5869</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
-        <v>5877</v>
+        <v>5870</v>
       </c>
       <c r="B2386" s="0" t="s">
-        <v>5875</v>
+        <v>5871</v>
       </c>
       <c r="C2386" s="0" t="s">
-        <v>5878</v>
+        <v>5872</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
-        <v>5879</v>
+        <v>5873</v>
       </c>
       <c r="B2387" s="0" t="s">
-        <v>5880</v>
+        <v>5874</v>
       </c>
       <c r="C2387" s="0" t="s">
-        <v>5881</v>
+        <v>5875</v>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" s="0" t="s">
-        <v>5882</v>
+        <v>5876</v>
       </c>
       <c r="B2388" s="0" t="s">
-        <v>5880</v>
+        <v>5877</v>
       </c>
       <c r="C2388" s="0" t="s">
-        <v>5883</v>
+        <v>5878</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
-        <v>5884</v>
+        <v>5879</v>
       </c>
       <c r="B2389" s="0" t="s">
+        <v>5877</v>
+      </c>
+      <c r="C2389" s="0" t="s">
         <v>5880</v>
-      </c>
-[...1 lines deleted...]
-        <v>5885</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
-        <v>5886</v>
+        <v>5881</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>5880</v>
+        <v>5877</v>
       </c>
       <c r="C2390" s="0" t="s">
-        <v>5887</v>
+        <v>5882</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>5888</v>
+        <v>5883</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>5880</v>
+        <v>5877</v>
       </c>
       <c r="C2391" s="0" t="s">
-        <v>5889</v>
+        <v>5884</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
-        <v>5890</v>
+        <v>5885</v>
       </c>
       <c r="B2392" s="0" t="s">
-        <v>5880</v>
+        <v>5886</v>
       </c>
       <c r="C2392" s="0" t="s">
-        <v>5891</v>
+        <v>5887</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>5892</v>
+        <v>5888</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>5893</v>
+        <v>5886</v>
       </c>
       <c r="C2393" s="0" t="s">
-        <v>5894</v>
+        <v>5889</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>5895</v>
+        <v>5890</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>5893</v>
+        <v>5891</v>
       </c>
       <c r="C2394" s="0" t="s">
-        <v>5896</v>
+        <v>5892</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>5897</v>
+        <v>5893</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>5893</v>
+        <v>5894</v>
       </c>
       <c r="C2395" s="0" t="s">
-        <v>5898</v>
+        <v>5895</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>5899</v>
+        <v>5896</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>5893</v>
+        <v>5897</v>
       </c>
       <c r="C2396" s="0" t="s">
-        <v>5900</v>
+        <v>5898</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
+        <v>5899</v>
+      </c>
+      <c r="B2397" s="0" t="s">
+        <v>5900</v>
+      </c>
+      <c r="C2397" s="0" t="s">
         <v>5901</v>
-      </c>
-[...4 lines deleted...]
-        <v>5903</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
+        <v>5902</v>
+      </c>
+      <c r="B2398" s="0" t="s">
+        <v>5903</v>
+      </c>
+      <c r="C2398" s="0" t="s">
         <v>5904</v>
-      </c>
-[...4 lines deleted...]
-        <v>5905</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
+        <v>5905</v>
+      </c>
+      <c r="B2399" s="0" t="s">
         <v>5906</v>
       </c>
-      <c r="B2399" s="0" t="s">
+      <c r="C2399" s="0" t="s">
         <v>5907</v>
-      </c>
-[...1 lines deleted...]
-        <v>5908</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
+        <v>5908</v>
+      </c>
+      <c r="B2400" s="0" t="s">
         <v>5909</v>
-      </c>
-[...1 lines deleted...]
-        <v>5907</v>
       </c>
       <c r="C2400" s="0" t="s">
         <v>5910</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
         <v>5911</v>
       </c>
       <c r="B2401" s="0" t="s">
+        <v>5909</v>
+      </c>
+      <c r="C2401" s="0" t="s">
         <v>5912</v>
-      </c>
-[...1 lines deleted...]
-        <v>5913</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
+        <v>5913</v>
+      </c>
+      <c r="B2402" s="0" t="s">
         <v>5914</v>
       </c>
-      <c r="B2402" s="0" t="s">
+      <c r="C2402" s="0" t="s">
         <v>5915</v>
-      </c>
-[...1 lines deleted...]
-        <v>5916</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
+        <v>5916</v>
+      </c>
+      <c r="B2403" s="0" t="s">
         <v>5917</v>
       </c>
-      <c r="B2403" s="0" t="s">
+      <c r="C2403" s="0" t="s">
         <v>5918</v>
-      </c>
-[...1 lines deleted...]
-        <v>5919</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
+        <v>5919</v>
+      </c>
+      <c r="B2404" s="0" t="s">
         <v>5920</v>
       </c>
-      <c r="B2404" s="0" t="s">
+      <c r="C2404" s="0" t="s">
         <v>5921</v>
-      </c>
-[...1 lines deleted...]
-        <v>5922</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
+        <v>5922</v>
+      </c>
+      <c r="B2405" s="0" t="s">
+        <v>5920</v>
+      </c>
+      <c r="C2405" s="0" t="s">
         <v>5923</v>
-      </c>
-[...4 lines deleted...]
-        <v>5924</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
+        <v>5924</v>
+      </c>
+      <c r="B2406" s="0" t="s">
         <v>5925</v>
       </c>
-      <c r="B2406" s="0" t="s">
+      <c r="C2406" s="0" t="s">
         <v>5926</v>
-      </c>
-[...1 lines deleted...]
-        <v>5927</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
+        <v>5927</v>
+      </c>
+      <c r="B2407" s="0" t="s">
+        <v>5925</v>
+      </c>
+      <c r="C2407" s="0" t="s">
         <v>5928</v>
-      </c>
-[...4 lines deleted...]
-        <v>5930</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
+        <v>5929</v>
+      </c>
+      <c r="B2408" s="0" t="s">
+        <v>5930</v>
+      </c>
+      <c r="C2408" s="0" t="s">
         <v>5931</v>
-      </c>
-[...4 lines deleted...]
-        <v>5933</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>5934</v>
+        <v>5932</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>5935</v>
+        <v>5930</v>
       </c>
       <c r="C2409" s="0" t="s">
-        <v>5936</v>
+        <v>5933</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
-        <v>5937</v>
+        <v>5934</v>
       </c>
       <c r="B2410" s="0" t="s">
-        <v>5938</v>
+        <v>5930</v>
       </c>
       <c r="C2410" s="0" t="s">
-        <v>5939</v>
+        <v>5935</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
-        <v>5940</v>
+        <v>5936</v>
       </c>
       <c r="B2411" s="0" t="s">
-        <v>5941</v>
+        <v>5930</v>
       </c>
       <c r="C2411" s="0" t="s">
-        <v>5942</v>
+        <v>5937</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
-        <v>5943</v>
+        <v>5938</v>
       </c>
       <c r="B2412" s="0" t="s">
-        <v>5944</v>
+        <v>5930</v>
       </c>
       <c r="C2412" s="0" t="s">
-        <v>5945</v>
+        <v>5939</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
-        <v>5946</v>
+        <v>5940</v>
       </c>
       <c r="B2413" s="0" t="s">
-        <v>5944</v>
+        <v>5930</v>
       </c>
       <c r="C2413" s="0" t="s">
-        <v>5947</v>
+        <v>5941</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
-        <v>5948</v>
+        <v>5942</v>
       </c>
       <c r="B2414" s="0" t="s">
-        <v>5949</v>
+        <v>5943</v>
       </c>
       <c r="C2414" s="0" t="s">
-        <v>5950</v>
+        <v>5944</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>5951</v>
+        <v>5945</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>5952</v>
+        <v>5943</v>
       </c>
       <c r="C2415" s="0" t="s">
-        <v>5953</v>
+        <v>5946</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>5954</v>
+        <v>5947</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>5955</v>
+        <v>5943</v>
       </c>
       <c r="C2416" s="0" t="s">
-        <v>5956</v>
+        <v>5948</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>5957</v>
+        <v>5949</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>5955</v>
+        <v>5943</v>
       </c>
       <c r="C2417" s="0" t="s">
-        <v>5958</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>5959</v>
+        <v>5951</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>5955</v>
+        <v>5952</v>
       </c>
       <c r="C2418" s="0" t="s">
-        <v>5960</v>
+        <v>5953</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>5961</v>
+        <v>5954</v>
       </c>
       <c r="B2419" s="0" t="s">
+        <v>5952</v>
+      </c>
+      <c r="C2419" s="0" t="s">
         <v>5955</v>
-      </c>
-[...1 lines deleted...]
-        <v>5962</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>5963</v>
+        <v>5956</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>5955</v>
+        <v>5957</v>
       </c>
       <c r="C2420" s="0" t="s">
-        <v>5964</v>
+        <v>5958</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>5965</v>
+        <v>5959</v>
       </c>
       <c r="B2421" s="0" t="s">
-        <v>5966</v>
+        <v>5957</v>
       </c>
       <c r="C2421" s="0" t="s">
-        <v>5967</v>
+        <v>5960</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>5968</v>
+        <v>5961</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>5969</v>
+        <v>5962</v>
       </c>
       <c r="C2422" s="0" t="s">
-        <v>5970</v>
+        <v>5963</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>5971</v>
+        <v>5964</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>5972</v>
+        <v>5965</v>
       </c>
       <c r="C2423" s="0" t="s">
-        <v>5973</v>
+        <v>5966</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>5974</v>
+        <v>5967</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>5975</v>
+        <v>5968</v>
       </c>
       <c r="C2424" s="0" t="s">
-        <v>5976</v>
+        <v>5969</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>5977</v>
+        <v>5970</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>5978</v>
+        <v>5971</v>
       </c>
       <c r="C2425" s="0" t="s">
-        <v>5979</v>
+        <v>5972</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>5980</v>
+        <v>5973</v>
       </c>
       <c r="B2426" s="0" t="s">
-        <v>5981</v>
+        <v>5971</v>
       </c>
       <c r="C2426" s="0" t="s">
-        <v>5982</v>
+        <v>5974</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>5983</v>
+        <v>5975</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>5981</v>
+        <v>5976</v>
       </c>
       <c r="C2427" s="0" t="s">
-        <v>5984</v>
+        <v>5977</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>5985</v>
+        <v>5978</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>5986</v>
+        <v>5979</v>
       </c>
       <c r="C2428" s="0" t="s">
-        <v>5987</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>5988</v>
+        <v>5981</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>5989</v>
+        <v>5982</v>
       </c>
       <c r="C2429" s="0" t="s">
-        <v>5990</v>
+        <v>5983</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>5991</v>
+        <v>5984</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>5992</v>
+        <v>5985</v>
       </c>
       <c r="C2430" s="0" t="s">
-        <v>5993</v>
+        <v>5986</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>5994</v>
+        <v>5987</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>5995</v>
+        <v>5988</v>
       </c>
       <c r="C2431" s="0" t="s">
-        <v>5996</v>
+        <v>5989</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>5997</v>
+        <v>5990</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>5998</v>
+        <v>5991</v>
       </c>
       <c r="C2432" s="0" t="s">
-        <v>5999</v>
+        <v>5992</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>6000</v>
+        <v>5993</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>6001</v>
+        <v>5994</v>
       </c>
       <c r="C2433" s="0" t="s">
-        <v>6002</v>
+        <v>5995</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>6003</v>
+        <v>5996</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>6004</v>
+        <v>5994</v>
       </c>
       <c r="C2434" s="0" t="s">
-        <v>6005</v>
+        <v>5997</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>6006</v>
+        <v>5998</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>6004</v>
+        <v>5999</v>
       </c>
       <c r="C2435" s="0" t="s">
-        <v>6007</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>6008</v>
+        <v>6001</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>6004</v>
+        <v>6002</v>
       </c>
       <c r="C2436" s="0" t="s">
-        <v>6009</v>
+        <v>6003</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>6010</v>
+        <v>6004</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>6011</v>
+        <v>6005</v>
       </c>
       <c r="C2437" s="0" t="s">
-        <v>6012</v>
+        <v>6006</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>6013</v>
+        <v>6007</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>6014</v>
+        <v>6005</v>
       </c>
       <c r="C2438" s="0" t="s">
-        <v>6015</v>
+        <v>6008</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>6016</v>
+        <v>6009</v>
       </c>
       <c r="B2439" s="0" t="s">
-        <v>6017</v>
+        <v>6005</v>
       </c>
       <c r="C2439" s="0" t="s">
-        <v>6018</v>
+        <v>6010</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>6019</v>
+        <v>6011</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>6017</v>
+        <v>6005</v>
       </c>
       <c r="C2440" s="0" t="s">
-        <v>6020</v>
+        <v>6012</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>6021</v>
+        <v>6013</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>6022</v>
+        <v>6005</v>
       </c>
       <c r="C2441" s="0" t="s">
-        <v>6023</v>
+        <v>6014</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>6024</v>
+        <v>6015</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>6022</v>
+        <v>6016</v>
       </c>
       <c r="C2442" s="0" t="s">
-        <v>6025</v>
+        <v>6017</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>6026</v>
+        <v>6018</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>6027</v>
+        <v>6019</v>
       </c>
       <c r="C2443" s="0" t="s">
-        <v>6028</v>
+        <v>6020</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>6029</v>
+        <v>6021</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>6030</v>
+        <v>6022</v>
       </c>
       <c r="C2444" s="0" t="s">
-        <v>6031</v>
+        <v>6023</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>6032</v>
+        <v>6024</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>6030</v>
+        <v>6025</v>
       </c>
       <c r="C2445" s="0" t="s">
-        <v>6033</v>
+        <v>6026</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>6034</v>
+        <v>6027</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>6030</v>
+        <v>6028</v>
       </c>
       <c r="C2446" s="0" t="s">
-        <v>6035</v>
+        <v>6029</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>6036</v>
+        <v>6030</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>6037</v>
+        <v>6031</v>
       </c>
       <c r="C2447" s="0" t="s">
-        <v>6038</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>6039</v>
+        <v>6033</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>6040</v>
+        <v>6031</v>
       </c>
       <c r="C2448" s="0" t="s">
-        <v>6041</v>
+        <v>6034</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>6042</v>
+        <v>6035</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>6043</v>
+        <v>6036</v>
       </c>
       <c r="C2449" s="0" t="s">
-        <v>6044</v>
+        <v>6037</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>6045</v>
+        <v>6038</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>6046</v>
+        <v>6039</v>
       </c>
       <c r="C2450" s="0" t="s">
-        <v>6047</v>
+        <v>6040</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>6048</v>
+        <v>6041</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>6049</v>
+        <v>6042</v>
       </c>
       <c r="C2451" s="0" t="s">
-        <v>6050</v>
+        <v>6043</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>6051</v>
+        <v>6044</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>6052</v>
+        <v>6045</v>
       </c>
       <c r="C2452" s="0" t="s">
-        <v>6053</v>
+        <v>6046</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>6054</v>
+        <v>6047</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>6055</v>
+        <v>6048</v>
       </c>
       <c r="C2453" s="0" t="s">
-        <v>6056</v>
+        <v>6049</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>6057</v>
+        <v>6050</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>6058</v>
+        <v>6051</v>
       </c>
       <c r="C2454" s="0" t="s">
-        <v>6059</v>
+        <v>6052</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>6060</v>
+        <v>6053</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>6058</v>
+        <v>6054</v>
       </c>
       <c r="C2455" s="0" t="s">
-        <v>6061</v>
+        <v>6055</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>6062</v>
+        <v>6056</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>6058</v>
+        <v>6054</v>
       </c>
       <c r="C2456" s="0" t="s">
-        <v>6063</v>
+        <v>6057</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>6064</v>
+        <v>6058</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>6058</v>
+        <v>6054</v>
       </c>
       <c r="C2457" s="0" t="s">
-        <v>6065</v>
+        <v>6059</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>6066</v>
+        <v>6060</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>6067</v>
+        <v>6061</v>
       </c>
       <c r="C2458" s="0" t="s">
-        <v>6068</v>
+        <v>6062</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>6069</v>
+        <v>6063</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>6067</v>
+        <v>6064</v>
       </c>
       <c r="C2459" s="0" t="s">
-        <v>6070</v>
+        <v>6065</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>6071</v>
+        <v>6066</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>6072</v>
+        <v>6067</v>
       </c>
       <c r="C2460" s="0" t="s">
-        <v>6073</v>
+        <v>6068</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>6074</v>
+        <v>6069</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>6075</v>
+        <v>6067</v>
       </c>
       <c r="C2461" s="0" t="s">
-        <v>6076</v>
+        <v>6070</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>6077</v>
+        <v>6071</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>6078</v>
+        <v>6072</v>
       </c>
       <c r="C2462" s="0" t="s">
-        <v>6079</v>
+        <v>6073</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>6080</v>
+        <v>6074</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>6081</v>
+        <v>6072</v>
       </c>
       <c r="C2463" s="0" t="s">
-        <v>6082</v>
+        <v>6075</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>6083</v>
+        <v>6076</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>6081</v>
+        <v>6077</v>
       </c>
       <c r="C2464" s="0" t="s">
-        <v>6084</v>
+        <v>6078</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>6085</v>
+        <v>6079</v>
       </c>
       <c r="B2465" s="0" t="s">
+        <v>6080</v>
+      </c>
+      <c r="C2465" s="0" t="s">
         <v>6081</v>
-      </c>
-[...1 lines deleted...]
-        <v>6086</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>6087</v>
+        <v>6082</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>6088</v>
+        <v>6080</v>
       </c>
       <c r="C2466" s="0" t="s">
-        <v>6089</v>
+        <v>6083</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>6090</v>
+        <v>6084</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>6088</v>
+        <v>6080</v>
       </c>
       <c r="C2467" s="0" t="s">
-        <v>6091</v>
+        <v>6085</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>6092</v>
+        <v>6086</v>
       </c>
       <c r="B2468" s="0" t="s">
+        <v>6087</v>
+      </c>
+      <c r="C2468" s="0" t="s">
         <v>6088</v>
-      </c>
-[...1 lines deleted...]
-        <v>6093</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>6094</v>
+        <v>6089</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>6095</v>
+        <v>6090</v>
       </c>
       <c r="C2469" s="0" t="s">
-        <v>6096</v>
+        <v>6091</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>6097</v>
+        <v>6092</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>6095</v>
+        <v>6093</v>
       </c>
       <c r="C2470" s="0" t="s">
-        <v>6098</v>
+        <v>6094</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>6099</v>
+        <v>6095</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>6095</v>
+        <v>6096</v>
       </c>
       <c r="C2471" s="0" t="s">
-        <v>6100</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>6101</v>
+        <v>6098</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>6095</v>
+        <v>6099</v>
       </c>
       <c r="C2472" s="0" t="s">
-        <v>6102</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
+        <v>6101</v>
+      </c>
+      <c r="B2473" s="0" t="s">
+        <v>6102</v>
+      </c>
+      <c r="C2473" s="0" t="s">
         <v>6103</v>
-      </c>
-[...4 lines deleted...]
-        <v>6104</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
+        <v>6104</v>
+      </c>
+      <c r="B2474" s="0" t="s">
         <v>6105</v>
       </c>
-      <c r="B2474" s="0" t="s">
+      <c r="C2474" s="0" t="s">
         <v>6106</v>
-      </c>
-[...1 lines deleted...]
-        <v>6107</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
+        <v>6107</v>
+      </c>
+      <c r="B2475" s="0" t="s">
         <v>6108</v>
-      </c>
-[...1 lines deleted...]
-        <v>6106</v>
       </c>
       <c r="C2475" s="0" t="s">
         <v>6109</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
         <v>6110</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>6106</v>
+        <v>6108</v>
       </c>
       <c r="C2476" s="0" t="s">
-        <v>6107</v>
+        <v>6111</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>6111</v>
+        <v>6112</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>6112</v>
+        <v>6108</v>
       </c>
       <c r="C2477" s="0" t="s">
         <v>6113</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
         <v>6114</v>
       </c>
       <c r="B2478" s="0" t="s">
+        <v>6108</v>
+      </c>
+      <c r="C2478" s="0" t="s">
         <v>6115</v>
-      </c>
-[...1 lines deleted...]
-        <v>6116</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
+        <v>6116</v>
+      </c>
+      <c r="B2479" s="0" t="s">
         <v>6117</v>
-      </c>
-[...1 lines deleted...]
-        <v>6115</v>
       </c>
       <c r="C2479" s="0" t="s">
         <v>6118</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
         <v>6119</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>6115</v>
+        <v>6117</v>
       </c>
       <c r="C2480" s="0" t="s">
-        <v>6091</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>6120</v>
+        <v>6121</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>6115</v>
+        <v>6122</v>
       </c>
       <c r="C2481" s="0" t="s">
-        <v>6121</v>
+        <v>6123</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>6122</v>
+        <v>6124</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>6123</v>
+        <v>6125</v>
       </c>
       <c r="C2482" s="0" t="s">
-        <v>5999</v>
+        <v>6126</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>6124</v>
+        <v>6127</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>6125</v>
+        <v>6128</v>
       </c>
       <c r="C2483" s="0" t="s">
-        <v>6126</v>
+        <v>6129</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>6127</v>
+        <v>6130</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>6125</v>
+        <v>6131</v>
       </c>
       <c r="C2484" s="0" t="s">
-        <v>6128</v>
+        <v>6132</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>6129</v>
+        <v>6133</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>6130</v>
+        <v>6131</v>
       </c>
       <c r="C2485" s="0" t="s">
-        <v>6131</v>
+        <v>6134</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>6132</v>
+        <v>6135</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>6133</v>
+        <v>6131</v>
       </c>
       <c r="C2486" s="0" t="s">
-        <v>6134</v>
+        <v>6136</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>6135</v>
+        <v>6137</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>6136</v>
+        <v>6138</v>
       </c>
       <c r="C2487" s="0" t="s">
-        <v>6137</v>
+        <v>6139</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
+        <v>6140</v>
+      </c>
+      <c r="B2488" s="0" t="s">
         <v>6138</v>
       </c>
-      <c r="B2488" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2488" s="0" t="s">
-        <v>6140</v>
+        <v>6141</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>6141</v>
+        <v>6142</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>6142</v>
+        <v>6138</v>
       </c>
       <c r="C2489" s="0" t="s">
         <v>6143</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
         <v>6144</v>
       </c>
       <c r="B2490" s="0" t="s">
         <v>6145</v>
       </c>
       <c r="C2490" s="0" t="s">
         <v>6146</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
         <v>6147</v>
       </c>
       <c r="B2491" s="0" t="s">
         <v>6145</v>
       </c>
       <c r="C2491" s="0" t="s">
         <v>6148</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
         <v>6149</v>
       </c>
       <c r="B2492" s="0" t="s">
+        <v>6145</v>
+      </c>
+      <c r="C2492" s="0" t="s">
         <v>6150</v>
-      </c>
-[...1 lines deleted...]
-        <v>6151</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
+        <v>6151</v>
+      </c>
+      <c r="B2493" s="0" t="s">
+        <v>6145</v>
+      </c>
+      <c r="C2493" s="0" t="s">
         <v>6152</v>
-      </c>
-[...4 lines deleted...]
-        <v>6154</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
+        <v>6153</v>
+      </c>
+      <c r="B2494" s="0" t="s">
+        <v>6145</v>
+      </c>
+      <c r="C2494" s="0" t="s">
+        <v>6154</v>
+      </c>
+    </row>
+    <row r="2495">
+      <c r="A2495" s="0" t="s">
         <v>6155</v>
       </c>
-      <c r="B2494" s="0" t="s">
+      <c r="B2495" s="0" t="s">
         <v>6156</v>
       </c>
-      <c r="C2494" s="0" t="s">
+      <c r="C2495" s="0" t="s">
         <v>6157</v>
+      </c>
+    </row>
+    <row r="2496">
+      <c r="A2496" s="0" t="s">
+        <v>6158</v>
+      </c>
+      <c r="B2496" s="0" t="s">
+        <v>6156</v>
+      </c>
+      <c r="C2496" s="0" t="s">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="2497">
+      <c r="A2497" s="0" t="s">
+        <v>6160</v>
+      </c>
+      <c r="B2497" s="0" t="s">
+        <v>6156</v>
+      </c>
+      <c r="C2497" s="0" t="s">
+        <v>6157</v>
+      </c>
+    </row>
+    <row r="2498">
+      <c r="A2498" s="0" t="s">
+        <v>6161</v>
+      </c>
+      <c r="B2498" s="0" t="s">
+        <v>6162</v>
+      </c>
+      <c r="C2498" s="0" t="s">
+        <v>6163</v>
+      </c>
+    </row>
+    <row r="2499">
+      <c r="A2499" s="0" t="s">
+        <v>6164</v>
+      </c>
+      <c r="B2499" s="0" t="s">
+        <v>6165</v>
+      </c>
+      <c r="C2499" s="0" t="s">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="2500">
+      <c r="A2500" s="0" t="s">
+        <v>6167</v>
+      </c>
+      <c r="B2500" s="0" t="s">
+        <v>6165</v>
+      </c>
+      <c r="C2500" s="0" t="s">
+        <v>6168</v>
+      </c>
+    </row>
+    <row r="2501">
+      <c r="A2501" s="0" t="s">
+        <v>6169</v>
+      </c>
+      <c r="B2501" s="0" t="s">
+        <v>6165</v>
+      </c>
+      <c r="C2501" s="0" t="s">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="2502">
+      <c r="A2502" s="0" t="s">
+        <v>6170</v>
+      </c>
+      <c r="B2502" s="0" t="s">
+        <v>6165</v>
+      </c>
+      <c r="C2502" s="0" t="s">
+        <v>6171</v>
+      </c>
+    </row>
+    <row r="2503">
+      <c r="A2503" s="0" t="s">
+        <v>6172</v>
+      </c>
+      <c r="B2503" s="0" t="s">
+        <v>6173</v>
+      </c>
+      <c r="C2503" s="0" t="s">
+        <v>6049</v>
+      </c>
+    </row>
+    <row r="2504">
+      <c r="A2504" s="0" t="s">
+        <v>6174</v>
+      </c>
+      <c r="B2504" s="0" t="s">
+        <v>6175</v>
+      </c>
+      <c r="C2504" s="0" t="s">
+        <v>6176</v>
+      </c>
+    </row>
+    <row r="2505">
+      <c r="A2505" s="0" t="s">
+        <v>6177</v>
+      </c>
+      <c r="B2505" s="0" t="s">
+        <v>6175</v>
+      </c>
+      <c r="C2505" s="0" t="s">
+        <v>6178</v>
+      </c>
+    </row>
+    <row r="2506">
+      <c r="A2506" s="0" t="s">
+        <v>6179</v>
+      </c>
+      <c r="B2506" s="0" t="s">
+        <v>6180</v>
+      </c>
+      <c r="C2506" s="0" t="s">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="2507">
+      <c r="A2507" s="0" t="s">
+        <v>6182</v>
+      </c>
+      <c r="B2507" s="0" t="s">
+        <v>6183</v>
+      </c>
+      <c r="C2507" s="0" t="s">
+        <v>6184</v>
+      </c>
+    </row>
+    <row r="2508">
+      <c r="A2508" s="0" t="s">
+        <v>6185</v>
+      </c>
+      <c r="B2508" s="0" t="s">
+        <v>6186</v>
+      </c>
+      <c r="C2508" s="0" t="s">
+        <v>6187</v>
+      </c>
+    </row>
+    <row r="2509">
+      <c r="A2509" s="0" t="s">
+        <v>6188</v>
+      </c>
+      <c r="B2509" s="0" t="s">
+        <v>6189</v>
+      </c>
+      <c r="C2509" s="0" t="s">
+        <v>6190</v>
+      </c>
+    </row>
+    <row r="2510">
+      <c r="A2510" s="0" t="s">
+        <v>6191</v>
+      </c>
+      <c r="B2510" s="0" t="s">
+        <v>6192</v>
+      </c>
+      <c r="C2510" s="0" t="s">
+        <v>6193</v>
+      </c>
+    </row>
+    <row r="2511">
+      <c r="A2511" s="0" t="s">
+        <v>6194</v>
+      </c>
+      <c r="B2511" s="0" t="s">
+        <v>6195</v>
+      </c>
+      <c r="C2511" s="0" t="s">
+        <v>6196</v>
+      </c>
+    </row>
+    <row r="2512">
+      <c r="A2512" s="0" t="s">
+        <v>6197</v>
+      </c>
+      <c r="B2512" s="0" t="s">
+        <v>6195</v>
+      </c>
+      <c r="C2512" s="0" t="s">
+        <v>6198</v>
+      </c>
+    </row>
+    <row r="2513">
+      <c r="A2513" s="0" t="s">
+        <v>6199</v>
+      </c>
+      <c r="B2513" s="0" t="s">
+        <v>6200</v>
+      </c>
+      <c r="C2513" s="0" t="s">
+        <v>6201</v>
+      </c>
+    </row>
+    <row r="2514">
+      <c r="A2514" s="0" t="s">
+        <v>6202</v>
+      </c>
+      <c r="B2514" s="0" t="s">
+        <v>6203</v>
+      </c>
+      <c r="C2514" s="0" t="s">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="2515">
+      <c r="A2515" s="0" t="s">
+        <v>6205</v>
+      </c>
+      <c r="B2515" s="0" t="s">
+        <v>6206</v>
+      </c>
+      <c r="C2515" s="0" t="s">
+        <v>6207</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>