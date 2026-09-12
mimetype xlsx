--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -4,136 +4,415 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6208" uniqueCount="6208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6299" uniqueCount="6299">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>CONTRATO N°138, TRANSPORTE Y AMBULANCIAS VITAL SERVICE SPA. "SERVIICO DE AMBULANCIA Y PRIMEROS AUXILIOS "FONDA LADY INES 2026". D.A. EX-1473 DE 1 DE SEPTIEMBRE DE 2026".</t>
+  </si>
+  <si>
+    <t>03-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g2N83z5XxZGLZkrsyIj80Q%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO EN TRAMITE N°139 DISEÑO Y PRODUCCION GITPRO, DECRETO ALCALDICIO EX.N°1382 DE 14 DE AGOSTO DE 2026, "MEJORAMIENTO INTERIOR Y EXTERIOR DEL GIMNASIO SANTA ISABEL".</t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oQLkfQJgImqOf56OI1X4zw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°137,  PRODUCCIONES DE EVENTOS MASIVOS ANGELA ARAOS GONZALEZ EIRL., DECRETO ALCALDICIO EX.N°1471 DE 31 DE AGOSTO DE 2026, "LINEA 2: CARPAS ESTRUCTURAS Y MOBILIARIO, SERVICIO DE PRODUCCION FONDA LADY INES 2026".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZVJ1wQHAAzOQi10fPz37kA%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO EN TRAMITE N°135 FDD INNOVACIÓN Y CRECIMIENTO S.A., DECRETO A.EX.N°1297 DE 3 DE AGOSTO DE 2026, "SERVICIO DE ENTREGA DE TARJETA DE ALIMENTACIÓN A VECINOS/AS VULNERABLES. CANJEABLES DENTRO DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NRup9vUplfAEEA9CQX5BLg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N° 136  ADEL CONSTRUCCIONES SPA., DECRETO ALCALDICIO EX.N°1364 DE 11 DE AGOSTO DE 2026, "SERVICIO DE BORRADO DE GRAFITIS, RETIRO DE LETREROS Y OTROS".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7DtIjvZt6AlKVF6X2%2F9MEg%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°131 Servicio de Producción "Fonda Lady Inés 2026". Linea 6: Servicio de arriendo de vallas. Alcalde y Asociados SpA. Decreto Alcaldicio Ex. N°1372 de 13.08.2026</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KYqeOr3M8c%2BgvlPQNXwYZw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°130 Servicio de Producción "Fonda Lady Inés 2026". Linea 4: Servicio de arriendo de servicios higiénicos y lavamanos. Event Service SpA. Decreto Alcaldicio Ex N°1372 de 13.08.2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vqGoqCkXIdp74qHO4k6C%2BA%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°127 EVENT SERVICE SPA, D.A.EX.N°1372 DE FECHA 13 DE AGOSTO DE 2026,"SERVICIO DE PRODUCCION FONDA LADY INES 2026", LINEA 7: SERVICIO DE DECORACION Y ACTIVIDADES INFANTILES</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lb9l5HbvGFG4GghdKh5V%2FQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°128 Servicio de Producción "Fonda Lady Inés 2026". Linea 3: Servicio de Seguridad. Event Service SpA. Decreto Alcaldicio EX N°1372 de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3R5lrUmT1Wniv3tbs%2FMQkA%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°129, PRODUCCIONES EVENTPRO LIMITADA, DECRETO A.EX.N°1376 DE 14 DE AGOSTO DE 2026, "CONTRATACIÓN INTEGRAL DE ARTISTAS Y PROGRAMACIÓN PARA LOS ESPECTACULOS DE "FONDA LADY INES, PROVIDENCIA 2026".</t>
+  </si>
+  <si>
+    <t>24-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0t9LqtS0KJw32bc0oo371Q%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°132  INGENIERIA Y CONSTRUCCION MYV SPA, DECRETO A.EX.N°1291 DE 3 DE AGOSTO DE 2026, "SUMINISTRO E INSTALACIÓN DE REJA PERIMETRAL DE ACCESO - COMUNIDAD RICARDO LYON N°1194".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gifo9DlpGuNHdMgbqGpEtA%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°124-2026 "Servicio de custodia y gestión de documentos municipales". Docustore SpA. Decreto Alcaldicio Ex N°1344 de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lG%2FSMvcXF%2B608djIXuTDrA%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificacion de contrato N°134: Adquisición de 4 camiones recolectores - carguío trasero". Ecologic Chile SpA. D.A.Ex DAOM N!217 de 25 de mayo de 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5TWAgnV8mHrjlsKUwFBNJA%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACION DE CONTRATO N°133 SERVICIOS Y SOLUCIONES INTEGRALES SPA. D.A.EX.N°802 DE 20 DE MAYO DE 2026, ARRINDO DE EQUIPOS DE IMPRESION Y ESCANESR Y PLOTTERS CON SOPORTE</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yqEwe3ZDRUYFngIrzJmJ3w%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°122 Servicio de Producción "Fonda Lady Inés 2026. Linea 1: Servicio de Producción Técnica. Alcalde y Asociados SpA</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BCPvHBWoQT45jjeuRNsPGg%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N"121 Implementación del sistema de venta de entradas bajo modelo pago por servicio - Fonda Lady Inés / Fiestas Patrias Providencia 2026". Sociedad Comercializadora de Entradas SpA (EVENTRID)</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JKLvsjx%2Bbjb3E0Mb%2FvAA7w%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°125-2026 Línea N°1: Reposición luminarias peatonales calle Condell entre Bilbao y Malaquías Concha. Ingeniería y Construcción Electrica SINEC S.A. Decreto Alcaldicio EX N°1215 de fecha 19.08.2026</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VpbgLoxsQGeBLzKeYDFJ0Q%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de contrato N°123 de 2026 "Servicio de mantención de electrobombas sumergibles de aguas servidas e impulsión de agua potable en dependencias de la Municipalidad de Providencia"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=btnyQWEmpXPGJ2Rbru%2Fu8g%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrato N°126 Linea N°2: Reposición luminarias peatonales en calle Seminario entre Bilbao y Malaquías Concha. Ingeniería y Construcción Electrica SINEC S.A.  Decreto Alcaldicio EX N°1215 de 23.07.2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HFjCsg%2BzJZpMel19Oa27YA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°120  FUENTES DE AGUA LAS CONDES LTDA, DECRETO ALCALDICIO EX.N°1293 DE FECHA 3 DE AGOSTO DE 2026,"SERVICIO DE MANTENCIÓN Y OPERACIÓN DE PILETAS Y FUENTES DE AGUAS ORNAMENTALES COMUNA DE PROVIDENCIA". </t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zXUjaxwoonkNA3X7SLYqCQ%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°118 JORGE ANDRES HEITMANN GUARACHI, DECRETO A.EX.N°1382 DE 7 DE OCTUBRE DE 2025, "MEJORAMIENTO PARQUE BALMACEDA, PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>14-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=METmQTO5gxvueKyPgm38BQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°119   SISTEMA DE RIEGO RAINDROP LIMITADA, DECRETO ALCALDICIO EX.N°1298 DE 4 DE AGOSTO DE 2026, "CONSTRUCCION DE JARDINES SUSTENTABLES PERIODO 2026 - 2027"</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CKaOVHWKROQLalF%2F2SEcNw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°117 "Adquisición kit de limpieza para vecinos/as vulnerables". HUALA SpA.</t>
+  </si>
+  <si>
+    <t>12-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0ruMYugZLYPBC1UPIkDkww%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°116 "Mejoramiento peatonal cruce Antonio Varas - Alferez Real. Código BIP 40065821-0". Fasaam Ingeniería y Construcción SpA.</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ExXmPt1NwSVmx2KVjXPgHw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°107, Transportes GT y Asociados Spa., D.A.EX.N°1214 de 23/7/2026,"Servicio de Trasnporte de Vehículos Retirados de Circulación por Incumplimiento de la Norma"</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Yeb3ck7OyS0Q5AJ5v5zmFg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modificación de Contrato N°108, UTP VialCorp con Miguel Alonso Hernandez Venegas, D.A.EX.N°1180 de 15/07/2026, "Mejoramiento entorno mercado Providencia". </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yUaoKENRwUZ%2BZgscOwCi8w%3D%3D</t>
+  </si>
+  <si>
+    <t>Contratro N°115 de 2026 "2° llamado Mejoramiento integral calle Granaderos entre Manuel Montt y Dr. Manuel Barros Borgoño, Código BIP 40064184-0." Mobiliaria e Inversiopnes AMATI SpA</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=s2aLU49YygILoNgdKJ6uRQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°113 LE ROI SPA, DECRETO ALCALDICIO EX.N°1070 DE 01 DE JULIO, MODIFICADO POR DECRETO ALCALDICIO EX.N°1224 DE 23 DE JULIO, AMBOS DE 2026, "CONCESION Y HABILITACION DE ESPACIOS SERVICIO DE CAFETERIA... LINEA 1 </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IFsXQKQk%2F8%2Fi6odl5PXloA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°112, LE ROI SPA, DECRETO ALCALDICIO EX.N°1070 DE 01 DE JULIO, MODIFICADO POR DECRETO ALCALDICIO EX.N°1224 DE 23 DE JULIO, AMBOS DE 2026, "CONCESION Y HABILITACION DE ESPACIOS SERVICIO DE CAFETERIA... LINEA 1 </t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tKfUvUfKfrLlZYG630BOxw%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación Contrato N° 102 Tesla Ascensores Ltda., "Suministro, Instalación y Certificación de Ascensores en 03 Comunidades, Linea 3: Suministro, Instlación y Certificación de Ascensor Comunidad Dr. Pedro Ferrer N°3357. D. A. Ex Secpla N°134 de 2026.</t>
+  </si>
+  <si>
+    <t>30-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8AwVqGnqdzEzj6%2FBlOf1Bg%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación contrato "Concesión del Servicio de Barrido y Limpieza Urbana". Inversiones Troya S.A. Decreto Alcaldicio Ex N°1159 de 14 de julio de 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jPNMMmOfuV0sKVm6K2w%2FLw%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°101, AYRES SECURITY &amp; COMPAÑIA LIMITADA, D.A.EX.N°1249 DE 28 DE JUILIO DE 2026, "SERVICIO DE SEGURIDAD PRIVADA PARA RECINTOS DEPENDIENTES DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uqxHbqa3CXjkNp51CadPRg%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación Contrato N°99 "Servicio mantención y operación de piletas y fuentes de aguas ornamentales comuna de Providencia". Decreto ALcaldicio ex N°1160 de fecha 14.07.2026</t>
+  </si>
+  <si>
+    <t>29-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TfLJy9ChR86p7xzhOMp%2FeA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACION DE CONTRATO N°114  UTP VIALCORP SPA CON MIGUEL ALONSO HERNANDEZ VENEGAS D.A.EX.N°1099 DE 6 DE JULIO DE 2026, "MEJORAMIENTO VEREDAS ZONA CERO".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YWQH88PPuux5JHNSTP3Atg%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°106 UTP CODERHUB SPA CON ASESORIAS INFORMATICAS CODERHUB LIMITADA, DECRETO ALCALDICIO EX.N°1121 DE 8 DE JULIO DE 2026, "SERVICIO DE ARRIENDO DE SOFTWARE O PLATAFORMA DE PROCESAMIENTO DE DATOS PARA MAILING".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yIsoyvXK4WEvAHof7GWm1g%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación Contrato N°103, "Suministro, instalación y certificación de ascensores en 03 comunidades. Linea 2: "Suministro, Instalación y Certificaciónde Ascensor Comunidad CArlos Antúnez N°1843. Decreto Alcaldicio Ex Secpla N°135 de 2026</t>
+  </si>
+  <si>
+    <t>28-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IwcItOSA7Zuai382gR2Xlg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modificacion Contrato N°104,  "Suministro, instalación y certificación de ascensor comunidad Carlos Antunez N°1867." Decreto Alcaldicio Ex Secpla N°136 de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ao8M9gnDja881aiIqjCYkg%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación Contrato N°105, "Suministro, Instalación y Certificación de Ascensores en 03 Comunidades. Linea N°3: Suministro, Instalación y Certificación de Ascensor Comunidad Dr Pedro Ferrer N°3357". Decreto Alcaldicio Ex N°1091 de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NHeSWkIuK3sof5xg9wNDkQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modificación contrato N°111  Tesla Ascensores Ltda. "Suministro, Instalación y Certificación de ascensores en 03 Comunidades. Linea 1: Suministro, Instalación y Certificación de ascensor Comunidad Carlos Antúnez N°1867". Decreto A.  Ex N°1093 de 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4zCbezMdUyDKtRgmZXPKgA%3D%3D</t>
+  </si>
+  <si>
+    <t>Modificación de Contrato N°90 "Servicio de mantención, reparación y mejoramiento del mobiliario y equipamiento urbano de áreas verdes y BNUP- Comuna de Providencia"</t>
+  </si>
+  <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CGpSDEIQ0AiBGcXvgxz4TQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°91, "Construcción Juegos Infantiles en Escenarios Parque Bustamente 2° Llamado"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FSwy4UC5C3Vn4Y711yR%2FHQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°98 PONTIFICIA U. CATOLICA DE CHILE, D.A.EX.N°1049 DE 30 DE JUNIO DE 2026, "SERVICIO DE APOYO EN GESTIÓN DE PROYECTOS MUNICIPALES 2026-2027 PUENTES UC"</t>
   </si>
   <si>
-    <t>14-07-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vtQ0o%2FHVzDBWb6t1VHmadA%3D%3D</t>
   </si>
   <si>
     <t>Contrato N° 97, "Fonda Lady Inés 2026: Los Vasquez Ltda."</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UDCctwJk3FR7F0rXgQi4ig%3D%3D</t>
   </si>
   <si>
-    <t>Modificación de Contrato N°90 "Servicio de mantención, reparación y mejoramiento del mobiliario y equipamiento urbano de áreas verdes y BNUP- Comuna de Providencia"</t>
-[...10 lines deleted...]
-  <si>
     <t>Contrato 96, "Fonda Lady Inés 2026: Huracan Produccioness SpA, "Santa Feria"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=88hLS6F4YjvEvDgpM7LbZw%3D%3D</t>
   </si>
   <si>
+    <t>Contrato "Desarrollo del sistema de otorgamiento de permisos en el BNUP para la Dirección de Infraestructura"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mEZBexgfudpwtNTyJbRwFw%3D%3D</t>
+  </si>
+  <si>
+    <t>Contrato N°92 ,"Recambio de luminarias peatonales, 2 sectores. Linea N°1: recmabio luminarias peatonales en Diego de Almagro, entre Pedro de Valdivia y Eliecer Parada, Providencia, Código BIP N°40065874-0"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6xPEe8wVymHPeaadnLuJ6w%3D%3D</t>
+  </si>
+  <si>
     <t>Contrato "Recambio de Luminarias Peatonales, 2 Sectores. Linea N°2: Recambio luminarias peatonales Holanda entre Eduardo Castillo V. y Providencia. Código BIP B°40065868-0"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=eZXPGYjiHPrA%2BpCvZBT6rg%3D%3D</t>
   </si>
   <si>
     <t>Contrato N°94, "Consultoria Rediseño Calles Barrio Patrimonial y Comercial Bellavista"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=87XcwZByQUyP1BCv%2FT0rPw%3D%3D</t>
   </si>
   <si>
-    <t>Contrato "Desarrollo del sistema de otorgamiento de permisos en el BNUP para la Dirección de Infraestructura"</t>
-[...10 lines deleted...]
-  <si>
     <t>Modificación contrato N° 89 "Concesión del Servicio de Estacionamiento controlados de vehículos en las vías públicas de la comuna de Providencia período 2026-2030"</t>
   </si>
   <si>
     <t>13-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tejgZrrRb1dlG6Duz67ySg%3D%3D</t>
   </si>
   <si>
-    <t>Modificación de contrato 88 "Servicio de mantención y mejoramiento de las áraes verdes de la comuna de Providencia. Linea N°1: Sector Oriente"</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Acuerdo Complementario N°86, Empresa Nacional de Telecomunicaciones S.A., D.A.EX.N°903 de 4 de junio de 2026,  "Proyecto de Movilidad Comunal Municipalidad de Providencia".</t>
   </si>
   <si>
     <t>07-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=J67E6pNK1kcZFXm8yrMKqQ%3D%3D</t>
   </si>
   <si>
     <t>Modificación de Contrato N°85 "Servicio de mantención y mejoramiento de las áreas verdes de la comuna de Providencia. Linea 2: Sector Poniente</t>
   </si>
   <si>
     <t>03-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6%2FtvDgrnsgcbjElWe82k1w%3D%3D</t>
   </si>
   <si>
     <t>Modificación de contrato N°87 "Reparación de reja perimetral de acceso comunidad Carmen Sylva N°2863"</t>
   </si>
   <si>
     <t>02-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tz2JUrPcIzWFgcRgBL3Psw%3D%3D</t>
@@ -237,158 +516,158 @@
   <si>
     <t>CONTRATO N°69 ALBA AMBIENTE S.A., DECRETO ALCALDICIO EX.N°606 DE 17 DE ABRIL DE 2026, "SERVICIO DE ARRIENDO DE RELOJES PARA CONTROL DE ASISTENCIA CON SOPORTE".</t>
   </si>
   <si>
     <t>12-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p5olwz5rtzNn2msL9MMpsw%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°70 SERVICIOS Y SOLUCIONES INTEGRALES SPA., DECRETO ALCALDICIO EX.N°348 DE 11 DE MARZO DE 2026, "ARRIENDO DE EQUIPOS DE IMPRESIÓN, ESCANESRS Y PLOTTERS CON SOPORTE".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=texQPVCcRvMtZk5v9G7Z%2FQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°67 PAMELA DEL CARMEN HORMAZABAL MANZANO, D.A.EX.N° 453 Y 559, AMBOS DE 2026, "REPARACION DE FACHADA COMUNIDAD ANTONIA LOPEZ DE BELLO N°0210, FONDEVE 2022"</t>
   </si>
   <si>
     <t>30-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7Y1YDyOahrS4AaTCEyEKEA%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACION DE CONTRATO N° 68 UTP VIALCORP SPA. CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX.N°544 DE FECHA 14 DE ABRIL DE 2026 "MEJORAMIENTO VEREDAS ZONA CERO"</t>
+  </si>
+  <si>
+    <t>29-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GQ3FwgYLmqMxfgknjTZxVg%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°64 XERTICA CHILE SPA., DECRETO ALCALDICIO EX.N°673 DE FECHA 28 DE ABRIL DE 2026, "SERVICIO DE CORREO MUNICIPAL CON ACOMPAÑAMIENTO Y SOPORTE MENSUAL"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rb4XA7Ad2Yd2LhBfzXNSLg%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°66 SERVITEX SISTEMAS CONTRA INCENDIOS SPA. D.A.EX.N°443 DE FECHA 27 DE MARZO DE 2026, "SERVICIO DE MANTENCION DE EQUIPOS EXTINTORES PARA LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
-    <t>29-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8fus%2FeKb56gvO2tf9WOcpA%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N° 68 UTP VIALCORP SPA. CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX.N°544 DE FECHA 14 DE ABRIL DE 2026 "MEJORAMIENTO VEREDAS ZONA CERO"</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N°65 UTP MADASH INGENIERIA Y CONSTRUCCION SPA CON FMB INGENIERIA Y  CONSTRUCCION LIMITADA, D.A.EX.N°557 DE 14 DE ABRIL DE 2026, "MEJORAMIENTO ZONA DE JUEGOS INFANTILES Y DEPORTIVA PLAZA A LA ALCALDESA 2°LLAMADO.</t>
   </si>
   <si>
     <t>24-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RlHX93NL%2FrV5nLYg5y57KQ%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°61, DISEÑO Y PRODUCCION GITPRO SPA., DECRETO ALCALDICIO EX. N°469 DE 27 DE MARZO DE 2026, "MEJORAMIENTO INTERIOR Y EXTERIOR DEL GIMNASIO SANTA ISABEL".</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5MFYqq04iW64xy4Usw5liw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N° 63  DISEÑO Y PRODUCCION GITPRO SPA., D.A.EX.N°452 DE 27 DE MARZO DE 2026, "HABILITACIÓN OFICINA DIDECO, LADISLAO ERRAZURIZ"</t>
   </si>
   <si>
-    <t>23-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JkgSYYPVWZpJCN5GfNfHFA%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°61, DISEÑO Y PRODUCCION GITPRO SPA., DECRETO ALCALDICIO EX. N°469 DE 27 DE MARZO DE 2026, "MEJORAMIENTO INTERIOR Y EXTERIOR DEL GIMNASIO SANTA ISABEL".</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ONTRATO N°57   CECOSUD, D.A.EX.N°428 DE FECHA 24 DE MARZO DE 2026, "ADQUISICION DE TARJETAS GIFTCARD DE ALIMENTOS PARA LA MUNICIPALIDAD DE PROVIDENCIA 2026"</t>
   </si>
   <si>
     <t>21-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fEs4YG0ujqAy6XLucHEkmw%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACION DE CONTRATO N° 58 UTP VIALCORO SPA CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX. N° 459 DE 27 DE MARZO DE 2026,"MEJORAMIENTO VERESAS ZONA CERO".</t>
+  </si>
+  <si>
+    <t>20-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uXrtIkql%2BNisfcPjQEJHIQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N° 60 CLARO CHILE SPA., D.A.EX.N°172 DE 6 DE FEBRERO DE 2026, "SERVICIO DE TELEFONIA CELULAR E INTERNET MOVIL".</t>
   </si>
   <si>
-    <t>20-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HLgJjt3R8I7cBEqhw7LbWw%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N° 58 UTP VIALCORO SPA CON MIGUEL ALONSO HERNANDEZ VENEGAS, D.A.EX. N° 459 DE 27 DE MARZO DE 2026,"MEJORAMIENTO VERESAS ZONA CERO".</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N°56 MASSARDO Y PRINCIPIOS PATRIMONIOS CHILE LIMITADA, DECRETO ALCALDICIO N°448 DE 27 DE MARZO DE 2026, "CONSERVACION CURATIVA PLINTO PLINTO PERTENECIENTE AL MONUMENTO PUBLICO GENERAL BAQUEDANO".</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EWFJwceUlYfOABcrptgPyQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°62 INGELAN AUTOSERVICIOS SPA., DECRETO ALCALDICIO EX.N°470 DE FECHA 27 DE MARZO DE 2026, "ARRIENDO DE KIOSCOS DE AUTOATENCIÓN".</t>
   </si>
   <si>
     <t>13-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c%2B5yzyk0%2BYsU6uxGOLPaVg%3D%3D</t>
   </si>
   <si>
     <t>Contrato N°55 "Suministro e Instalación de reja perimetral de acceso Carmen Sylva N°2381"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mSUl7%2BQSPUDcXHqwzX5dXQ%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 54 ACUERDO COMPLEMENTARIO SEGURO DE VIDA, COMPLEMENTARIO DE SALUD Y CATASTRÓFICO PARA LOS FUNCIONARIOS AFILIADOS AL SERVICIO DE BIENESTAR DE LA MUNICIPALIDAD DE PROVIDENCIA Y SUS CARGAS.</t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GTmx2sGiNEEG%2FJY75kPVKg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N°59  CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA, D.A.EX.1799 DE 15 DE DICIEMBRE DE 2025, "REPOSICION DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD LOS LEONES N°2735".</t>
   </si>
   <si>
-    <t>08-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RyR2wk5HgqfViu9eg5Vy9Q%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N° 54 ACUERDO COMPLEMENTARIO SEGURO DE VIDA, COMPLEMENTARIO DE SALUD Y CATASTRÓFICO PARA LOS FUNCIONARIOS AFILIADOS AL SERVICIO DE BIENESTAR DE LA MUNICIPALIDAD DE PROVIDENCIA Y SUS CARGAS.</t>
-[...4 lines deleted...]
-  <si>
     <t>Modificación de Contrato n°53 "Servicio de Mantención y Mejoramiento de las áreas verdes de la Comuna de Providencia"</t>
   </si>
   <si>
     <t>07-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JXAL5xXgECUsH1aSdlfhiQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°52, "DISEÑO, PROVISIÓN E INSTALACIÓN SISTEMA DE RIEGO AUTOMATICO EN PARQUE NEMESIO ANTÚNEZ Y PARQUE URUGUAY Y DE LA COMUNA DE PROVIDENCIA"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UZgmt%2Fn6eJYg2kcCFfV6zw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación Contrato N°50  EMPRESA CONSTRUCTORA MAVIMIX LIMITADA, D.A.EX.N°339 DE 10 DE MARZO DE 2026, Reposición pavimentos calle Viña del Mar, Providencia"</t>
   </si>
   <si>
     <t>24-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Qde%2B9lPBUDPY9SL6G%2B%2F6Cg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO EN TRAMITE N°49 SOCIEDAD ASEO MASTER SPA., D.A.EX.N°295 DE 26 DE FEBRERO DE 2026, "SERVICIO DE ASEO PARA DEPENDENCIAS MUNICIPALES AÑO 2026-2030, (CAUPOLICAN 1151 Y OTROS RECINTOS".</t>
@@ -414,425 +693,425 @@
   <si>
     <t>17-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GZBYJf5Fqob23D%2BSf2lYNw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°43, CORREDORA DE SEGUROS MARÍA CRISTINA RUIZ BECERRA E.I.R.L.; "SERVICIO VENTA DE SEGURO AUTOMOTRIZ OBLIGATORIO DE ACCIDENTES PERSONALES (SOAP) 2026-2029 ; D.A EX N°321 DE 6 DE MARZO DE 2026.</t>
   </si>
   <si>
     <t>12-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YHWoBu7iKe%2FtVAGAKf4%2BwA%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°42 , CHILE SUPPLY S.A. ; " SERVICIO DE MANTENCIÓN ELÉCTRICA EN DEPENDENCIAS MUNICIPALES"; D.A EX N° 296 DE 26 DE FEBRERO DE 2026</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DpofKdwB17q%2FXGhv5wgNNQ%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N°40, MICROGEO S.A.; " RENOVACIÓN Y ADQUISICIÓN DE SOFTWARE DE LICENCIAS AUTODESK O EQUIVALENTE 2025-2026 " ; D.A EX N° 1913 DE 31 DE DICIEMBRE DE 2025</t>
+  </si>
+  <si>
+    <t>06-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LmRGbWvtXpRoc2ytITTn1g%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°44, RICOH CHILE S.A. D.A. EX.N°1931 DE 31 DE DICIEMBRE DE 2025, "SERVICIO INTEGRAL DE ARRIENDO DE COMPUTADORES CON SOPORTE".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ndmbQQoLDPtKnLhNMoY3cg%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N°41 , LIVISTER CHILE SPA; "SERVICIO DE ENLACES DE COMUNICACIONES DATOS E INTERNET SD-WAN"; D.A EX N° 107 DE 28 DE ENERO DE 2026</t>
   </si>
   <si>
-    <t>06-03-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EMuQRH0cQZQFfDhRx6Pnxw%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N°40, MICROGEO S.A.; " RENOVACIÓN Y ADQUISICIÓN DE SOFTWARE DE LICENCIAS AUTODESK O EQUIVALENTE 2025-2026 " ; D.A EX N° 1913 DE 31 DE DICIEMBRE DE 2025</t>
-[...10 lines deleted...]
-  <si>
     <t>CONTRATO N°39 COMERCIALIZADORA MARIELLA LANDAIDA ROJAS SPA., D.A.EX.N°194 DE 6 DE FEBRERO DE 2026, "LINEA 1: MOBILIARIA PARQUE BALMACEDA".</t>
   </si>
   <si>
     <t>05-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2l0C4rn8Nn1Rcj0Mk000%2Fw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°38 , LITORALPRESS MEDIA DE INFORMACIÓN S.A. ; " SERVICIO DE MONITOREO Y ANÁLISIS DE MEDIOS PARA LA MUNICIPALIDAD DE PROVIDENCIA, D.A EX N°141 DE 2 DE FEBRERO DE 2026</t>
   </si>
   <si>
     <t>02-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K5O98k2J7yt1SRSU3N0WiA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONSTRATO N°37 DISEÑO Y PRODUCCION GITPRO SPA., D.A.EX.N°246 DE FECHA 18 DE FEBRERO DE 2026, "HABILITACIÓN OFICINAS DIDECO, LADISLAO ERRAZURIZ".</t>
   </si>
   <si>
     <t>23-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Wraq5xNd8aV2lVkvteAp5Q%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°36 , ASESORÍAS INFORMÁTICAS CODERHUB LIMITADA; " DESARROLLO IMPLEMENTACIÓN, SOPORTE Y MANTENIMIENTO DE UN SISTEMA INTEGRAL DE GESTIÓN DE ESTACIONAMIENTOS REGULADOS EN EL B.N.U.P" D.A EX N°186 DE 6 DE FEBRERO DE 2026.</t>
   </si>
   <si>
     <t>18-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RXUAlxSMtDNAKrnwQke2rg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°34, UTP SERCOM SERVICIOS DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONSTRUCTORA T-VIAL LTDA; " REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, COMUNA DE PROVIDENCIA" LÍNEA 4- UNIDAD VECINAL N°10; D.A EX N° 1231 DE 5 DE SEPT. DE 2025.</t>
   </si>
   <si>
     <t>17-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=s%2ByjgH1c3GF9RwNqoj31Dw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°35, UTP SERCOM SERVICIOS DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONSTRUCTORA T-VIAL LTDA; " REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, COMUNA DE PROVIDENCIA" LÍNEA 2- UNIDAD VECINAL N°5; D.A EX N° 1231 DE 5 DE SEPT. DE 2025.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ikn2IVPFeSX%2BHVG5Mv99cw%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°33, UTP SERCOM SERVICIOS DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONSTRUCTORA T-VIAL LTDA; " REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, COMUNA DE PROVIDENCIA" LÍNEA 1- UNIDAD VECINAL N°2; D.A EX N° 1231 DE 5 DE SEPT. DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UygEt6SGS%2B%2Fn94QxuFaiVg%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°35, UTP SERCOM SERVICIOS DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONSTRUCTORA T-VIAL LTDA; " REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, COMUNA DE PROVIDENCIA" LÍNEA 2- UNIDAD VECINAL N°5; D.A EX N° 1231 DE 5 DE SEPT. DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N°32,UTP SERCOM SERVICIOS DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONSTRUCTORA T-VIAL LTDA; "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, COMUNA DE PROVIDENCIA"LÍNEA 3-UNIDAD VECINAL N°9 D.A EX N°1231 DE 5 SEPT DE 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=biIZOkQz4qjHDabiSQIc7g%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°29, GESTIÓN Y SOLUCIONES VIALES SPA ; " SERVICIO DE MANTENCIÓN DE SEÑALIZACIÓN VIAL DE LA COMUNA DE PROVIDENCIA PERIODO 2026-2030"; D.A EX N° 170 DE 5 DE FEBRERO DE 2026.</t>
+  </si>
+  <si>
+    <t>16-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NWVMVDrcIuTwFklD0bVLCw%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°30, PROYECTOS E INSTALACIONES SUSTENTABLES SPA; " HABILITACIÓN EDIFICIO MANUEL MONTT 101" ; D.A EX N° 1878 DE 30 DE DICIEMBRE DE 2025, MODIFICADO POR D.A EX N° 27 DE 15 DE ENERO DE 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NUo7iH5mtGzqe3YPYQoX1A%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N°31 , PROYECTOS E INSTALACIONES SUSTENTABLES; " HABILITACIÓN EDIFICIO MANUEL MONTT 101" D.A EX N° 1 DE 6 DE ENERO DE 2026.</t>
   </si>
   <si>
-    <t>16-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mjQZR4SnQJnSaiAEKno0XQ%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°30, PROYECTOS E INSTALACIONES SUSTENTABLES SPA; " HABILITACIÓN EDIFICIO MANUEL MONTT 101" ; D.A EX N° 1878 DE 30 DE DICIEMBRE DE 2025, MODIFICADO POR D.A EX N° 27 DE 15 DE ENERO DE 2026.</t>
-[...10 lines deleted...]
-  <si>
     <t>CONTRATO N°51 GRUPO AG PUBLICIDAD LIMITADA, D.A.EX.N°366 DE 13 DE MARZO DE 2026, "SERVICIO DE IMPRESIÓN DE MATERIAL GRÁFICO PARA DIFUSIÓN DE LA MUNICIPALIDAD DE PROVIDENCIA"</t>
   </si>
   <si>
     <t>13-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E3%2B%2F%2FltIOYQwbvCezuiyGQ%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°28, GLOBAL TRACKING SPA; "SERVICIO DE DISTRIBUCIÓN DE REVISTA COMUNAL PROVIDENCIA" D.A EX N° 1924 DE 31 DE DICIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>12-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YtfZyteB31C7SSV8SWJsfw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°27 , MÓDULOS S.A. ; "SERVICIO DE ARRIENDO DE MÓDULOS PARA EL PROCESO DE PERMISOS DE CIRCULACIÓN AÑOS 2026, 2027 Y 2028; D.A EX N°70 DE 22 DE ENERO DE 2026.
 </t>
   </si>
   <si>
-    <t>12-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jwU7pSkP3YX9TaCJiXgYFw%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°28, GLOBAL TRACKING SPA; "SERVICIO DE DISTRIBUCIÓN DE REVISTA COMUNAL PROVIDENCIA" D.A EX N° 1924 DE 31 DE DICIEMBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N°26, EPREL LIMITADA INGENIERÍA Y CONSTRUCCIÓN; " MANTENCIÓN ALUMBRADO PÚBLICO Y REDES EN LA COMUNA DE PROVIDENCIA PERIODOS 2025-2028" D.A EX N° 72 DE 23 DE ENERO DE 2026.</t>
   </si>
   <si>
     <t>05-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpPb%2Fxoh%2Fc3GZsqS56jBRg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 24 , PUBLICIDAD RICARDO ARAYA Y CIA LTDA; " SERVICIO DE AVISOS PUBLICITARIOS IMPRESOS PARA LA MUNICIPALIDAD DE PROVIDENCIA " D.A EX N° 74 DE 23 DE ENERO DE 2026</t>
   </si>
   <si>
     <t>03-02-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=74AD5IjZw6WAWDlodVQS%2Bg%3D%3D</t>
   </si>
   <si>
     <t>MOD. DE CONTRATO N° 23 ,AUXI COMERCIAL SPA;" SERV. DE PROVISIÓN, HABILITACIÓN, MONITOREO Y MANTENCIÓN DE SISTEMAS DE ALARMAS Y CÁMARAS DE TELVIGILANCIA PARA RECINTOS DEPENDIENTES DE LA MUNICIPALIDAD DE PROVIDENCIA"D.A EX N° 1836 DE 22 DE DICIEMBRE DE 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ktVXYAnKBEtvINWG7hN7eg%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°25 ,COMERCIALIZADORA ANA MARÍA QUINTANILLA GUERRERO E.I.R.L; "SUMINISTRO DEL SERVICIO DE BANQUETERÍA A SERIE DE PRECIOS UNITARIOS PARA LOS AÑOS 2024-2025" D.A EX N° 57 DE 20 DE ENERO DE 2026.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wPvm3sIVvzU9hLuyGtGxGQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°20, MIGUEL ALONSO HERNÁNDEZ VENEGAS; " MEJORAMIENTO INTEGRAL ENTORNO PASEO LAS PALMAS" D.A EX N° 1928 DE 31 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>27-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A1KsShBGI%2Fk%2F%2Bwv%2BAUo7WA%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°18 ;  DISEÑO Y MANTENCIÓN DE JARDINES PABLO NAVARRETE E.I.R.L, D.A.EX.N°1653 DE FECHA 18 DE NOVIEMBRE DE 2025, "SERV. DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA."</t>
+  </si>
+  <si>
+    <t>23-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EQmoBjBG7V6FkZbJzyWWlw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N°22  MERCADO PROVIDENCIA S.A., DECRETO ALCALDICIO EX.N°273 DE 10 DE FEBRERO DE 2025, "CONCURSO CONCESIÓN MERCADO PROVIDENCIA: RECUPERACIÓN, ARQUITECTURA, GESTIÓN Y ADMINISTRACIÓN".</t>
   </si>
   <si>
-    <t>23-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6Uwa2Qm7xFZ0NFSwtqNzjA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°18 ;  DISEÑO Y MANTENCIÓN DE JARDINES PABLO NAVARRETE E.I.R.L, D.A.EX.N°1653 DE FECHA 18 DE NOVIEMBRE DE 2025, "SERV. DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA."</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N°19 , ECOLOGIC CHILE SPA ; " ADQUISICIÓN DE 4 CAMIONES RECOLECTORES -CARGUÍO TRASERO" D.A EX N° 1930 DE 31 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=y9EpVOg0YO0adZyzLWGtvg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°17 GRANADA SPA, D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2025, "CONCESION DE SERVICIO DE ESTACIONAMIENTOS CONTROLADOS DE VEHICULOS EN LAS VIAS PUBLICAS DE LA COMUNA DE PROVIDENCIA PERIODO 2026-2023".</t>
   </si>
   <si>
     <t>20-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A3oxHxXbMb8AeihRFeU9Dw%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N °16 , AEROCONCE SERVICIOS SPA, " SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN PARA LOS AÑOS 2024-2026, MUNICIPALIDAD DE PROVIDENCIA" D.A EX N°1888 DE 31 DE DICIEMBRE DE 2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rfki8EO38I%2BKo5gAJ3aRBQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°13 , FIDELIZADOR SPA, "PLATAFORMA DIGITAL DE EMAIL MARKETING", D.A EX N° 1911 DE 31 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WFaN9z3sJnxTPVe3jaTCfA%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N °16 , AEROCONCE SERVICIOS SPA, " SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN PARA LOS AÑOS 2024-2026, MUNICIPALIDAD DE PROVIDENCIA" D.A EX N°1888 DE 31 DE DICIEMBRE DE 2025</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rfki8EO38I%2BKo5gAJ3aRBQ%3D%3D</t>
+    <t>MODIFICACIÓN DE CONTRATO N°11, FRANCISCO OTEIZA Y COMPAÑIA LIMITADA; "SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA" LÍNEA N° 1 : SECTOR ORIENTE; D.A EX N° 1914 DE 31 DE DICIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>16-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ppJXdqzXcgG6q8RJxNQs7Q%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°15,  ALTIPLANA SPA ; " RECAMBIO DE TOLDO EN ANFITEATRO PARQUE BUSTAMANTE" D.A EX N° 1912 DE 31 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
-    <t>16-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Di7AL96IZpoAi7TJ6SBOHg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N °14 ,UTP ESTUDIO FACTORIA LIMITADA CON CLAUDIO IGLESIAS GAC; CONSULTORÍA ACTUALIZACIÓN DE PROYECTO DE ARQUITECTURA Y ESPECIALIDADES , REHABILITACIÓN BIBLIOTECA TAJAMARES ; ETAPA 2: " ASESORÍA TÉCNICA" D.A EX N°774 MOD. POR 944 AMBOS DE 2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2i7OzE%2BEnoSF0gFDDXZfkg%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N°11, FRANCISCO OTEIZA Y COMPAÑIA LIMITADA; "SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA" LÍNEA N° 1 : SECTOR ORIENTE; D.A EX N° 1914 DE 31 DE DICIEMBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N°10 , SERVICIOS Y SOLUCIONES INTEGRALES SPA; "ARRIENDO DE EQUIPOS DE IMPRESIÓN, ESCANERS Y PLOTTERS CON SOPORTE" D.A EX N° 1877 DE 30 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>15-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=91tACANF%2BINyOXto7g5bkg%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N°9 , FRANCISCO OTEIZA Y COMPAÑIA LIMITADA; " SERVICIO DE MANTENCIÓN , REPARACIÓN Y MEJORAMIENTO DEL MOBILIARIO Y EQUIPAMIENTO URBANO DE ÁREAS VERDES Y BNUP-COMUNA DE PROVIDENCIA" D.A EX N° 1670 DE 20 DE NOVIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>12-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MZlFomWXNSteKR2BXlHTZA%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">CONTRATO  N°12, A IMPRESORES S.A., D.A.EX.N°1873 DE 2025, "SERVICIO DE IMPRESIÓN DE REVISTA COMUNAL PROVIDENCIA".</t>
   </si>
   <si>
-    <t>12-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4jo9ON3TUXafOxPl0lsMlA%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N°9 , FRANCISCO OTEIZA Y COMPAÑIA LIMITADA; " SERVICIO DE MANTENCIÓN , REPARACIÓN Y MEJORAMIENTO DEL MOBILIARIO Y EQUIPAMIENTO URBANO DE ÁREAS VERDES Y BNUP-COMUNA DE PROVIDENCIA" D.A EX N° 1670 DE 20 DE NOVIEMBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CONTRATO N°8 UTP SUIZCORP SPA CON MIGUEL ALONSO HERNÁNDEZ VENEGAS; " MEJORAMIENTO INTEGRAL CALLE SANTA ISABEL, TRAMO BUSTAMANTE-CONDELL" D.A EX N° 1358 DE 2 DE OCTUBRE DE 2025  </t>
   </si>
   <si>
     <t>07-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8puXKThOjrbeXi4oKbt9Bw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO EN TRAMITE N° 21 INGENIERIA Y CONSTRUCCION QUIMEY LTDA., D. A. EX.N°1851 DE FECHA 29 DE DICIEMBRE DE 2025, "MEJORAMIENTO ZONA CANINA PLAZA LORETO COUSIÑO".</t>
   </si>
   <si>
     <t>06-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vYDt1LuI50h4ssjW8q40NA%3D%3D</t>
+  </si>
+  <si>
+    <t>MOD. DE CONTRATO N°5 , COMERCIAL ALZE CLAUDIO ALISTER E.I.R.L. ; LÍNEA 1: ESCAÑOS " PROVISIÓN E INSTALACIÓN DE MOBILIARIO Y ELEMENTOS URBANOS PARA BNUP Y ÁREAS VERDES" D.A EX N° 1856 DE 29 DE SEPTIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hybKZJBnpcXisE1ZkxcBYw%3D%3D</t>
+  </si>
+  <si>
+    <t>MOD.DE CONTRATO N°4 , CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA; LINEA 3: "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD ELIODORO YÁÑEZ N°922" D.A EX N° 1234 DE 5 SEPTIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MPvcRqAzEfg34ViOs9OEFA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°2 , CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA, LÍNEA N°1 "REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD RICARDO LYON N°786" D.A EX N° 1234 DE 5 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ED602U%2Bug3BiP2p7XYqJFw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MOD. DE CONTRATO N°3 , CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA ; "LÍNEA 2
  " REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD DE LOS LEONES N°2735, D.A EX N° 1234 DE 5 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=u%2B1fwmoVVIyWHVUtYcNVgQ%3D%3D</t>
   </si>
   <si>
-    <t>MOD. DE CONTRATO N°5 , COMERCIAL ALZE CLAUDIO ALISTER E.I.R.L. ; LÍNEA 1: ESCAÑOS " PROVISIÓN E INSTALACIÓN DE MOBILIARIO Y ELEMENTOS URBANOS PARA BNUP Y ÁREAS VERDES" D.A EX N° 1856 DE 29 DE SEPTIEMBRE DE 2025.</t>
-[...10 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N°6 , UTP RST-DATA INGENIERÍA Y TELECOMUNICACIONES SPA con CONSTRUCTORA SYS LIMITADA; " EJECUCIÓN ORDENAMIENTO LÓBULO PONIENTE PROVIDENCIA/ NUEVA PROVIDENCIA" D.A EX N° 1811 DE 17 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>05-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QO%2BB5s4UtpvCr0YJWTW7lw%3D%3D</t>
   </si>
   <si>
     <t>MOD. DE CONTRATO N°7 , CUBIERTAS SANTIAGO SPA, "REEMPLAZO TECHUMBRE DEL GIMNASIO SANTA ISABEL " , D.A EX N° 1460 DE 20 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sbcMMLBTWi2Ph3KDr16GxA%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Modificación de contrato N°187  , Gestión y Soluciones Viales SpA ; " Servicio de mantención de señalización vial de la comuna de Providencia periodo 2022-2026" D.A EX N° 417 de 20 de marzo de 2025</t>
+  </si>
+  <si>
+    <t>12-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NguGF0kB0Fh75Rb%2Bi9q8Mw%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°186, DISEÑO Y PRODUCCIÓN GITPRO SPA; " HABILITACIÓN OFICINAS DIDECO , LADISLAO ERRÁZURIZ" D.A EX N° 1760 DE 5 DE DICIEMBRE DE 2025.</t>
   </si>
   <si>
-    <t>12-12-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DkXdbuc2Yp4Rv2ssbB0OQg%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Modificación de contrato N°187  , Gestión y Soluciones Viales SpA ; " Servicio de mantención de señalización vial de la comuna de Providencia periodo 2022-2026" D.A EX N° 417 de 20 de marzo de 2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MOD. DE CONTRATO N°182  , CHILE SUPPLY S.A, " LÍNEA 1 : NORMALIZACIÓN DE INSTALACIONES ELÉCTRICAS INTERIORES DE KIOSKOS" D.A EX N° 1507 DE 27 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>11-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f6AdXkntw%2FwUnjvUeVHeOw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MOD.DE CONTRATO N° 181  , CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L.; "MEJORAMIENTO PLAZA LOS MOLINOS" D.A EX N° 1329 DE 29 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>10-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=T7QIndTQlO92FoliscxIwg%3D%3D</t>
   </si>
   <si>
     <t>MOD. DE CONTRATO N°183 , ADEL CONSTRUCCIONES SpA, " CONSERVACIÓN PREVENTIVA DE MONUMENTOS PÚBLICOS Y ESCULTURAS DE LA COMUNA DE PROVIDENCIA Y OTROS REQUERIMIENTOS" D.A EX N° 1351 DE 1 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>05-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WeeHudHSjvWKNoaou4o5sQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°173   , SOCIEDAD DE CONFECCIONES CLER LTDA, " ADQUISICIÓN DE TARJETAS TIPO GIFT CARD DE CALZADO, PANTALONES-FALDAS Y VESTUARIO FORMAL CASUAL..." LÍNEA 3, D.A EX N°1604 DE 11 DE NOVIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>27-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4p3uBMtRLiuee%2FBI0AIYZA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°176 , INRED INGENIERÍA S.A, " NORMALIZACIÓN DE INSTALACIONES ELÉCTRICAS INTERIORES DE KIOSKOS , RETIRO Y REEMPLAZO DE KIOSKOS, COMUNA DE PROVIDENCIA"
 D.A EX N°1593 DE 6 DE NOVIEMBRE DE 2025. </t>
   </si>
   <si>
-    <t>27-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pUVlbo4VcK9dI5l8YFZYkA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°173   , SOCIEDAD DE CONFECCIONES CLER LTDA, " ADQUISICIÓN DE TARJETAS TIPO GIFT CARD DE CALZADO, PANTALONES-FALDAS Y VESTUARIO FORMAL CASUAL..." LÍNEA 3, D.A EX N°1604 DE 11 DE NOVIEMBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N°172 , EASTON SPA, " MOBILIARIO OFICINAS DIDECO, LADISLAO ERRÁZURIZ"; D.A EX N° 1461 DE 20 DE OCTUBRE DE 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BlvIF8TO2cUa26ho6Drf8Q%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°168 BANCO SCOTIABANK SUD AMERICANO, D.A.EX.N°1610 DE 11 DE NOVIEMBRE DE 2025, "SERVICIO DE APERTURA Y MANTENCION DE CUENTAS CORRIENTES BANCARIAS EN MONEDA NACIONAL, RECAUDACION DE INGRESOS MUNICIPALES Y OTROS SERVICIOS BANCARIOS DE LA M."</t>
   </si>
   <si>
     <t>26-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OsIazi6Fvbvnh7uD8a7LUw%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO, FRANCISCO OTEIZA Y COMPAÑIÍA LTDA; "SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA" LÍNEA 1; D.A EX N° 1601 DE 10 DE NOVIEMBRE DE 2025</t>
   </si>
   <si>
     <t>24-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kf26bTdZ%2FOsFB%2F%2Fta%2BVSGA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°171 , SERVICIOS DE COMPENSACIÓN DE EMISIONES S.A. ; " SERVICIO DE VIVERIZACIÓN DE PLANTAS PROGRAMAS JARDINES SUSTENTABLES MUNICIPALIDAD DE PROVIDENCIA"; D.A EX N° 1537 DE 30 DE OCTUBRE DE 2025.</t>
@@ -850,132 +1129,132 @@
     <t>18-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HlncdihPuWbcihLBCcDVbw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 162  , UTP SUIZCORP SPA con MIGUEL ALONSO HERNANDEZ VENEGAS; " MEJORAMIENTO INTEGRAL CALLE SANTA ISABEL, TRAMO BUSTAMANTE-CONDELL", D.A EX N° 1117 DE 8 DE AGOSTO DE 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XAnjyb6Baa5IunmVaVs4RA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 163  , UTP SUIZCORP SPA con MIGUEL ALONSO HERNÁNDEZ VENEGAS; " MEJORAMIENTO INTEGRAL CALLE SANTA ISABEL, TRAMO BUSTAMANTE-CONDELL" D.A EX N° 1443 DE 15 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SaWjKsWe7DNGMD9IJhKBRQ%3D%3D</t>
   </si>
   <si>
     <t>MOD. DE CONTRATO N°161, UTP CIUDADES INTELIGENTES S.A con INGESTMART SPA; " AMPLIACIÓN COBERTURA TELEVIGILANCIA FASE 3", D.A EX N° 1350 DE 1 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>12-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3K0UITpScOxJGXmbTEXtVQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N° 164  , ANTICIPA S.A , " SERVICIO DE SOPORTE , MANTENCIÓN Y MEJORAS AL SISTEMA DE PERMISOS DE CIRCULACIÓN "; D.A EX N° 1490 DE 24 DE OCTUBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>11-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HhtoWGxp0UekWV9JS6KM0g%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°165 , MICROGEO S.A. ; "RENOVACIÓN Y ADQUISICIÓN DE SOFTWARE DE LICENCIAS AUTODESK O EQUIVALENTE 2025-2026" D.A EX N° 1501 DE 27 DE OCTUBRE DE 2025.
 </t>
   </si>
   <si>
-    <t>11-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=L1hIOlRTm4FA9rbEZcvYJQ%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N° 164  , ANTICIPA S.A , " SERVICIO DE SOPORTE , MANTENCIÓN Y MEJORAS AL SISTEMA DE PERMISOS DE CIRCULACIÓN "; D.A EX N° 1490 DE 24 DE OCTUBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N°159 , ASESORÍAS Y PROYECTOS DE EVENTOS LTDA; "SERV. DE ARRIENDO DE CARPAS Y OTROS ELEMENTOS PARA LA IMPLEMENTACIÓN DE LOS PROCESOS...SEGUNDA VUELTA PRESIDENCIAL, DICIEMBRE 2025" D.A EX N°1540 DE 30 DE OCTUBRE DE 2025 LÍNEA 2</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4h%2BIOIUUHsHCUEQqU0yT%2Bg%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°158 , ASESORÍAS Y PROYECTOS DE EVENTOS LTDA; "SERV. DE ARRIENDO DE CARPAS Y OTROS ELEMENTOS PARA LA IMPLEMENTACIÓN DE LOS PROCESOS...SEGUNDA VUELTA PRESIDENCIAL, DICIEMBRE 2025"LÍNEA 1, D.A EX N°1580 DE 5 DE NOVIEMBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>07-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TgvrYjdpNHx8V%2F9tBKbDtA%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACION DE CONTRATO N°160, UTP SERCOM SERV. DE CONSTRUCCIÓN Y MANTENCIÓN SPA con CONST. T-VIAL LTDA; " REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECI. 2024, "LÍNEA 1 UNI.VECI N°2, L2 UNI.VEC N°5, L3 UNI.VEC N°9,L4 U. VEC N°10 D.A EX N°1231 DE 2025.</t>
   </si>
   <si>
-    <t>07-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hzUxBDGyo55SuVohpilTbg%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°158 , ASESORÍAS Y PROYECTOS DE EVENTOS LTDA; "SERV. DE ARRIENDO DE CARPAS Y OTROS ELEMENTOS PARA LA IMPLEMENTACIÓN DE LOS PROCESOS...SEGUNDA VUELTA PRESIDENCIAL, DICIEMBRE 2025"LÍNEA 1, D.A EX N°1580 DE 5 DE NOVIEMBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°156 , GROWING S.A. ; " SERVICIO DE SEGURIDAD PRIVADA PARA RECIENTOS DEPENDIENTES DE LA MUNICIPALIDAD DE PROVIDENCIA" D.A EX N° 1284 DE 12 DE SEPTIEMBRE MODIFICADO POR D.A EX N°1493 DE 24 DE OCTUBRE AMBOS DE 2025. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9ZnwQycIpQhBNG1HypZDNg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°155, LUIS ESTAY VALENZUELA Y CIA LTDA, " ILUMINACIÓN ORNAMENTAL NAVIDEÑA AÑOS 2025, 2026, Y 2027" D.A EX N° 1549 DE 30 DE OCTUBRE DE 2025</t>
   </si>
   <si>
     <t>06-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=61Tckyoc1AFBRoDgcf4stA%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°157 , CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L.; "MEJORAMIENTO PLAZA LOS MOLINOS" , D.A EX N° 1454 DE 17 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qE5DC2LC7tEgTYeFZ4Crrg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 154 , UTP MADASH INGENIERÍA Y CONSTRUCCIÓN SPA con FMB INGENIERÍA Y CONSTRUCCIÓN LTDA; " MEJORAMIENTO DE ZONAS INFANTILES Y DEPORTIVA PLAZA A LA ALCALDESA 2° LLAMADO", D.A EX N° 1410 DE 10 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>03-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rC7OSUXQ3sFTOvC0%2F4XQJg%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 153, SISTEMAS DE RIEGO RAINDROP LTDA, " PROVISIÓN, PLANTACIÓN Y MANTENCIÓN DE ARBOLADO PARA LA COMUNA DE PROVIDENCIA", " PROVISIÓN, PLANTACIÓN Y MANTENCIÓN 100 PLATANUS HISPÁNICA" LÍNEA 1, D.A EX N° 1409 DE 10 DE OCTUBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>30-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c3tqz3BPv7fgAcEA5fjoXw%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°150, SISTEMAS DE RIEGO RAINDROP LTDA, "PROVISIÓN, PLANTACIÓN Y MANTENCIÓN DE ARBOLADO PARA LA COMUNA DE PROVIDENCIA" LÍNEA N° 2; D.A EX N° 1409 DE 10 DE OCTUBRE DE 2025</t>
   </si>
   <si>
-    <t>30-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5AgLuqDOXDpGFxK4VsdTJQ%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c3tqz3BPv7fgAcEA5fjoXw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°149 , BRAMAL TECNOLOGÍA, INGENIERÍA Y CONSTRUCCIÓN SPA, " MANTENCIÓN Y PROVISIÓN  DE SERVICIOS ASOCIADOS AL SISTEMA DE CONTROL DE TRÁNSITO DE LA COMUNA DE PROVIDENCIA PERIODO 2025-2029" D.A EX N° 1475 DE 22 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>29-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=r2YHB8CvFLjLhqLWBwXFVA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 152 , COMERCIAL FELP SPA; " PROVISIÓN E INSTALACIÓN DE MOBILIARIO Y ELEMENTOS URBANOS PARA BNUP Y ÁREAS VERDES" D.A EX N° 1174 DE 25 DE AGOSTO DE 2025. </t>
   </si>
   <si>
     <t>28-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jljzOl1HtQEdQVH6lDgmsw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 151 , CORREDORA DE SEGUROS MARÍA CRISTINA RUIZ BECERRA E.I.R.L.; " SERVICIO DE VENTA DE SEGURO AUTOMOTRIZ OBLIGATORIO DE ACCIDENTES PERSONALES ( SOAP ) 2026-2029", D.A EX N° 1408 DE 10 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=grBfyXeySy6wtPZn2%2B1S%2BQ%3D%3D</t>
   </si>
@@ -1007,165 +1286,165 @@
   <si>
     <t xml:space="preserve">CONTRATO N°      , UTP RB INVERSIONES SPA con RBG SEGURIDAD SPA; " SERVICIO DE SEGURIDAD PRIVADA PARA RECIENTOS DEPENDIENTES DE LA MUNICIPALIDAD DE PROVIDENCIA" D.A EX N° 1254 DE 10 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>21-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iQV1%2BkDseb7bEZ8lYapXpQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°, CHEFFCO S.A. "DESARROLLO Y PRODUCCION PARA EVENTO "CELEBRACION DIA DEL FUNCIONARIO MUNICIPAL 2025" D.A. EXCGR-1436 DE 15 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JsAScPm7ASllrWSqoFVWNg%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°147 , FRANCISCO OTEIZA Y COMPAÑIA LTDA;" SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS ÁREAS VERDES DE LA COMUNA DE PROVIDENCIA", D.A EX N° 1359 DE 2 DE OCTUBRE DE 2025.</t>
   </si>
   <si>
     <t>20-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5r%2Bp%2BjUwqyKhstk1MKtLfg%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTRATO N°167  , UTP VIALCORP SPA con MIGUEL ALONSO HERNÁNDEZ VENEGAS; " MEJORAMIENTO VEREDAS ZONA CERO" ; D.A EX N° 1380 DE 7 DE OCTUBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>13-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bsPlFlrywneHwhW3tfkHsw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">CONTRATO N° 137 , SOCIEDAD COMPUTACIONAL INDEXAR SPA, "SERVICIO DE SOPORTE Y MANTENCIÓN DE SISTEMAS DE INFORMACIÓN PARA LA DIDECO" D.A EX N° 1295 DE 12 DE SEPTIEMBRE DE 2025, MODIFICADO POR D.A EX  N° 1354 DE 2 DE OCTUBRE DE 2025.
   </t>
   </si>
   <si>
-    <t>13-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MHqVVfgSX1uNB5La4jwPZA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N°167  , UTP VIALCORP SPA con MIGUEL ALONSO HERNÁNDEZ VENEGAS; " MEJORAMIENTO VEREDAS ZONA CERO" ; D.A EX N° 1380 DE 7 DE OCTUBRE DE 2025.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°139 UNIÓN TEMPORAL DE PROVEEDORES SUIZCORP SPA CON MIGUEL ALONSO HERNANDEZ VENEGAS ; " MEJORAMIENTO INTEGRAL CALLE SANTA ISABEL, TRAMO BUSTAMANTE-CONDELL, D.A EX N° 1102 DE 05/08/2025   </t>
   </si>
   <si>
     <t>09-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JaZlqdPwCoSWaqouEnNYfw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 136 , DISEÑO Y PRODUCCIÓN GITPRO SPA, "HABILITACIÓN OFICINAS DIDECO, LADISLAO ERRAZURIZ", D.A EX N° 1255 DE 10 DE SEPTIEMBRE DE 2025 , MODIFICADO POR D.A EX N° 1355 DE 2 DE OCTUBRE DE 2025.</t>
+  </si>
+  <si>
+    <t>08-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ydm1p%2F%2BbcHcyb2a14jmWhA%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N°140 , CUBIERTAS SANTIAGO SPA, " REEMPLAZO TECHUMBRE DEL GIMNASIO SANTA ISABEL", D.A EX N° 1319 DE 24 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
-    <t>08-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TJUDkOBPTmpcDGpzxGgJRw%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N° 136 , DISEÑO Y PRODUCCIÓN GITPRO SPA, "HABILITACIÓN OFICINAS DIDECO, LADISLAO ERRAZURIZ", D.A EX N° 1255 DE 10 DE SEPTIEMBRE DE 2025 , MODIFICADO POR D.A EX N° 1355 DE 2 DE OCTUBRE DE 2025.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ydm1p%2F%2BbcHcyb2a14jmWhA%3D%3D</t>
+    <t>CONTRATO N°141 , ARAUCARIA Y PAISAJISMO LTDA, "MANTENCIÓN DEL ARBOLADO URBANO EN ALTURA Y PATRIMONIALES" LÍNEA N° 1 ; D.A EX N°1228 DE 4 DE SEPTIEMBRE DE 2025</t>
+  </si>
+  <si>
+    <t>06-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=angtWDDtVpr5QWKpeliAEQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°142  , ARAUCARIA Y PAISAJISMO LTDA, " MANTENCIÓN DE ARBOLADO URBANO JUVENIL"; LÍNEA N°2; D.A EX N°1228 DE 4 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
-    <t>06-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mFdf3PJf8W%2Fbc4buM5uKoQ%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°141 , ARAUCARIA Y PAISAJISMO LTDA, "MANTENCIÓN DEL ARBOLADO URBANO EN ALTURA Y PATRIMONIALES" LÍNEA N° 1 ; D.A EX N°1228 DE 4 DE SEPTIEMBRE DE 2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIOÓN DE CONTRATO N° 134, GRUPO AG PUBLICIDAD LTDA, "SERVICIO DE IMPRESIÓN DE MATERIAL GRÁFICO PARA DIFUSIÓN DE LA MUNICIPALIDAD DE PROVIDENCIA" D.A. EX N° 1322 DE 25 DE SEPTIEMBRE DE 2025 </t>
   </si>
   <si>
     <t>03-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fmImX%2FoawMIJIMz%2FrqvJXg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 135 , UTP PRODUCCIONES EVENTPRO LTDA CON PRODUCCIÓN DE EVENTOS MASIVOS ANGELA ANDREA ARAOS GONZALEZ  E.I.R.L, "SERVICIO DE PRODUCCIÓN DE FIESTAS PATRIAS PROVIDENCIA 2025" D.A EX N° 1315 DE 17 DE SEPTIEMBRE DE 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l%2FpjFbMkM9WKlIWTzIJanQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°      CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L  " MEJORAMIENTO PLAZA LOS MOLINOS", D.A EX N° 1112 DE 8 DE AGOSTO DE 2025.</t>
+  </si>
+  <si>
+    <t>02-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4GoReX1yt5yOMWz1YbLslA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Servicio de elaboración de imágenes 3D y otros</t>
   </si>
   <si>
-    <t>02-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ls3YHwkbK1WR2VR0UtSooA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°      CONSTRUCTORA EUGENIO ALEJANDRO ESCARATE MATELUNA E.I.R.L  " MEJORAMIENTO PLAZA LOS MOLINOS", D.A EX N° 1112 DE 8 DE AGOSTO DE 2025.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4GoReX1yt5yOMWz1YbLslA%3D%3D</t>
+    <t xml:space="preserve">Modificación de contrato
+Adquisición de tarjetas tipo giftcard de calzado, pantalones, faldas y vestuario formal-casual para funcionarios y funcionarias de la Municipalidad de Providencia año 2025</t>
+  </si>
+  <si>
+    <t>01-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=T6RNQ%2BAFzjwi0xoI6YqOdg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modificación de contrato
+Impermeabilización Losa de estacionamiento Comunidad  Montecarmelo 30</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B3Kws9Jslv0vhyNyYxebPw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrato
+Concesión del Servicio de Barrido y Limpieza Urbana</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VAFXbALW%2F8wdvLyE7pECZQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de contrato
 Reemplazo techumbre del Gimnasio Santa Isabel</t>
   </si>
   <si>
-    <t>01-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=teQySmU5TEnbKczJ720Byw%3D%3D</t>
-  </si>
-[...19 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VAFXbALW%2F8wdvLyE7pECZQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 138 , LIVISTER CHILE SPA, " SERVICIO DE ENLACES DE COMUNICACIONES DATOS E INTERNET SD-WAN" D.A EX N° 1245 DE 8 DE SEPTIEMBRE DE 2025.</t>
   </si>
   <si>
     <t>30-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=a4aE0uzwhZ8xUhEBPz6E8Q%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación Contrato 
 Construcción de Jardineras para jardines sustentables Calle Dr. Middleton</t>
   </si>
   <si>
     <t>26-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nJucFUeWTLPPLkGA6x622w%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación Contrato 
 Arriendo de Kioscos de Autoatención</t>
   </si>
   <si>
@@ -1214,162 +1493,162 @@
   <si>
     <t>09-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vdA1rdQmnZUvHoPbnxMkIw%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°118 ASESORIAS SALAZAR ALVARADO SPA., D.A.EX.N°930 DE FECHA 4 DE JULIO DE 2025, "AMPLIACION TELEVIGILANCIA EN 5 PUNTOS DE PARQUES Y PLAZAS ZONA ORIENTE- PROVIDENCIA SNSM23"</t>
   </si>
   <si>
     <t>01-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uzoU%2FeIS5dDkHK88ckWUgg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO NÂ°115 UTP PRODUCCIONES EVENTPRO LIMITADA CON PRODUCCION DE EVENTOS MASIVOS ANGELA ANDREA ARAOS GONZALEZ EIRL, D.A.EX.NÂ°1186 DE 26 DE AGOSTO DE 2025, "SERVICIO DE PRODUCCION "FIESTAS PATRIAS PROVIDENCIA 2025".</t>
   </si>
   <si>
     <t>29-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2cDLDHQOJhgJVlTcsDWteQ%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO NÂ°112, CONTRATO EN TRAMITE ALTIPLANA SPA., D.A.EX.NÂ°1068 DE 30 DE JULIO DE 2025, "RECAMBIO DE TOLDO EN ANFITEATRO PARQUE BUSTAMANTE".</t>
+  </si>
+  <si>
+    <t>28-08-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jSaGH6d5I4cH3zxexnDE8g%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N° 109 FRANCISCO OTEIZA Y COMPAÑIA LIMITADA "SERVICIO DE MANTENCION Y MEJORAMIENTO DE LAS AREAS VERDES DE PROVIDENCIA", D.A. EX-1081 DE 31 DE JULIO DE 2025.</t>
   </si>
   <si>
-    <t>28-08-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZI%2BrRj8agpxg9rIv382q8g%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO NÂ°112, CONTRATO EN TRAMITE ALTIPLANA SPA., D.A.EX.NÂ°1068 DE 30 DE JULIO DE 2025, "RECAMBIO DE TOLDO EN ANFITEATRO PARQUE BUSTAMANTE".</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jSaGH6d5I4cH3zxexnDE8g%3D%3D</t>
+    <t>MODIFICACION DE CONTRATO N° 108 CONSTRUCTORA E INMOBILIARIA MB SPA., D.A.EX.N°996 DE 11 DE JULIO DE 2025, "MEJORAMIENTO ZONA DE JUEGOS INFANTILES PLAZA BERNARDA MORIN"</t>
+  </si>
+  <si>
+    <t>20-08-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZfGu24JAKWMAl7xA3oMQnA%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO NÂ°110, TAGUA SPA "ADQUISICION KIT DE LIMPIEZA PARA VECINOS/AS VULNERABLES., D.A. EX-1059 DE 28 DE JULIO DE 2025.</t>
   </si>
   <si>
-    <t>20-08-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1d6mpKMYdtfR6elavJ2K0w%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N° 108 CONSTRUCTORA E INMOBILIARIA MB SPA., D.A.EX.N°996 DE 11 DE JULIO DE 2025, "MEJORAMIENTO ZONA DE JUEGOS INFANTILES PLAZA BERNARDA MORIN"</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATO N°111 NOT EVENT, DECRETO A.EX.N°1120 MODIFICADO POR D.A.EX.N°1155 CONTRATACION INTEGRAL DE ARTISTAS Y PROGRAMACION PARA LOS ESPECTACULOS DE FIESTAS PATRIAS PROVIDENCIA 2025</t>
   </si>
   <si>
     <t>14-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LhNlm1mSX0iKjSGq9jDJlQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA., D.A.EX.N°550 DE 14 DE ABRIL DE 2025, "LINEA 3 REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD RICARDO LYON N°786".</t>
   </si>
   <si>
     <t>13-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bEZCwhmaLRaP2icoefnEdg%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA., D.A.EX.N°550 DE 14 DE ABRIL DE 2025, "LINEA 3 REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD ELIODORO YÁÑEZ N°922".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BYQEmxrydiW7tRD7aIaUsQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N° 114 DISEÑO Y MANTENCIÓN DE JARDINES PABLO NAVARRETE E.I.R.L. "SERVICIO DE MANTENCION Y MEJORAMIENTO DE LAS ARES VERDES DE LA COMUNA, D.A. EX-1081 DE 31 DE JULIO DE 2025".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BsMgU3tCIOQY2YuDh4dLFg%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO CONSTRUCTORA DE PROYECTOS ANDREA CAMUS ESPINOZA SPA., D.A.EX.N°550 DE 14 DE ABRIL DE 2025, "LINEA 3 REPOSICIÓN DE TECHUMBRE Y SISTEMA DE EVACUACIÓN DE AGUAS LLUVIA COMUNIDAD ELIODORO YÁÑEZ N°922".</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B%2Bz1Uq8MRj7hjGT5F1cQww%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°116, SERVICIOS Y SOLUCIONES INTEGRALES SPA., D.A.EX.N°1066 DE FEFHA 29 DE JULIO DE 2025, ARRIENDO DE EQUIPOS DE IMPRESIÓN, ESCANERS Y PORTTERS CON SOPORTE.</t>
   </si>
   <si>
     <t>12-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TqFJzuv6AVhaFJZwMsUg8w%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°113 HUMBERTO RIVAS ARENAS "SERVICIO DE MANTENCION Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA, D.A. EX-1081 DE 31 DE JULIO DE 2025.</t>
   </si>
   <si>
     <t>11-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qGk93S%2Fe51YI%2F%2BV0j1YasQ%3D%3D</t>
   </si>
   <si>
     <t>Modificación Contrato "Levantamiento y Control del Cableado Aéreo Comuna de Providencia"</t>
   </si>
   <si>
     <t>07-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e0oHafsYQ%2FqFeAVXD8juKA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de contrato Servicio de Impresión de Material Gráfico para difusión de la Municipalidad de Providencia </t>
   </si>
   <si>
     <t>06-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Fugo12aLmmOwwkeIdnSc9w%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACON DE CONTRATO "CONSTRUCTORA SAN ALFONSO SPA., "RESTAURACION FACHADAS MONUMENTO HISTORICO PALACIO FALABELLA", DA.EX-851 MODIFICADO POR D.A. EX-923 Y POR D.A.EX.1062, TODOS DEL 2025.</t>
+  </si>
+  <si>
+    <t>05-08-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wk%2B5usVEreEGOhqa9kCcsw%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO NÂ°119 TRATO DIRECTO BICICLETAS PUBLICAS EN SANTIAGO SpA. "CONCESION DEL SERVICIO INTERCOMUNAL DE BICICLETAS PUBLICAS" D.A. EX-837 DE 13 DE JUNIO DE 2025.</t>
   </si>
   <si>
-    <t>05-08-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Pu6nflNR2xNVKd6tri3wXA%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wk%2B5usVEreEGOhqa9kCcsw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Contrato
 Mantención de kioskos y trabajos especiales en la Comuna de Providencia periodo 2025-2026"</t>
   </si>
   <si>
     <t>04-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5ImxI0g%2FUx5lCqzjHcbGoA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Mejoramiento Integral Calle Santa Isabel Tramo Bustamante - Condell</t>
   </si>
   <si>
     <t>21-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5PN7KYqGhIPUp90W6%2FeuWA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°  , UTP SOCIEDAD PROFESIONAL VALIO LIMITADA con VALIO CONSULTORES LIMITADA "Servicio de Soporte y Mantención de Sistemas de Información de la Municipalidad de Providencia" D.A.EX-813 y 919 DE 2025.</t>
   </si>
   <si>
@@ -1480,56 +1759,50 @@
   <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N°89 CONSTRUCTORA SLB SPA., D.A.EX. DAOM N°245 DE 2 DE MAYO DE 2025, "OBRA BUENOS VECINOS: FORTALECER LA RELACIÓN ENTRE VECINOS Y RECUPERAR ESPACIOS PUBLICOS UVP". </t>
   </si>
   <si>
     <t>04-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iPGSoNKY5vIJBkkpVp3LKw%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°84, SOC. DE CONFECCIONES CLER LIMITADA, D.A.EX.N°694 DE 15 DE MAYO DE 2025, "ADQUISICIÓN DE TARJETAS GIFTCARD DE CALZADO, PANTALONES-FALDAS Y VESTUARIO FORMAL-CASUAL FUNCIONARIOS Y FUNCIONARIAS AÑO 2025, LINEA 1 CALZADO</t>
   </si>
   <si>
     <t>02-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pavzsiWDkUBuGdH2%2FlVGoQ%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°85 SOC. DE CONFECCIONES CLER LIMITADA, D.A.EX.N°694 DE 15 DE MAYO DE 2025, "ADQUISICIÓN DE TARJETAS GIFTCARD DE CALZADO, PANTALONES-FALDAS Y VESTUARIO FORMAL-CASUAL FUNCIONARIOS Y FUNCIONARIAS AÑO 2025, LINEA 2 PANTALONES Y FALDAS</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ljREdIXrHeEK7jlS5O%2Blgg%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO SOC. DE CONFECCIONES CLER LIMITADA, D.A.EX.N°694 DE 15 DE MAYO DE 2025, "ADQUISICIÓN DE TARJETAS GIFTCARD DE CALZADO, PANTALONES-FALDAS Y VESTUARIO FORMAL-CASUAL FUNCIONARIOS Y FUNCIONARIAS AÑO 2025, LINEA 3 VESTUARIO</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">CONTRATO N°  87    SOC. COMERCIAL GONZALEZ Y GONZALEZ, D.A.EX.N°557 DE FECHA 15 DE ABRIL DE 2025, "REPARACIÓN DE TECHUMBRE 3 COMUNIDADES, CON RETIRO DE ASBESTO"</t>
   </si>
   <si>
     <t>27-05-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HyovSb8%2B3DzWKVnQjSWkrQ%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°58, UTP TEXES SPA CON SMART-TEC SPA., "REPOSICIÓN CENTRAL DE CALEFACCIÓN AGUA SANITARIA GIMNASIO SANTA ISABEL"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PZJTV9pE2YDLM48nbxq%2Btg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°80 NUCLEO PAISAJISMO SPA., D.A.EX.N°681 DE 13 DE MAYO DE 2025, "SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>23-05-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LplHOCLfqU4ABoOqspq0Ug%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°81 FRANCISCO OTEIZA Y CIA. LTDA. D.A.EX.N°681 DE 13 DE MAYO DE 2025, "SERVICIO DE MANTENCIÓN Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA".</t>
@@ -1856,93 +2129,93 @@
   <si>
     <t>03-03-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZsFuRtrWDfjD4Jpn6G%2B7Bg%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°37 PAMELA DEL CARMEN HORMAZABAL MANZANO, D.A.EX.N°270 DE 10 DE FEBRERO DE 2025, "REMODELACIÓN INTERIOR DIRECCIÓN DE FISCALIZACIÓN, ETAPA 1"</t>
   </si>
   <si>
     <t>27-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TKKgH6haKMJgf4QgCSiIJA%3D%3D</t>
   </si>
   <si>
     <t>ACUERDO COMPLEMENTARIO N°35 BCI SEGUROS DE VIDA S.A., D.A.EX.N°181 DE 4 DE FEBRERO DE 2025, "SEGURO DE VIDA, COMPLEMENTARIO DE SALUD Y CATASTROFICO PARA LOS FUNCIONARIOS AFILIADOS AL SERVICIO DE BIENESTAR Y SUS CARGAS".</t>
   </si>
   <si>
     <t>25-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mxy%2BwFU9XKISq2w%2Bl7%2F8AQ%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°32, INGENIERIA Y CONSTRUCCIÓN VERTICAL SpA, D.A EX N°184 DE 04 DE FEBRERO 2025, REPARACIÓN DE FACHADAS 3 COMUNIDADES, LINEA 2: REPARACIÓN DE FACHADA COMUNIDAD MANUEL MONTT N°1587.</t>
+  </si>
+  <si>
+    <t>24-02-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EXWSW9w80lb4Uq2Wmbsqyg%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°28 UTP SERCOM SERVICIOS DE CONSTRUCCION Y MANTENCION SPA., CON CONSTRUCTORA T-VIAL LIMITADA, D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2024, MODIFICADO POR D.A.EX.N°111 DE 24 DE ENERO DE 2025, "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES LINEA 4</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DJ47oGxaMuUQO7Uh8Et6UQ%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N°33 UTP SERCOM CON CONSTRUCTORA T-VIAL LTDA., D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2024, MODIFICADO POR DECRETO ALCALDICIO EX. N°111 DE 24 DE ENERO DE 2025, "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES VECINALES 2024, LINEA 1</t>
   </si>
   <si>
-    <t>24-02-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=C3SdT3pwKpu58veZP0%2B4Vw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°29 INGENIERIA Y CONSTRUCCIÓN VERTICAL SPA, D.A EX N°184 DE FECHA 04.02.2025, REPARACION DE FACHADAS 3 COMUNIDADES, LINEA N°1: REPARACIONES DE BALCONES Y OTROS ELEMENTOS PERTENECIENTES A LA FACHADA COMUNIDAD CLOVIS MONTERO N°0294.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jPws1YgbmzwKYGNwrFBBeA%3D%3D</t>
+  </si>
+  <si>
+    <t>CONTRATO N°30 UTP SERCOM SERVICIOS DE CONSTRUCCION Y MANTENCION SPA., CON CONSTRUCTORA T-VIAL LIMITADA, D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2024, MODIFICADO POR D.A.EX.N°111 DE 24 DE ENERO DE 2025, "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES LINEA 3</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d%2FupRjpeIUY0PGmIe1F5Tg%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N° 35, INGENIERIA Y CONSTRUCCIÓN VERTICAL SPA, D.A EX N°184 DE FECHA 04 DE FEBRERO DLE 2025, REPARACION DE FACHADAS 3 COMUNIDADES, LIVEA 3: REPARACION DE FACHADA COMUNIDAD ANTONIA LOPEZ DE BELLO N°0210.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NB6hrWfm27aZsWzJyuC%2FKQ%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°30 UTP SERCOM SERVICIOS DE CONSTRUCCION Y MANTENCION SPA., CON CONSTRUCTORA T-VIAL LIMITADA, D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2024, MODIFICADO POR D.A.EX.N°111 DE 24 DE ENERO DE 2025, "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES LINEA 3</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACION DE CONTRATO N°38 ESSITY CHILE S.A., D.A.EX.N°163 DE 31 DE ENERO DE  2025, "ADQUISICIÓN DE INSUMOS HIGIENICOS Y COMODATO DE DISPENSADORES PARA LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Jc%2BPI%2F2%2BCsaEhscxnyLg2Q%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EXWSW9w80lb4Uq2Wmbsqyg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°31 UTP SERCOM SERVICIOS DE CONSTRUCCION Y MANTENCION SPA., CON CONSTRUCTORA T-VIAL LIMITADA, D.A.EX.N°1918 DE 31 DE DICIEMBRE DE 2024, MODIFICADO POR D.A.EX.N°111 DE 24 DE ENERO DE 2025, "REPARACIÓN DE VEREDAS EN DISTINTAS UNIDADES LINEA 2</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ooC7V11adBcuQOt8x4v7bQ%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACION DE CONTRATO N°26 EPREL LIMITADA INGENIERIA Y CONSTRUCCION, D.A.EX.N°205 DE FECHA 5/02/2025, "MANTENCIÓN ALUMBRADO PUBLICO COUNA DE PROVIDENCIA POR 4 AÑOS".</t>
   </si>
   <si>
     <t>12-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FYNf1Lul0a%2Fdw73ph39K3w%3D%3D</t>
   </si>
   <si>
     <t>MODIFICACIÓN DE CONTRATO N°25 GROWING S.A., D.A.EX. N°112 DE FECHA N°24 DE ENERO DE 2025, "SERVICIO DE SEGURIDAD PRIVADA PARA RECINTOS DEPENDIENTES DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>11-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Yqw76uOjQkw2Hua6MaGKrA%3D%3D</t>
   </si>
@@ -8751,523 +9024,523 @@
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Provisión e Instalación de Luminarias Peatonales Ornamentales con Telegestión para Plazas de la Comuna de Providencia
 Luis Estay valenzuela y Compañía Limitada
 Decreto EX N°885 24/07/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g0Be7RxXVv8VHX7e%2FgkMHg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 160  DEMARCO S.A. DECRETO ALCALDICIO EX. N°719 DE 17 DE JUNIO DE 2020, "SERVICIO DE RECOLECCIÓN, TRANSPORTE Y GESTIÓN DE RESIDUOS DOMICILARIOS" </t>
   </si>
   <si>
     <t>28-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QlQKOhhZe91JV2cPO0Ky2A%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°    APIA SpA., D.A.EX.N°652 DE FECHA 1 DE JUNIO DE 2020, "SERVICIO DE MANTENCIÓN DE SEÑALES Y DEMARCACIÓN VIAL PERIODO 2017-2021".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e8q6tkATqCBdGj5tOeXDSw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE  CONTRATO N°152   NEC CHILE S.A., D.A.EX.N° 606 DE FECHA 15 DE MAYO DE 2020, "ADMINISTRACIÓN GERENCIADA DE REDES Y SEGURIDAD PROACTIVA", OPCIÓN B.</t>
+  </si>
+  <si>
+    <t>25-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XyBBhdd94KoQs6ItJ559EA%3D%3D</t>
+  </si>
+  <si>
     <t>REMITE CERTIFICADO DE FIANZA N° DE FOLIO: B0074414, PAMELA DEL CARMEN HORMAZABAL MANZANO</t>
   </si>
   <si>
-    <t>25-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PhZzv2Mzn4pxEnHNQZrrIA%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XyBBhdd94KoQs6ItJ559EA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  154 UTP NEC CHILE S.A., CON INGENIERIA Y CONSTRUCCIÓN ELECTRICA SINEC S.A., DECRETO ALCALDICIO EX. 852 DE 17 DE JULIO DE 2020.</t>
   </si>
   <si>
     <t>24-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YCaRRD50cAjhjsvMzVx%2BDg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N° 136 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 937 DE 14 DE AGOSTO DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDAD PROVIDENCIA N°1336"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xQyMGqi1a0xZC5XhB5f4Og%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°151,  INVERSIONES LH SPA., D.A.EX.N° 907 DE FECHA 4 DE AGOSTO DE 2020, "REPOSICIÓN DE TECHUMBRES UVP 3 JUNTA DE VECINOS 3-A PLAZA JACARANDA- ANTONIO VARAS 242 -A".</t>
   </si>
   <si>
     <t>22-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0ViDPfwXpz2geX6tH1N6Rg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 233 CONSTRUCCIONES Y SERVICIOS SIGLO VERDE S.A.,  D.A.EX.N° 233 DE 13 DE FEBRERO DE 2020, "CONCESIÓN DE LA MANTENCIÓN Y MEJORAMIENTO DE LAS AREAS VERDES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>21-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M3jlw4H7PcWxidsJ0S9lSQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Refuerzo Estructural y remodelación del Edificio Infante 1415
 GMPG Ingeniería y Construcción SPA
 Decreto EX N°908 04/08/2020</t>
   </si>
   <si>
     <t>17-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BsgcU2ktQHksbZLTmPBAaw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">CONTRATO N°  120     PAMELA HORMAZABAL MANZANO, DECRETO ALCALDICIO EX.N° 771 DE FECHA 26 DE JUNIO DE 2020, " REPARACIÓN BALCONES Y CORNISAS EDIFICIO ELIODORO YANEZ N° 2566"</t>
+  </si>
+  <si>
+    <t>16-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UaLJrhNAw%2BNhR3S%2BmsXQMw%3D%3D</t>
+  </si>
+  <si>
     <t>CONTRATO N° 137 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 937 DE 14 DE AGOSTO DE 2020, FONDEVE "MEJORAMIENTO DE ASCENSORES COMUNIDADES SUECIA N°791 Y PROVIDENCIA 1336"</t>
   </si>
   <si>
-    <t>16-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zR8%2Fd%2B8gpeenCKoC5W0X%2FA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N°  120     PAMELA HORMAZABAL MANZANO, DECRETO ALCALDICIO EX.N° 771 DE FECHA 26 DE JUNIO DE 2020, " REPARACIÓN BALCONES Y CORNISAS EDIFICIO ELIODORO YANEZ N° 2566"</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UaLJrhNAw%2BNhR3S%2BmsXQMw%3D%3D</t>
+    <t xml:space="preserve">ADDENDUM DE CONTRATO N° 135,  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 1544 DE 10 DE OCTUBRE DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDADES ANTONIO VARAS N° 242"</t>
+  </si>
+  <si>
+    <t>15-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SThyqeYCzsxk1wFI8iGGUw%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 134 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 948 DE 17 DE AGOSTO DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDAD SUECIA N° 380"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W0N6uLKRm7M%2FHkv%2F6otUeQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">FINIQUITO DE CONTRATO N° 150   INVERSIONES LH SPA., D.A.EX.N° 895 DE FECHA 28 DE JULIO DE 2020, "EJECUCIÓN PAVIMENTOS EN PROVIDENCIA, LINEA 2: PAVIMENTOS EN CALLE SUECIA".</t>
   </si>
   <si>
-    <t>15-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YxqW7Fuo%2B6ltwajuLyVF7g%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">ADDENDUM DE CONTRATO N° 135,  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 1544 DE 10 DE OCTUBRE DE 2020, "MEJORAMIENTO SISTEMAS DE CIRCULACIÓN VERTICAL ASCENSORES COMUNIDADES ANTONIO VARAS N° 242"</t>
-[...10 lines deleted...]
-  <si>
     <t>CONTRATO N°132, BIONIC VISION SPA., "DIAGNOSTICO Y NORMALIZACION ELECTRICA SPA CLUB PROVIDENCIA", DECRETO EX-691 DE 08 DE JUNIO DE 2020".</t>
   </si>
   <si>
     <t>11-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=72CTndkF%2Bo7CCsSoZXQZ8Q%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°, TELECTRONIC S.A. "SERVICIO DE HABILITACION Y MANTENCION CENTRALES TELEFONICAS (PBX) Y OPERADORAS TELEFONICAS PARA LA MUNICIPALIDAD DE PROVIDENCIA2, DECRETO ALCALDICIO EX-843 DE 14 DE JULIO DE 2020".</t>
   </si>
   <si>
     <t>10-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sv23SEzrfs7k%2BnXyaS8OPg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°129, ABATTE PRODUCTOS PARA OFICINA S.A., "ADQUISICION DE INSUMOS Y ARTICULOS DE ESCRITORIO PARA LA MUNICIPALIDAD DE PROVIDENCIA2, DECRETO ALCALDICIO EX-993 DE 27 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>09-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1h%2BpioM%2FriZXK4onDp276w%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JX7fV823actenQXO0P%2BIvw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación contrato "Servicio de Aseo en Diferentes Recintos Municipales"
 Servicios Gnerales Fullclean S.A.
 Decreto EX N°628 22/05/2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2VxXYvf0PXvhd2houPx87w%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°127 , COMERCIAL GREENTAK SPA., "ADQUISICION DE INSUMOS Y ARTICULOS DE ESCRITORIO PARA LA MUNCIPALIDAD DE PROVIDENCIA" , D.A. EX-993 DE 27 DE AGOSTO DE 2020.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JX7fV823actenQXO0P%2BIvw%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 109 , SOCIEDAD SANTA BLANCA SPA, D.A.EX.N° 383 DE 6 DE MARZO DE 2020, "SUMINISTRO DE PRODUCCIÓN DE EVENTOS PARA ACTIVIDADES DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>08-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KE1wm4pamhAdGQElxoaqrA%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N°131, LUIS ESTAY VALENEUELA Y COMPAÑIA LIMITADA, "PROVISION E INSTALACION DE LUMINARIAS PEATONALES ORNAMENTALES CON TELEGESTION PARA PLAZAS DE LA COMUNA DE PROVIDENCIA", DECRETO EXENTO N°785 DE 2 DE JULIO DE 2020.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hoXAO%2B%2FuaNRIq1YjV8%2B1SQ%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 124    UTP NEC CHILE S.A. CON ALVAREZ Y VEGA LTDA., DECRETO ALCALDICIO EX. N° 822 DE 9 DE JULIO DE 2020, "RECAMBIO DE LUMINARIAS EN POSTES COLONIALES, A TECNOLOGÍA LED EN LA COMUNA DE PROVIDENCIA"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o%2BzFDO3kocfb%2FbsOKMN%2F5g%3D%3D</t>
   </si>
   <si>
-    <t>CONTRATO N°131, LUIS ESTAY VALENEUELA Y COMPAÑIA LIMITADA, "PROVISION E INSTALACION DE LUMINARIAS PEATONALES ORNAMENTALES CON TELEGESTION PARA PLAZAS DE LA COMUNA DE PROVIDENCIA", DECRETO EXENTO N°785 DE 2 DE JULIO DE 2020.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hoXAO%2B%2FuaNRIq1YjV8%2B1SQ%3D%3D</t>
+    <t>MODIFICACIÓN DE CONTRATO N° 126 MILED MONTAJES INDUSTRIALES LIMITADA, DECRETO ALCALDICIO EX.N° 627 DE 22 DE MAYO DE 2020, "CONSTRUCCIÓN E INSTALACIÓN DE PROTOTIPO DE QUIOSCOS"</t>
+  </si>
+  <si>
+    <t>07-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3IFsxaHblZhq%2F1%2FjB4LvUA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 114 MAXFA INGENIERIA Y CONSTRUCCION LTDA,  D.A.EX.N° 1846 DE 28 DE NOVIEMBRE DE 2019, "REPOSICIÓN DE LINEAS DE ALCANTARILLADO EDIFICIO CALIFORNIA 2040".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=s1cLflG8KkxY%2BHzBnyP9sw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Refuerzo Estructural y Remodelación del Edificio Infante 1415
 GMPG Ingeniería y Construcción SPA
 Decreto EX N°880 24/07/2020</t>
   </si>
   <si>
-    <t>07-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AMzSuNo5cCvNhb%2BWvWpANQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3IFsxaHblZhq%2F1%2FjB4LvUA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Servicio de Arriendo de Módulos para el Proceso de Permisos de Circulación año 2020-2022
 Módulos S.A.
 Decreto EX N°658 01/06/2020</t>
   </si>
   <si>
     <t>04-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8UHiaeyLToaKLoBsDkhnAw%3D%3D</t>
   </si>
   <si>
+    <t>CONTRATO N° 102 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.R.L. DECRETO ALCALDICO EX. N° 916 DE FECHA 6 DE AGOSTO DE 2020, "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 2: SUECIA N° 1920".</t>
+  </si>
+  <si>
+    <t>03-09-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YJ3TCEXSPrqnvioH1IQU7w%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°  103 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACIÓN CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 3: EL BOSQUE N° 531</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GxG2Lm1%2BcqwC06mg5rMb5A%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°  104 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACIÓN CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 9: SUECIA N° 695</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QkO22TBoxDlBMEUixiOf2A%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°101  JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA EIRL, DECRETO ALCALDICIO EX. N° 916 DE 6 DE AGOSTO, MODIFICADO POR D.A.EX. N° 955 DE 18 DE AGOSTO. AMBOS DE 2020, "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA LINEA 1</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B%2BDDHY7zSPWL6lJHV93QMg%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Modificación Contrato
 Virtualización y Hosting Administrado
 UTP IFX Networks Chile S.A.
 Decreto EX N|307 19/02/2020</t>
   </si>
   <si>
-    <t>03-09-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nSWM%2FURm7xef3%2F0ZRhfc1w%3D%3D</t>
-  </si>
-[...22 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B%2BDDHY7zSPWL6lJHV93QMg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N° 100 JOSE MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L., DECRETO ALCALDICIO EX.N° 916 DE FECHA 6 DE AGOSTO DE 2020, FONDEVE "REPARACIÓN Y CERTIFICACIÓN ASCENSORES COMUNIDAD DE PROVIDENCIA". LINEA 4: EL VERGEL N° 2648
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v7Mke7CovaHRVSPXgs%2BMIA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N°  99  JOSÉ MIGUEL DELGADO ENCINA INGENIERIA ELECTRICA E.I.R.L.., D.A.EX.N° 916 DE 6 DE AGOSTO DE 2020, "REPARACION Y CERTIFICACIÓN ASCENSORES COMUNIDADES DE PROVIDENCIA - LINEA 5: LOS ESTANQUES N° 1974".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cE6aqMWWZ4vlBhRdADEYdg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Contrato Adquisición de ropa de trabajo y equipo de protección personal para funcionarios de la Municipalidad de Providencia año 2020, Empresa Sociedad Comercial JE&amp;E Ltda.
 Decreto Ex N°896 de 28 de julio de 2020</t>
   </si>
   <si>
     <t>02-09-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8knswZprZRerBOWTuAJpMw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°   110  SISTEMAS DE RIEGO RAINDROP LIMITADA, D.A.EX. N° 661 DE 1 DE JUNIO DE 2020, "DISEÑO, PROVISIÓN E INSTALACIÓN SISTEMA DE RIEGO AUTOMÁTICO EN PLAZAS DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>31-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=raNGVpop4%2BL9WClpPgvSEw%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 112 ASFALTOS VERGARA S.A., D.A.EX.N° 816 DE 9 DE JULIO DE 2020, "EJECUCIÓN Y CONSERVACIÓN PAVIMENTOS COMUNA DE PROVIDENCIA PERIODO 2017-2021".</t>
+  </si>
+  <si>
+    <t>28-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FK0dtHLpPVMlF4PerqUBvQ%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 116 ASFALTOS VERGARA S.A., D.A.EX.N° 1509 DE 4 DE OCTUBRE DE 2019, "CONSTRUCCIÓN DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9exNC4GaoOTy%2FDBdbDkvdg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 117 ASFALTOS VERGARA S.A., D.A.EX.N° 1659 DE 30 DE OCTUBRE DE 2019, "CONSTRUCCIÓN DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8fMKRbpineBLIFZTpMWNCg%3D%3D</t>
+  </si>
+  <si>
+    <t>MODIFICACION DE CONTRATO N° 119 ASFALTOS VERGARA S.A., D.A.EX.N° 1781 DE 21 DE NOVIEMBRE DE 2019, "CONSTRUCCION DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bnJQElswkd%2FgQXjJmfHJMQ%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 139  ADEL CONSTRUCCIONES SPA., DECRETO ALCALDICIO EX.N° 510 DE 8 DE ABRIL DE 2020, "SISTEMA DE EXTINCIÓN DE INCENDIOS COMUNIDAD EDIFICIO TORRES DE TAJAMAR".</t>
   </si>
   <si>
-    <t>28-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JupFyQqh4VJBEsMqa%2F3Qeg%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N° 117 ASFALTOS VERGARA S.A., D.A.EX.N° 1659 DE 30 DE OCTUBRE DE 2019, "CONSTRUCCIÓN DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
-[...10 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 115 AUTOMATICA Y REGULACIÓN S.A., D.A.EX.N° 656 DE 1 DE JUNIO DE 2020, "MANTENCIÓN Y PROVISIÓN DE SERVICIOS ASOCIADOS AL SISTEMA DE CONTROL DE TRANSITO, COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gtib9RjUQ25o%2FoQMW5J6%2Fg%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACION DE CONTRATO N° 119 ASFALTOS VERGARA S.A., D.A.EX.N° 1781 DE 21 DE NOVIEMBRE DE 2019, "CONSTRUCCION DE VEREDAS CONTINUAS EN DISTINTOS PUNTOS DE LA COMUNA DE PROVIDENCIA".</t>
-[...10 lines deleted...]
-  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 111 DIMENSIÓN S.A., D.A.EX.N° 768 DE 26 DE JUNIO DE 2020, "CONCESIÓN DEL SERVICIO DE BARRIDO Y LIMPIEZA URBAÑA".</t>
   </si>
   <si>
     <t>27-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4eBLVHMWhcc7E%2B13khc7fA%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFCACIÓN DE CONTRATO N°107   LUIS RICARDO SANCHEZ ESCARATE, D.A.EX. N° 626 DE 22 DE MAYO DEL AÑO 2020, "SERVICIO DE MANTENCIÓN DE LOS SISTEMAS DE CALEFACCIÓN EN DEPENDENCIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>26-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lX0NjJ8FpzfObJ%2Fd6%2B5Ezg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°     ADEL CONSTRUCCIÓN SPA, D.A.EX. N° 957 DE 18 DE AGOSTO DE 2020, "SERVICIO DE RETIRO DE ESTRUCTURAS PUBLICITARIAS IRREGULARES, BAJO LA MODALIDAD DE PRECIOS UNITARIOS"</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YQyiWEV09iFgNirSxU1QiQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 125 EPREL LIMITADA INGENIERIA Y CONSTRUCCIÓN, DECRETO ALCALDICIO EX. N° 934 DE 14 DE AGOSTO DE 2020".     </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PXMXphW2P0R%2F76rqkKzV%2FQ%3D%3D</t>
+  </si>
+  <si>
     <t>MODIFICACIÓN DE CONTRATO N° 123 ADEL CONSTRUCCIONES SPA, DECRETO ALCALDICIO EX. N° 696 DE 9 DE JUNIO DE 2020, "SERVICIO DE MANTENCIÓN Y OPERACIÓN DE PILETAS Y FUENTES DE AGUAS ORNAMENTALES COMUNA DE PROVIDENCIA"</t>
   </si>
   <si>
-    <t>26-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ifiGx7WzuhJG3E88z9LbiQ%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°     ADEL CONSTRUCCIÓN SPA, D.A.EX. N° 957 DE 18 DE AGOSTO DE 2020, "SERVICIO DE RETIRO DE ESTRUCTURAS PUBLICITARIAS IRREGULARES, BAJO LA MODALIDAD DE PRECIOS UNITARIOS"</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°      DELINE LIMITADA D.A.EX. N° 950 DE 17 DE AGOSTO DE 2020, " MEJORAMIENTO ZONA DE CONSERVACIÓN HISTÓRICA, CALLE JOSE ARRIETA".</t>
   </si>
   <si>
     <t>25-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Zwmt5JF1zIXKMst51vnf5g%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N° 98    STEWARD S.A., D.A.EX.N° 896 DE FECHA 28 DE JULIO DE 2020, ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020</t>
+  </si>
+  <si>
+    <t>24-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xD7WVpQefEcCQLWb%2Fj3nwQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATO N°94    STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FaFfPb2Fah2LGgu0Ahc1oA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modificación de Contrato
 Reposición de Techumbres UVP3 Junta de Vecinos 3-A Plaza Jacarandá- Antonio Varas 242-A
 Inversiones LH SPA
 Decreto EX N°826 10/07/2020</t>
   </si>
   <si>
-    <t>24-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2oCBdjWf%2B2PxR3EVikNkwA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N°94    STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 108    INVERSIONES LH SPA., D.A.EX.N° 882 DE 24 DE JULIO DE 2020, "REPOSICIÓN DE TECHUMBRES UVP 3 JUNTA DE VECINOS 3- A PLAZA JACARANDA - ANTONIO VARAS 242-A".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bfHQ%2Fl4VsIT3whZ2bZl0Wg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N° 95   STEWARD S.A., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xNSOADUONk2uV0%2FELtOSUg%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N° 98    STEWARD S.A., D.A.EX.N° 896 DE FECHA 28 DE JULIO DE 2020, ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA AÑO 2020</t>
-[...4 lines deleted...]
-  <si>
     <t>FINIQUITO DE CONTRATO N° 97 CONSTRUCCIONES Y ASESORIAS RENACER S.A., DECRETO ALCALDICIO EX.N° 883 DE 24 DE JULIO DE 2020, "CONSTRUCCIÓN PAVIMENTACIÓN Y AGUAS LLUVIAS PLAZA RIO DE JANEIRO".</t>
   </si>
   <si>
     <t>21-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DHd3SKolEBHTzCM2%2BUsjYQ%3D%3D</t>
   </si>
   <si>
+    <t>MODIFICACIÓN DE CONTRATO N° 113 PROYECTOS DE INGENIERIA AMBIENTAL GEOCICLOS LTDA., D.A.EX. N° 869 DE FECHA 23 DE JUNIO DE 2020, "ADQUISICIÓN DE VERMICOMPOSTERAS PROGRAMA DE RECICLAJE ORGANICO,COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>20-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jNu9xKsmAbshGkoJgfjrJA%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">CONTRATO N°96  IMPRESORA Y COMERCIAL FEYSER LTDA., DECRETO ALCALDICIO EX.N° 903 DE 4 DE AGOSTO DE 2020, "SERVICIO DE SUMINISTRO A SERIE DE PRECIOS UNITARIOS PARA IMPRESIÓN DE PAPELERÍA".</t>
   </si>
   <si>
-    <t>20-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H7eYK7V9YE8vjSyoUgl9Hg%3D%3D</t>
   </si>
   <si>
-    <t>MODIFICACIÓN DE CONTRATO N° 113 PROYECTOS DE INGENIERIA AMBIENTAL GEOCICLOS LTDA., D.A.EX. N° 869 DE FECHA 23 DE JUNIO DE 2020, "ADQUISICIÓN DE VERMICOMPOSTERAS PROGRAMA DE RECICLAJE ORGANICO,COMUNA DE PROVIDENCIA".</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jNu9xKsmAbshGkoJgfjrJA%3D%3D</t>
+    <t xml:space="preserve">CONTRATO N°    COMERCIAL TSAR SPA., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA"</t>
+  </si>
+  <si>
+    <t>19-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=139wg9vXDF7f%2BK6lxDqebg%3D%3D</t>
   </si>
   <si>
     <t>CONTRATO N°128, COMERCIAL TSAR SPA., "ADQUISICION DE ROPA DE TRABAJO Y EQUIPO DE PROTECCION PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA, AÑO 2020", DECRETO ALCALDICIO EX-896 DE 28 DE JULIO DE 2020.</t>
   </si>
   <si>
-    <t>19-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UrG9qb%2FSAQ%2BVbujWQq1b6g%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTRATO N°    COMERCIAL TSAR SPA., DECRETO ALCALDICIO EX.N° 896 DE 28 DE JULIO DE 2020, "ADQUISICIÓN DE ROPA DE TRABAJO Y EQUIPO DE PROTECCIÓN PERSONAL PARA FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA"</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Modificacion De Contrato N° 90 Acco Electricidad Limitada Decreto Alcaldicio Ex.n° 817 De 9 De julio De 2020, "servicio De Mantención Electrica En Dependencias De  La Municipalidad De Providencia".</t>
   </si>
   <si>
     <t>14-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4V%2FfotXnDO7SmvQuGSA1Ng%3D%3D</t>
   </si>
   <si>
     <t>MULTISERVICIOS E INGENIERIA CARDI SPA, DECRETO ALCALDICIO EX.N° 827 DE FECHA 10 DE JULIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 2020-2022"</t>
   </si>
   <si>
     <t>12-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fe%2FSnnsdPwJB3q%2FYwO0lyw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 92   LVA CHILE SPA, DECRETO ALCALDICIO EX.N° 818 DE 9 DE JULIO DE 2020, "DESARROLLO DE PROYECTO REHABILITACIÓN PALACIO SCHACHT Y AREAS EXTERIORES ADYACENTES"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hjd3t5hQBLE8ZBXvDdsWTA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATO N° 86   CONSTRUCTORA BRICEÑO Y COMPAÑIA LIMITADA, DECRETO ALCALDICIO EX.N° 428 DE 19 DE MARZO DE 2020, "REPARACIÓN DE CORNISAS Y FACHADA EN PELIGRO ACTIVO DE DESPRENDIMIENTO EDIFICIO ELIODORO YANEZ 810</t>
   </si>
   <si>
     <t>07-08-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=trxAofopV55ZwTuhodeVfw%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  81 ACCO ELECTRICIDAD LIMITADA, DECRETO ALCALDICIO EX N°  625 DE 22 DE MAYO DE 2020, "SERVICIO DE MANTENCIÓN ELECTRICA EN DEPENDENCIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>03-08-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kzbc1mM8A9hGpXVRZFOAWw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MODIFICACION DE CONTRATO N° 88 ACCO ELECTRICIDAD LIMITADA DECRETO ALCALDICIO EX.N° 587 DE 13 DE MAYO DE 2020, "SERVICIO DE MANTENCIÓN ELECTRICA EN DEPENDENCIAS DE  LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9jfERtVJ7aysu4WQOkE6cQ%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Modificacion De Contrato N° 89 Acco Electricidad Limitada Decreto Alcaldicio Ex.n° 727 De 19 De junio De 2017, "Servicio De Mantención Electrica En Dependencias De  La Municipalidad De Providencia".</t>
   </si>
   <si>
-    <t>03-08-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rOrLwLgzn5nR8xG4wqC9gA%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kzbc1mM8A9hGpXVRZFOAWw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N° 155   AGUILAR Y COMPAÑIA LIMITADA (FAHNEN), DECRETO ALCALDICIO EX.N°477 DE 31 DE MARZO DE 2020,"SERVICIO DE MANTENCIÓN Y REPARACIÓN DE JUEGOS INFANTILES, MÁQUINAS DE EJERCICIOS Y TOLDOS EN PARQUES DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>31-07-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zqT1%2B3x%2FZlkiobNXmXM%2FmQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°     ESPINOSA Y RODRIGUEZ LTDA, DECRETO ALCALDICIO EX.N° 705 DE 11 DE JUNIO DE 2020,"SERVICIO DE MANTENCIÓN Y OPERACIÓN DE LA FUENTE DEL BICENTENARIO, COMUNA DE PROVIDENCIA"</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MxxrX97eAtUaoHB1V1ePqA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  77 MULTISERVICIOS E INGENIERIA SPA DECRETO ALCALDICIO EX N°  767 DE 26 DE JUNIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 20-2022".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Py6EYjeJq%2FWqsa9vnZashw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICACIÓN DE CONTRATO N°  78 MULTISERVICIOS E INGENIERIA SPA DECRETO ALCALDICIO EX N°  815 DE 8 DE JULIO DE 2020, "SERVICIO DE DIGITACIÓN ESPECIALIZADA DE PERMISOS DE CIRCULACIÓN AÑO 20-2022".</t>
   </si>
@@ -18844,3021 +19117,3021 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C2515"/>
+  <dimension ref="A1:C2552"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>262</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C106" s="0" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="0" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="0" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C113" s="0" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C114" s="0" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>288</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C116" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C123" s="0" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="B125" s="0" t="s">
+      <c r="C125" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C130" s="0" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C134" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C137" s="0" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C150" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B215" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="C215" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B230" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="C230" s="0" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="C236" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="C241" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C245" s="0" t="s">
         <v>622</v>
-      </c>
-[...4 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>626</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>628</v>
       </c>
       <c r="B248" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="C248" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>631</v>
       </c>
-      <c r="B249" s="0" t="s">
+      <c r="C249" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B250" s="0" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>636</v>
       </c>
       <c r="B251" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C251" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C252" s="0" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>643</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="C255" s="0" t="s">
         <v>647</v>
-      </c>
-[...4 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>650</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="C257" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B258" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="B258" s="0" t="s">
+      <c r="C258" s="0" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="C259" s="0" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>658</v>
       </c>
-      <c r="B260" s="0" t="s">
+      <c r="C260" s="0" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B261" s="0" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>663</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>666</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C263" s="0" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B264" s="0" t="s">
         <v>669</v>
       </c>
-      <c r="B264" s="0" t="s">
+      <c r="C264" s="0" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>674</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>676</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>678</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>680</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>685</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>686</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>688</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>689</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>690</v>
@@ -21891,293 +22164,293 @@
         <v>696</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>697</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>699</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>700</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>702</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
         <v>709</v>
       </c>
       <c r="B280" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C280" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C281" s="0" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C282" s="0" t="s">
         <v>714</v>
-      </c>
-[...4 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B284" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C284" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>722</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>725</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>728</v>
       </c>
-      <c r="B288" s="0" t="s">
+      <c r="C288" s="0" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B289" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>733</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>744</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>747</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>749</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>750</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>752</v>
       </c>
       <c r="B298" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="C298" s="0" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B299" s="0" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>757</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>760</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>762</v>
@@ -22199,1635 +22472,1635 @@
         <v>765</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>767</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>761</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>769</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C305" s="0" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C306" s="0" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="B307" s="0" t="s">
         <v>774</v>
       </c>
-      <c r="B307" s="0" t="s">
+      <c r="C307" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="B308" s="0" t="s">
         <v>777</v>
       </c>
-      <c r="B308" s="0" t="s">
+      <c r="C308" s="0" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="B309" s="0" t="s">
         <v>780</v>
       </c>
-      <c r="B309" s="0" t="s">
+      <c r="C309" s="0" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="C310" s="0" t="s">
         <v>783</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>786</v>
-      </c>
-[...4 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="C312" s="0" t="s">
         <v>789</v>
-      </c>
-[...4 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
         <v>793</v>
       </c>
       <c r="B314" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="C314" s="0" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="C315" s="0" t="s">
         <v>796</v>
-      </c>
-[...4 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="C316" s="0" t="s">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>805</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="0" t="s">
         <v>809</v>
       </c>
-      <c r="B321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C321" s="0" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="C323" s="0" t="s">
         <v>815</v>
-      </c>
-[...4 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="B324" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>819</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>820</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>822</v>
       </c>
       <c r="B326" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C326" s="0" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C327" s="0" t="s">
         <v>825</v>
-      </c>
-[...4 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B329" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C329" s="0" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B331" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="C331" s="0" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="C335" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="B342" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="C342" s="0" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>869</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>911</v>
+        <v>905</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>912</v>
+        <v>906</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>922</v>
+        <v>914</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>968</v>
+        <v>953</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>969</v>
+        <v>958</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>970</v>
+        <v>959</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>973</v>
+        <v>960</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>976</v>
+        <v>960</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>978</v>
+        <v>966</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>979</v>
+        <v>967</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>985</v>
+        <v>974</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>987</v>
+        <v>976</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>988</v>
+        <v>977</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>989</v>
+        <v>978</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>990</v>
+        <v>979</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>991</v>
+        <v>980</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>989</v>
+        <v>978</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>992</v>
+        <v>981</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>993</v>
+        <v>982</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>994</v>
+        <v>984</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>995</v>
+        <v>985</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>998</v>
+        <v>989</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1001</v>
+        <v>989</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1009</v>
+        <v>997</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1012</v>
+        <v>997</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1013</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1014</v>
+        <v>1003</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1016</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1017</v>
+        <v>1006</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1026</v>
+        <v>1016</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1027</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1030</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1032</v>
+        <v>1022</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1035</v>
+        <v>1027</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1046</v>
+        <v>1036</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>1047</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>1052</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="B414" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C414" s="0" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="B418" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C418" s="0" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1079</v>
+        <v>1073</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="B426" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C426" s="0" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C430" s="0" t="s">
         <v>1096</v>
-      </c>
-[...4 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C431" s="0" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B432" s="0" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="B435" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C435" s="0" t="s">
         <v>1109</v>
-      </c>
-[...1 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>1111</v>
       </c>
-      <c r="B436" s="0" t="s">
+      <c r="C436" s="0" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B437" s="0" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="B450" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>1148</v>
@@ -23838,9005 +24111,9005 @@
         <v>1149</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1161</v>
+        <v>1173</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B467" s="0" t="s">
         <v>1183</v>
       </c>
-      <c r="B467" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C467" s="0" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>1203</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>1203</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="B485" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C485" s="0" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B486" s="0" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>1237</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>1238</v>
       </c>
       <c r="B488" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C488" s="0" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>1244</v>
       </c>
-      <c r="B491" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C491" s="0" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>1266</v>
       </c>
-      <c r="B500" s="0" t="s">
+      <c r="C500" s="0" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B501" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C501" s="0" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B502" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C502" s="0" t="s">
         <v>1271</v>
-      </c>
-[...4 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1275</v>
+        <v>1266</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C506" s="0" t="s">
         <v>1282</v>
-      </c>
-[...4 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C507" s="0" t="s">
         <v>1285</v>
-      </c>
-[...4 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C510" s="0" t="s">
         <v>1292</v>
-      </c>
-[...4 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C511" s="0" t="s">
         <v>1295</v>
-      </c>
-[...4 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1299</v>
+        <v>1294</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1300</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1305</v>
+        <v>1299</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1305</v>
+        <v>1299</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1305</v>
+        <v>1299</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1305</v>
+        <v>1299</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="B520" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C520" s="0" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C522" s="0" t="s">
         <v>1323</v>
-      </c>
-[...4 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C523" s="0" t="s">
         <v>1325</v>
-      </c>
-[...4 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B524" s="0" t="s">
         <v>1327</v>
       </c>
-      <c r="B524" s="0" t="s">
+      <c r="C524" s="0" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>1330</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1337</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1339</v>
+        <v>1333</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1339</v>
+        <v>1333</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1345</v>
+        <v>1342</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="B532" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C532" s="0" t="s">
         <v>1346</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1350</v>
+        <v>1347</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1352</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1353</v>
+        <v>1349</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="B535" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C535" s="0" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1358</v>
+        <v>1355</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>1361</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1364</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>1363</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1366</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C540" s="0" t="s">
         <v>1367</v>
-      </c>
-[...4 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B541" s="0" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
         <v>1371</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>1373</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1379</v>
+        <v>1377</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1379</v>
+        <v>1377</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1398</v>
+        <v>1396</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1051</v>
+        <v>1407</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>1408</v>
       </c>
-      <c r="B557" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C557" s="0" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1051</v>
+        <v>1412</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1413</v>
+        <v>1419</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1427</v>
+        <v>1442</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1427</v>
+        <v>1445</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>1445</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B576" s="0" t="s">
         <v>1454</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>1464</v>
       </c>
       <c r="B580" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C580" s="0" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B581" s="0" t="s">
         <v>1467</v>
       </c>
-      <c r="B581" s="0" t="s">
+      <c r="C581" s="0" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1472</v>
+        <v>1469</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1473</v>
+        <v>1470</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>1472</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>1473</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>1475</v>
       </c>
       <c r="B585" s="0" t="s">
         <v>1476</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>1477</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
         <v>1478</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>1479</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>1481</v>
       </c>
       <c r="B587" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C587" s="0" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>1484</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="B589" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C589" s="0" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>1491</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>1494</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>1495</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B593" s="0" t="s">
         <v>1497</v>
       </c>
-      <c r="B593" s="0" t="s">
+      <c r="C593" s="0" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C594" s="0" t="s">
         <v>1500</v>
-      </c>
-[...4 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1503</v>
+        <v>1142</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1501</v>
+        <v>1497</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>1504</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1505</v>
+        <v>1501</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1501</v>
+        <v>1497</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>1509</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1510</v>
+        <v>1506</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>1511</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1512</v>
+        <v>1508</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1513</v>
+        <v>1509</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1514</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1515</v>
+        <v>1511</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1516</v>
+        <v>1512</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1517</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1518</v>
+        <v>1514</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1519</v>
+        <v>1515</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>1520</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1521</v>
+        <v>1517</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1523</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1528</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1529</v>
+        <v>1524</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1530</v>
+        <v>1518</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>1531</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1532</v>
+        <v>1526</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1533</v>
+        <v>1518</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1534</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1535</v>
+        <v>1528</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1536</v>
+        <v>1518</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1539</v>
+        <v>1518</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1543</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1544</v>
+        <v>1535</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1545</v>
+        <v>1536</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1546</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1547</v>
+        <v>1538</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1548</v>
+        <v>1539</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1549</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1550</v>
+        <v>1541</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1551</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1552</v>
+        <v>1544</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1553</v>
+        <v>1545</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1554</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1555</v>
+        <v>1547</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1556</v>
+        <v>1548</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1557</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1558</v>
+        <v>1550</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1556</v>
+        <v>1548</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1559</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1560</v>
+        <v>1552</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1561</v>
+        <v>1553</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1562</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1563</v>
+        <v>1555</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1564</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1565</v>
+        <v>1558</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1566</v>
+        <v>1559</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1567</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1568</v>
+        <v>1561</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1566</v>
+        <v>1559</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>1569</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1570</v>
+        <v>1563</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1571</v>
+        <v>1564</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>1572</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1573</v>
+        <v>1563</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1574</v>
+        <v>1564</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1575</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1576</v>
+        <v>1566</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1577</v>
+        <v>1567</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1578</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>1581</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1582</v>
+        <v>1572</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1583</v>
+        <v>1573</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>1584</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1585</v>
+        <v>1575</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1586</v>
+        <v>1573</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1587</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1588</v>
+        <v>1577</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1586</v>
+        <v>1578</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1589</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1590</v>
+        <v>1580</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1591</v>
+        <v>1578</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1592</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1593</v>
+        <v>1582</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1594</v>
+        <v>1583</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1595</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1596</v>
+        <v>1585</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1597</v>
+        <v>1586</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1599</v>
+        <v>1588</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1600</v>
+        <v>1589</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1601</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1602</v>
+        <v>1591</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1600</v>
+        <v>1592</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1603</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1604</v>
+        <v>1594</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1600</v>
+        <v>1592</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1605</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1606</v>
+        <v>1596</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1600</v>
+        <v>1592</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1607</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1608</v>
+        <v>1598</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1609</v>
+        <v>1599</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1610</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1611</v>
+        <v>1601</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1612</v>
+        <v>1599</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1614</v>
+        <v>1603</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1612</v>
+        <v>1604</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1615</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1616</v>
+        <v>1606</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1617</v>
+        <v>1607</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>1618</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1619</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1620</v>
+        <v>1612</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1617</v>
+        <v>1613</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1621</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1622</v>
+        <v>1615</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1617</v>
+        <v>1613</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1623</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1625</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1626</v>
+        <v>1620</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1627</v>
+        <v>1621</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1629</v>
+        <v>1623</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1627</v>
+        <v>1624</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="B644" s="0" t="s">
         <v>1627</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1632</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>1634</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1636</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C647" s="0" t="s">
         <v>1637</v>
-      </c>
-[...4 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B648" s="0" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>1643</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1627</v>
+        <v>1644</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B654" s="0" t="s">
         <v>1652</v>
       </c>
-      <c r="B654" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C654" s="0" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>1657</v>
       </c>
-      <c r="B656" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C656" s="0" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1666</v>
+        <v>1674</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1666</v>
+        <v>1682</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>1679</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1682</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1684</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1685</v>
+        <v>1693</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1686</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1700</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1701</v>
+        <v>1707</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1702</v>
+        <v>1708</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1720</v>
+        <v>1718</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1720</v>
+        <v>1718</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1720</v>
+        <v>1718</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1727</v>
+        <v>1718</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1727</v>
+        <v>1718</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1727</v>
+        <v>1718</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1734</v>
+        <v>1718</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>1735</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
         <v>1736</v>
       </c>
       <c r="B688" s="0" t="s">
         <v>1737</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
         <v>1739</v>
       </c>
       <c r="B689" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C689" s="0" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C690" s="0" t="s">
         <v>1742</v>
-      </c>
-[...4 lines deleted...]
-        <v>1743</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C691" s="0" t="s">
         <v>1744</v>
-      </c>
-[...4 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C692" s="0" t="s">
         <v>1747</v>
-      </c>
-[...4 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C693" s="0" t="s">
         <v>1749</v>
-      </c>
-[...4 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B694" s="0" t="s">
         <v>1751</v>
       </c>
-      <c r="B694" s="0" t="s">
+      <c r="C694" s="0" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B695" s="0" t="s">
         <v>1754</v>
       </c>
-      <c r="B695" s="0" t="s">
+      <c r="C695" s="0" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B696" s="0" t="s">
         <v>1757</v>
       </c>
-      <c r="B696" s="0" t="s">
+      <c r="C696" s="0" t="s">
         <v>1758</v>
-      </c>
-[...1 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C697" s="0" t="s">
         <v>1760</v>
-      </c>
-[...4 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C698" s="0" t="s">
         <v>1762</v>
-      </c>
-[...4 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C699" s="0" t="s">
         <v>1764</v>
-      </c>
-[...4 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1767</v>
+        <v>1765</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1765</v>
+        <v>1757</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>1768</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1769</v>
+        <v>1767</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1765</v>
+        <v>1757</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>1770</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1771</v>
+        <v>1769</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1772</v>
+        <v>1757</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="B704" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C704" s="0" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1779</v>
+        <v>1776</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1780</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1781</v>
+        <v>1778</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="B708" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C708" s="0" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1790</v>
+        <v>1787</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1792</v>
+        <v>1789</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>1790</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1793</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1795</v>
+        <v>1793</v>
       </c>
       <c r="C712" s="0" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
         <v>1797</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1800</v>
+        <v>1798</v>
       </c>
       <c r="C714" s="0" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
         <v>1802</v>
       </c>
       <c r="B715" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C715" s="0" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B716" s="0" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
       <c r="C716" s="0" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
         <v>1807</v>
       </c>
       <c r="B717" s="0" t="s">
         <v>1808</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
         <v>1810</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
         <v>1817</v>
       </c>
       <c r="B721" s="0" t="s">
         <v>1818</v>
       </c>
       <c r="C721" s="0" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
         <v>1820</v>
       </c>
       <c r="B722" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C722" s="0" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B723" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C723" s="0" t="s">
         <v>1823</v>
-      </c>
-[...4 lines deleted...]
-        <v>1825</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C724" s="0" t="s">
         <v>1826</v>
-      </c>
-[...4 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B725" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C725" s="0" t="s">
         <v>1829</v>
-      </c>
-[...4 lines deleted...]
-        <v>1831</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B726" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C726" s="0" t="s">
         <v>1832</v>
-      </c>
-[...4 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1835</v>
+        <v>1833</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1836</v>
+        <v>1831</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>1837</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1838</v>
+        <v>1835</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1839</v>
+        <v>1836</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>1840</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1841</v>
+        <v>1838</v>
       </c>
       <c r="B729" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C729" s="0" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1843</v>
+        <v>1840</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="B733" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C733" s="0" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1854</v>
+        <v>1851</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1855</v>
+        <v>1849</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1855</v>
+        <v>1849</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1861</v>
+        <v>1858</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1862</v>
+        <v>1856</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1862</v>
+        <v>1856</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>1867</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1868</v>
+        <v>1865</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1869</v>
+        <v>1866</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>1870</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1871</v>
+        <v>1868</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1872</v>
+        <v>1866</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1875</v>
+        <v>1866</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>1876</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1877</v>
+        <v>1872</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1875</v>
+        <v>1873</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1888</v>
+        <v>1881</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1889</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1890</v>
+        <v>1880</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1888</v>
+        <v>1881</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1891</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1892</v>
+        <v>1885</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>1893</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1894</v>
+        <v>1888</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>1895</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1896</v>
+        <v>1890</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1897</v>
+        <v>1891</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>1898</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1899</v>
+        <v>1893</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1900</v>
+        <v>1894</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>1901</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1902</v>
+        <v>1896</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1900</v>
+        <v>1894</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>1903</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="B754" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C754" s="0" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1906</v>
+        <v>1901</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1907</v>
+        <v>1899</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>1908</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1909</v>
+        <v>1903</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1907</v>
+        <v>1899</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1911</v>
+        <v>1905</v>
       </c>
       <c r="B757" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C757" s="0" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>1919</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>1922</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="B762" s="0" t="s">
         <v>1921</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>1924</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C763" s="0" t="s">
         <v>1925</v>
-      </c>
-[...4 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B764" s="0" t="s">
         <v>1927</v>
       </c>
-      <c r="B764" s="0" t="s">
+      <c r="C764" s="0" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B765" s="0" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
         <v>1932</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
         <v>1934</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1928</v>
+        <v>1935</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B770" s="0" t="s">
         <v>1941</v>
       </c>
-      <c r="B770" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C770" s="0" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="C773" s="0" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
         <v>1952</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
         <v>1957</v>
       </c>
       <c r="B776" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C776" s="0" t="s">
         <v>1958</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B777" s="0" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
         <v>1962</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1958</v>
+        <v>1966</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B780" s="0" t="s">
         <v>1966</v>
       </c>
-      <c r="B780" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C780" s="0" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1958</v>
+        <v>1971</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="B782" s="0" t="s">
         <v>1971</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B785" s="0" t="s">
         <v>1979</v>
       </c>
-      <c r="B785" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C785" s="0" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1051</v>
+        <v>1985</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
         <v>1987</v>
       </c>
       <c r="B788" s="0" t="s">
         <v>1988</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
         <v>1990</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
         <v>1995</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>1996</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
         <v>1997</v>
       </c>
       <c r="B792" s="0" t="s">
         <v>1998</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
         <v>2000</v>
       </c>
       <c r="B793" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C793" s="0" t="s">
         <v>2001</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B794" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C794" s="0" t="s">
         <v>2003</v>
-      </c>
-[...4 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>2020</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>2022</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>2025</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>2027</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>2028</v>
+        <v>2023</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>2029</v>
+        <v>2019</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>2030</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>2031</v>
+        <v>2025</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>2032</v>
+        <v>2019</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>2033</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>2034</v>
+        <v>2027</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>2035</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>2036</v>
+        <v>2030</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>2037</v>
+        <v>2028</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>2038</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>2039</v>
+        <v>2032</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>2040</v>
+        <v>2033</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>2041</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>2042</v>
+        <v>2035</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>2043</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>2045</v>
+        <v>2036</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>2046</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>2047</v>
+        <v>2040</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>2048</v>
+        <v>2041</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>2049</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>2050</v>
+        <v>2043</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>2051</v>
+        <v>2041</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>2052</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>2053</v>
+        <v>2045</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>2051</v>
+        <v>2046</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>2054</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>2055</v>
+        <v>2048</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>2056</v>
+        <v>2049</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>2057</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>2058</v>
+        <v>2051</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>2056</v>
+        <v>2049</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>2059</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>2060</v>
+        <v>2053</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>2061</v>
+        <v>2049</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>2062</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>2063</v>
+        <v>2055</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>2061</v>
+        <v>2049</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>2064</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>2065</v>
+        <v>2057</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>2061</v>
+        <v>2049</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>2066</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>2067</v>
+        <v>2059</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>2061</v>
+        <v>2049</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>2068</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>2069</v>
+        <v>2061</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>2070</v>
+        <v>2062</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>2071</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>2072</v>
+        <v>2064</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>2070</v>
+        <v>2065</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>2073</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>2074</v>
+        <v>2067</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>2070</v>
+        <v>2068</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>2075</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>2076</v>
+        <v>2070</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>2077</v>
+        <v>2071</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>2078</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>2079</v>
+        <v>2073</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>2077</v>
+        <v>2074</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>2080</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>2081</v>
+        <v>1142</v>
       </c>
       <c r="B824" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C824" s="0" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>2083</v>
+        <v>2078</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>2084</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>2085</v>
+        <v>2081</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>2086</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>2093</v>
+        <v>2089</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>2094</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>2095</v>
+        <v>2091</v>
       </c>
       <c r="B830" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C830" s="0" t="s">
         <v>2093</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>2098</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B832" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C832" s="0" t="s">
         <v>2099</v>
-      </c>
-[...4 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B833" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C833" s="0" t="s">
         <v>2102</v>
-      </c>
-[...4 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C834" s="0" t="s">
         <v>2105</v>
-      </c>
-[...4 lines deleted...]
-        <v>2106</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B835" s="0" t="s">
         <v>2107</v>
       </c>
-      <c r="B835" s="0" t="s">
+      <c r="C835" s="0" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B836" s="0" t="s">
         <v>2110</v>
       </c>
-      <c r="B836" s="0" t="s">
+      <c r="C836" s="0" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C837" s="0" t="s">
         <v>2113</v>
-      </c>
-[...4 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C838" s="0" t="s">
         <v>2116</v>
-      </c>
-[...4 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C839" s="0" t="s">
         <v>2118</v>
-      </c>
-[...4 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C840" s="0" t="s">
         <v>2121</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C841" s="0" t="s">
         <v>2124</v>
-      </c>
-[...4 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C842" s="0" t="s">
         <v>2126</v>
-      </c>
-[...4 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C843" s="0" t="s">
         <v>2129</v>
-      </c>
-[...4 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C844" s="0" t="s">
         <v>2132</v>
-      </c>
-[...4 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C845" s="0" t="s">
         <v>2134</v>
-      </c>
-[...4 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B846" s="0" t="s">
         <v>2136</v>
       </c>
-      <c r="B846" s="0" t="s">
+      <c r="C846" s="0" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B847" s="0" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
         <v>2141</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>2137</v>
+        <v>2142</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>2137</v>
+        <v>2142</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>2149</v>
+        <v>2147</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
         <v>2151</v>
       </c>
       <c r="B852" s="0" t="s">
         <v>2152</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
         <v>2154</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>2152</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>2155</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
         <v>2156</v>
       </c>
       <c r="B854" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C854" s="0" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C855" s="0" t="s">
         <v>2159</v>
-      </c>
-[...4 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B856" s="0" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
         <v>2163</v>
       </c>
       <c r="B857" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C857" s="0" t="s">
         <v>2164</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C858" s="0" t="s">
         <v>2166</v>
-      </c>
-[...4 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B859" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C859" s="0" t="s">
         <v>2169</v>
-      </c>
-[...4 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>2172</v>
+        <v>2170</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>2173</v>
+        <v>2168</v>
       </c>
       <c r="C860" s="0" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>2175</v>
+        <v>2172</v>
       </c>
       <c r="B861" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C861" s="0" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>2177</v>
+        <v>2174</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>2178</v>
+        <v>2168</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>2181</v>
+        <v>2168</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>2182</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>2183</v>
+        <v>2178</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>2185</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>2184</v>
+        <v>2179</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>2188</v>
+        <v>2183</v>
       </c>
       <c r="B866" s="0" t="s">
         <v>2184</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>2189</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>2190</v>
+        <v>2186</v>
       </c>
       <c r="B867" s="0" t="s">
         <v>2184</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>2191</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>2192</v>
+        <v>2188</v>
       </c>
       <c r="B868" s="0" t="s">
         <v>2184</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>2193</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>2194</v>
+        <v>2190</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>2196</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>2198</v>
+        <v>2194</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>2199</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>2201</v>
+        <v>2194</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>2202</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>2203</v>
+        <v>2198</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>2204</v>
+        <v>2199</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>2205</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>2206</v>
+        <v>2201</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>2207</v>
+        <v>2202</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>2208</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>2209</v>
+        <v>2204</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2207</v>
+        <v>2205</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>2207</v>
+        <v>2205</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>2212</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>2213</v>
+        <v>2209</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>2214</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>2215</v>
+        <v>2212</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>2217</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>2218</v>
+        <v>2215</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>2219</v>
+        <v>2213</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>2220</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>2221</v>
+        <v>2217</v>
       </c>
       <c r="B879" s="0" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C879" s="0" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>2223</v>
+        <v>2220</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>2224</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>2223</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
         <v>2225</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>2226</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
         <v>2227</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>2228</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>2229</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
         <v>2230</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>2228</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
         <v>2232</v>
       </c>
       <c r="B885" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C885" s="0" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B886" s="0" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C886" s="0" t="s">
         <v>2235</v>
-      </c>
-[...4 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B887" s="0" t="s">
         <v>2237</v>
       </c>
-      <c r="B887" s="0" t="s">
+      <c r="C887" s="0" t="s">
         <v>2238</v>
-      </c>
-[...1 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B888" s="0" t="s">
         <v>2240</v>
       </c>
-      <c r="B888" s="0" t="s">
+      <c r="C888" s="0" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B889" s="0" t="s">
         <v>2243</v>
       </c>
-      <c r="B889" s="0" t="s">
+      <c r="C889" s="0" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B890" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C890" s="0" t="s">
         <v>2246</v>
-      </c>
-[...4 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B891" s="0" t="s">
         <v>2248</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
         <v>2250</v>
       </c>
       <c r="B892" s="0" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C892" s="0" t="s">
         <v>2251</v>
-      </c>
-[...1 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B893" s="0" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C893" s="0" t="s">
         <v>2253</v>
-      </c>
-[...4 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B894" s="0" t="s">
         <v>2255</v>
       </c>
-      <c r="B894" s="0" t="s">
+      <c r="C894" s="0" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B895" s="0" t="s">
         <v>2258</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>2259</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
         <v>2260</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>2261</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>2282</v>
+        <v>2275</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>2294</v>
+        <v>2298</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B911" s="0" t="s">
         <v>2298</v>
       </c>
-      <c r="B911" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C911" s="0" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="C912" s="0" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
         <v>2304</v>
       </c>
       <c r="B913" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C913" s="0" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B914" s="0" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="C914" s="0" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
         <v>2309</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="C916" s="0" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>2315</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>2316</v>
+        <v>2314</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>2317</v>
+        <v>2310</v>
       </c>
       <c r="C918" s="0" t="s">
-        <v>2318</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>2319</v>
+        <v>2316</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>2320</v>
+        <v>2310</v>
       </c>
       <c r="C919" s="0" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>2323</v>
+        <v>2319</v>
       </c>
       <c r="C920" s="0" t="s">
-        <v>2324</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>2326</v>
+        <v>2319</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>2327</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>2328</v>
+        <v>2323</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>2329</v>
+        <v>2324</v>
       </c>
       <c r="C922" s="0" t="s">
-        <v>2330</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>2331</v>
+        <v>2326</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>2332</v>
+        <v>2324</v>
       </c>
       <c r="C923" s="0" t="s">
-        <v>2333</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>2334</v>
+        <v>2328</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>2335</v>
+        <v>2329</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>2336</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>2337</v>
+        <v>2331</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>2335</v>
+        <v>2332</v>
       </c>
       <c r="C925" s="0" t="s">
-        <v>2338</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>2339</v>
+        <v>2334</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>2335</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>2340</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>2341</v>
+        <v>2337</v>
       </c>
       <c r="B927" s="0" t="s">
         <v>2335</v>
       </c>
       <c r="C927" s="0" t="s">
-        <v>2342</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>2343</v>
+        <v>2339</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>2344</v>
+        <v>2335</v>
       </c>
       <c r="C928" s="0" t="s">
-        <v>2345</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>2346</v>
+        <v>2341</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>2347</v>
+        <v>2342</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>2348</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>2349</v>
+        <v>2344</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>2347</v>
+        <v>2342</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>2350</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>2351</v>
+        <v>2346</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>2352</v>
+        <v>2347</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>2353</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>2354</v>
+        <v>2349</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>2352</v>
+        <v>2347</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>2355</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>2356</v>
+        <v>2351</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>2352</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>2357</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>2358</v>
+        <v>2351</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>2359</v>
+        <v>2352</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>2360</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>2361</v>
+        <v>2354</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>2359</v>
+        <v>2352</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>2362</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>2363</v>
+        <v>2356</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>2364</v>
+        <v>2357</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>2365</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>2366</v>
+        <v>2359</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>2364</v>
+        <v>2357</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>2367</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>2368</v>
+        <v>2361</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>2369</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>2370</v>
+        <v>2364</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>2371</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>2372</v>
+        <v>2367</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>2373</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>2374</v>
+        <v>2369</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>2375</v>
+        <v>2370</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>2376</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>2377</v>
+        <v>2372</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>2378</v>
+        <v>2373</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2379</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>2380</v>
+        <v>2375</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2378</v>
+        <v>2376</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2381</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>2382</v>
+        <v>2378</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2383</v>
+        <v>2379</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2384</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>2385</v>
+        <v>2381</v>
       </c>
       <c r="B945" s="0" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C945" s="0" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>2387</v>
+        <v>2384</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2388</v>
+        <v>2385</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2389</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>2390</v>
+        <v>2387</v>
       </c>
       <c r="B947" s="0" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C947" s="0" t="s">
         <v>2388</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>2392</v>
+        <v>2389</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2393</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B949" s="0" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C949" s="0" t="s">
         <v>2394</v>
-      </c>
-[...4 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B950" s="0" t="s">
         <v>2396</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>2397</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B951" s="0" t="s">
         <v>2396</v>
       </c>
-      <c r="B951" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C951" s="0" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B952" s="0" t="s">
         <v>2396</v>
       </c>
-      <c r="B952" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C952" s="0" t="s">
-        <v>2397</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>2398</v>
+        <v>2402</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2388</v>
+        <v>2396</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2399</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>2400</v>
+        <v>2404</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2388</v>
+        <v>2405</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2404</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>2403</v>
+        <v>2411</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>2407</v>
+        <v>2413</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>2408</v>
+        <v>2414</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>2409</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>2410</v>
+        <v>2416</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2408</v>
+        <v>2417</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>2412</v>
+        <v>2419</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2408</v>
+        <v>2420</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2413</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>2414</v>
+        <v>2422</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2415</v>
+        <v>2423</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2416</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>2417</v>
+        <v>2425</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>2420</v>
+        <v>2428</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2421</v>
+        <v>2426</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B964" s="0" t="s">
         <v>2426</v>
       </c>
-      <c r="B964" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C964" s="0" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>2430</v>
+        <v>2438</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>2434</v>
+        <v>2440</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2436</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>2437</v>
+        <v>2442</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="C968" s="0" t="s">
-        <v>2439</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>2440</v>
+        <v>2445</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="C969" s="0" t="s">
-        <v>2441</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>2442</v>
+        <v>2447</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2443</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>2444</v>
+        <v>2449</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2445</v>
+        <v>2450</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2446</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>2447</v>
+        <v>2452</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2448</v>
+        <v>2455</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>2454</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B975" s="0" t="s">
         <v>2455</v>
       </c>
-      <c r="B975" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C975" s="0" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>2457</v>
+        <v>2461</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="C976" s="0" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>2462</v>
+        <v>2469</v>
       </c>
       <c r="C979" s="0" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>2462</v>
+        <v>2469</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>2462</v>
+        <v>2474</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2469</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>2470</v>
+        <v>2476</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="C982" s="0" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="C984" s="0" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="C985" s="0" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>2481</v>
+        <v>2479</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>2483</v>
+        <v>2487</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>2481</v>
+        <v>2479</v>
       </c>
       <c r="C987" s="0" t="s">
-        <v>2484</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>2486</v>
+        <v>2479</v>
       </c>
       <c r="C988" s="0" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C989" s="0" t="s">
         <v>2488</v>
-      </c>
-[...4 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C990" s="0" t="s">
         <v>2490</v>
-      </c>
-[...4 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>2493</v>
+        <v>2491</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>2491</v>
+        <v>2479</v>
       </c>
       <c r="C991" s="0" t="s">
-        <v>2494</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C992" s="0" t="s">
         <v>2495</v>
-      </c>
-[...4 lines deleted...]
-        <v>2497</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>2498</v>
+        <v>2496</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>2496</v>
+        <v>2494</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>2499</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C994" s="0" t="s">
         <v>2500</v>
-      </c>
-[...4 lines deleted...]
-        <v>2502</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>2503</v>
+        <v>2501</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>2504</v>
+        <v>2499</v>
       </c>
       <c r="C995" s="0" t="s">
-        <v>2505</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>2506</v>
+        <v>2503</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>2507</v>
+        <v>2499</v>
       </c>
       <c r="C996" s="0" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>2509</v>
+        <v>2505</v>
       </c>
       <c r="B997" s="0" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C997" s="0" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>2511</v>
+        <v>2508</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="C998" s="0" t="s">
-        <v>2512</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C999" s="0" t="s">
         <v>2513</v>
-      </c>
-[...4 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1000" s="0" t="s">
         <v>2515</v>
       </c>
-      <c r="B1000" s="0" t="s">
+      <c r="C1000" s="0" t="s">
         <v>2516</v>
-      </c>
-[...1 lines deleted...]
-        <v>2517</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B1001" s="0" t="s">
         <v>2518</v>
-      </c>
-[...1 lines deleted...]
-        <v>2516</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
         <v>2520</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2516</v>
+        <v>2526</v>
       </c>
       <c r="C1004" s="0" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="C1005" s="0" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1006" s="0" t="s">
         <v>2529</v>
       </c>
-      <c r="B1006" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1006" s="0" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>2530</v>
+        <v>2529</v>
       </c>
       <c r="C1007" s="0" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2530</v>
+        <v>2536</v>
       </c>
       <c r="C1008" s="0" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="C1009" s="0" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1010" s="0" t="s">
         <v>2539</v>
       </c>
-      <c r="B1010" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1010" s="0" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>2540</v>
+        <v>2544</v>
       </c>
       <c r="C1011" s="0" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1012" s="0" t="s">
         <v>2544</v>
       </c>
-      <c r="B1012" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1012" s="0" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>2548</v>
+        <v>2544</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
         <v>2550</v>
       </c>
       <c r="B1014" s="0" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1014" s="0" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1015" s="0" t="s">
         <v>2553</v>
       </c>
-      <c r="B1015" s="0" t="s">
+      <c r="C1015" s="0" t="s">
         <v>2554</v>
-      </c>
-[...1 lines deleted...]
-        <v>2555</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B1016" s="0" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1016" s="0" t="s">
         <v>2556</v>
-      </c>
-[...4 lines deleted...]
-        <v>2558</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>2559</v>
+        <v>2557</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="C1017" s="0" t="s">
-        <v>2560</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
-        <v>2561</v>
+        <v>2559</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="C1018" s="0" t="s">
-        <v>2562</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C1019" s="0" t="s">
         <v>2563</v>
-      </c>
-[...4 lines deleted...]
-        <v>2565</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C1020" s="0" t="s">
         <v>2566</v>
-      </c>
-[...4 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>2569</v>
+        <v>2567</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2567</v>
+        <v>2565</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2570</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
-        <v>2571</v>
+        <v>2569</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2572</v>
+        <v>2565</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>2573</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
-        <v>2574</v>
+        <v>2571</v>
       </c>
       <c r="B1023" s="0" t="s">
         <v>2572</v>
       </c>
       <c r="C1023" s="0" t="s">
-        <v>2575</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
-        <v>2576</v>
+        <v>2574</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2577</v>
+        <v>2572</v>
       </c>
       <c r="C1024" s="0" t="s">
-        <v>2578</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
-        <v>2579</v>
+        <v>2576</v>
       </c>
       <c r="B1025" s="0" t="s">
         <v>2577</v>
       </c>
       <c r="C1025" s="0" t="s">
-        <v>2580</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
-        <v>2581</v>
+        <v>2579</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2582</v>
+        <v>2577</v>
       </c>
       <c r="C1026" s="0" t="s">
-        <v>2583</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>2584</v>
+        <v>2581</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2585</v>
+        <v>2582</v>
       </c>
       <c r="C1027" s="0" t="s">
-        <v>2586</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>2587</v>
+        <v>2584</v>
       </c>
       <c r="B1028" s="0" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1028" s="0" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
-        <v>2589</v>
+        <v>2586</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2590</v>
+        <v>2587</v>
       </c>
       <c r="C1029" s="0" t="s">
-        <v>2591</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
-        <v>2592</v>
+        <v>2589</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2593</v>
+        <v>2587</v>
       </c>
       <c r="C1030" s="0" t="s">
-        <v>2594</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
-        <v>2595</v>
+        <v>2591</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2596</v>
+        <v>2592</v>
       </c>
       <c r="C1031" s="0" t="s">
-        <v>2597</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>2598</v>
+        <v>2594</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2599</v>
+        <v>2595</v>
       </c>
       <c r="C1032" s="0" t="s">
-        <v>2600</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
-        <v>2601</v>
+        <v>2597</v>
       </c>
       <c r="B1033" s="0" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1033" s="0" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>2603</v>
+        <v>2600</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>2599</v>
+        <v>2598</v>
       </c>
       <c r="C1034" s="0" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>2605</v>
+        <v>2602</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>2606</v>
+        <v>2598</v>
       </c>
       <c r="C1035" s="0" t="s">
-        <v>2607</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
-        <v>2608</v>
+        <v>2604</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2609</v>
+        <v>2598</v>
       </c>
       <c r="C1036" s="0" t="s">
-        <v>2610</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
-        <v>2611</v>
+        <v>2606</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>2609</v>
+        <v>2607</v>
       </c>
       <c r="C1037" s="0" t="s">
-        <v>2612</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
-        <v>2613</v>
+        <v>2609</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2614</v>
+        <v>2607</v>
       </c>
       <c r="C1038" s="0" t="s">
-        <v>2615</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
-        <v>2616</v>
+        <v>2611</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2617</v>
+        <v>2607</v>
       </c>
       <c r="C1039" s="0" t="s">
-        <v>2618</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
-        <v>2619</v>
+        <v>2613</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2617</v>
+        <v>2607</v>
       </c>
       <c r="C1040" s="0" t="s">
-        <v>2620</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2621</v>
+        <v>2615</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2622</v>
+        <v>2607</v>
       </c>
       <c r="C1041" s="0" t="s">
-        <v>2623</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>2624</v>
+        <v>2617</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>2625</v>
+        <v>2618</v>
       </c>
       <c r="C1042" s="0" t="s">
-        <v>2626</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
-        <v>2627</v>
+        <v>2620</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2628</v>
+        <v>2621</v>
       </c>
       <c r="C1043" s="0" t="s">
-        <v>2629</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
-        <v>2630</v>
+        <v>2623</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2628</v>
+        <v>2621</v>
       </c>
       <c r="C1044" s="0" t="s">
-        <v>2631</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
-        <v>2632</v>
+        <v>2625</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2633</v>
+        <v>2621</v>
       </c>
       <c r="C1045" s="0" t="s">
-        <v>2634</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="0" t="s">
-        <v>2635</v>
+        <v>2627</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2633</v>
+        <v>2628</v>
       </c>
       <c r="C1046" s="0" t="s">
-        <v>2636</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
-        <v>2637</v>
+        <v>2630</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2638</v>
+        <v>2631</v>
       </c>
       <c r="C1047" s="0" t="s">
-        <v>2639</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
-        <v>2640</v>
+        <v>2633</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2641</v>
+        <v>2631</v>
       </c>
       <c r="C1048" s="0" t="s">
-        <v>2642</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
-        <v>2643</v>
+        <v>2635</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2644</v>
+        <v>2636</v>
       </c>
       <c r="C1049" s="0" t="s">
-        <v>2645</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
-        <v>2646</v>
+        <v>2638</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2647</v>
+        <v>2639</v>
       </c>
       <c r="C1050" s="0" t="s">
-        <v>2648</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
-        <v>2649</v>
+        <v>2641</v>
       </c>
       <c r="B1051" s="0" t="s">
-        <v>2650</v>
+        <v>2642</v>
       </c>
       <c r="C1051" s="0" t="s">
-        <v>2651</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
-        <v>2652</v>
+        <v>2644</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>2650</v>
+        <v>2645</v>
       </c>
       <c r="C1052" s="0" t="s">
-        <v>2653</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>2654</v>
+        <v>2647</v>
       </c>
       <c r="B1053" s="0" t="s">
-        <v>2655</v>
+        <v>2648</v>
       </c>
       <c r="C1053" s="0" t="s">
-        <v>2656</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>2657</v>
+        <v>2650</v>
       </c>
       <c r="B1054" s="0" t="s">
-        <v>2658</v>
+        <v>2648</v>
       </c>
       <c r="C1054" s="0" t="s">
-        <v>2659</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>2660</v>
+        <v>2652</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>2658</v>
+        <v>2648</v>
       </c>
       <c r="C1055" s="0" t="s">
-        <v>2661</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>2662</v>
+        <v>2654</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>2663</v>
+        <v>2655</v>
       </c>
       <c r="C1056" s="0" t="s">
-        <v>2664</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
-        <v>2665</v>
+        <v>2657</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>2663</v>
+        <v>2658</v>
       </c>
       <c r="C1057" s="0" t="s">
-        <v>2666</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="0" t="s">
-        <v>2667</v>
+        <v>2660</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2668</v>
+        <v>2658</v>
       </c>
       <c r="C1058" s="0" t="s">
-        <v>2669</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>2670</v>
+        <v>2662</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2671</v>
+        <v>2663</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>2672</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>2673</v>
+        <v>2665</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>2674</v>
+        <v>2663</v>
       </c>
       <c r="C1060" s="0" t="s">
-        <v>2675</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>2676</v>
+        <v>2667</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>2677</v>
+        <v>2668</v>
       </c>
       <c r="C1061" s="0" t="s">
-        <v>2678</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>2679</v>
+        <v>2670</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>2677</v>
+        <v>2668</v>
       </c>
       <c r="C1062" s="0" t="s">
-        <v>2680</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>2681</v>
+        <v>2672</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>2682</v>
+        <v>2673</v>
       </c>
       <c r="C1063" s="0" t="s">
-        <v>2683</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>2684</v>
+        <v>2675</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C1064" s="0" t="s">
-        <v>2685</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
-        <v>2686</v>
+        <v>2678</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>2687</v>
+        <v>2676</v>
       </c>
       <c r="C1065" s="0" t="s">
-        <v>2688</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
-        <v>2689</v>
+        <v>2680</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>2690</v>
+        <v>2681</v>
       </c>
       <c r="C1066" s="0" t="s">
-        <v>2691</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>2692</v>
+        <v>2683</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>2693</v>
+        <v>2684</v>
       </c>
       <c r="C1067" s="0" t="s">
-        <v>2694</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>2695</v>
+        <v>2686</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>2696</v>
+        <v>2687</v>
       </c>
       <c r="C1068" s="0" t="s">
-        <v>2697</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>2698</v>
+        <v>2689</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>2696</v>
+        <v>2690</v>
       </c>
       <c r="C1069" s="0" t="s">
-        <v>2699</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>2700</v>
+        <v>2692</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2701</v>
+        <v>2690</v>
       </c>
       <c r="C1070" s="0" t="s">
-        <v>2702</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2703</v>
+        <v>2694</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>2701</v>
+        <v>2690</v>
       </c>
       <c r="C1071" s="0" t="s">
-        <v>2704</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>2705</v>
+        <v>2696</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>2706</v>
+        <v>2697</v>
       </c>
       <c r="C1072" s="0" t="s">
-        <v>2707</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>2708</v>
+        <v>2699</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>2706</v>
+        <v>2700</v>
       </c>
       <c r="C1073" s="0" t="s">
-        <v>2709</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
-        <v>2710</v>
+        <v>2702</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>2706</v>
+        <v>2700</v>
       </c>
       <c r="C1074" s="0" t="s">
-        <v>2711</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="0" t="s">
-        <v>2712</v>
+        <v>2704</v>
       </c>
       <c r="B1075" s="0" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C1075" s="0" t="s">
         <v>2706</v>
-      </c>
-[...1 lines deleted...]
-        <v>2713</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>2714</v>
+        <v>2707</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>2715</v>
+        <v>2708</v>
       </c>
       <c r="C1076" s="0" t="s">
-        <v>2716</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>2717</v>
+        <v>2710</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>2718</v>
+        <v>2708</v>
       </c>
       <c r="C1077" s="0" t="s">
-        <v>2719</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>2720</v>
+        <v>2712</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2718</v>
+        <v>2713</v>
       </c>
       <c r="C1078" s="0" t="s">
-        <v>2721</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>2722</v>
+        <v>2715</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2723</v>
+        <v>2716</v>
       </c>
       <c r="C1079" s="0" t="s">
-        <v>2724</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2725</v>
+        <v>2718</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2723</v>
+        <v>2719</v>
       </c>
       <c r="C1080" s="0" t="s">
-        <v>2726</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>2727</v>
+        <v>2721</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>2723</v>
+        <v>2719</v>
       </c>
       <c r="C1081" s="0" t="s">
-        <v>2728</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="0" t="s">
-        <v>2729</v>
+        <v>2723</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="C1082" s="0" t="s">
-        <v>2730</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
-        <v>2722</v>
+        <v>2726</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="C1083" s="0" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>2731</v>
+        <v>2728</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>2732</v>
+        <v>2729</v>
       </c>
       <c r="C1084" s="0" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="B1085" s="0" t="s">
         <v>2732</v>
       </c>
       <c r="C1085" s="0" t="s">
-        <v>2735</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C1086" s="0" t="s">
         <v>2736</v>
-      </c>
-[...4 lines deleted...]
-        <v>2738</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C1087" s="0" t="s">
         <v>2739</v>
-      </c>
-[...4 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1088" s="0" t="s">
         <v>2742</v>
-      </c>
-[...4 lines deleted...]
-        <v>2744</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>2745</v>
+        <v>2743</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2743</v>
+        <v>2741</v>
       </c>
       <c r="C1089" s="0" t="s">
-        <v>2746</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C1090" s="0" t="s">
         <v>2747</v>
-      </c>
-[...4 lines deleted...]
-        <v>2748</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="0" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B1091" s="0" t="s">
         <v>2749</v>
       </c>
-      <c r="B1091" s="0" t="s">
+      <c r="C1091" s="0" t="s">
         <v>2750</v>
-      </c>
-[...1 lines deleted...]
-        <v>2751</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="0" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C1092" s="0" t="s">
         <v>2752</v>
-      </c>
-[...4 lines deleted...]
-        <v>2753</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1093" s="0" t="s">
         <v>2754</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>2755</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
         <v>2756</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2750</v>
+        <v>2759</v>
       </c>
       <c r="C1095" s="0" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="C1096" s="0" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="C1097" s="0" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="C1098" s="0" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="0" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="C1099" s="0" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="0" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2765</v>
+        <v>2773</v>
       </c>
       <c r="C1100" s="0" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2765</v>
+        <v>2773</v>
       </c>
       <c r="C1101" s="0" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>2773</v>
+        <v>2777</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>2765</v>
+        <v>2778</v>
       </c>
       <c r="C1102" s="0" t="s">
-        <v>2774</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>2775</v>
+        <v>2780</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>2765</v>
+        <v>2781</v>
       </c>
       <c r="C1103" s="0" t="s">
-        <v>2776</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>2777</v>
+        <v>2783</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>2778</v>
+        <v>2784</v>
       </c>
       <c r="C1104" s="0" t="s">
-        <v>2779</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>2780</v>
+        <v>2786</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>2781</v>
+        <v>2787</v>
       </c>
       <c r="C1105" s="0" t="s">
-        <v>2782</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="0" t="s">
-        <v>2783</v>
+        <v>2789</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>2781</v>
+        <v>2787</v>
       </c>
       <c r="C1106" s="0" t="s">
-        <v>2784</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="0" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>2781</v>
+        <v>2792</v>
       </c>
       <c r="C1107" s="0" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>2781</v>
+        <v>2792</v>
       </c>
       <c r="C1108" s="0" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="C1109" s="0" t="s">
-        <v>2791</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="C1110" s="0" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="C1111" s="0" t="s">
-        <v>2796</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1112" s="0" t="s">
         <v>2797</v>
       </c>
-      <c r="B1112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1112" s="0" t="s">
-        <v>2798</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>2799</v>
+        <v>2805</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>2800</v>
+        <v>2806</v>
       </c>
       <c r="C1113" s="0" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>2803</v>
+        <v>2809</v>
       </c>
       <c r="C1114" s="0" t="s">
-        <v>2804</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="0" t="s">
-        <v>2805</v>
+        <v>2811</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="C1115" s="0" t="s">
-        <v>2807</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="0" t="s">
-        <v>2808</v>
+        <v>2813</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>2806</v>
+        <v>2814</v>
       </c>
       <c r="C1116" s="0" t="s">
-        <v>2809</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>2810</v>
+        <v>2816</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="C1117" s="0" t="s">
-        <v>2812</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>2813</v>
+        <v>2818</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="C1118" s="0" t="s">
-        <v>2814</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>2815</v>
+        <v>2820</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="C1119" s="0" t="s">
-        <v>2816</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>2817</v>
+        <v>2813</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="C1120" s="0" t="s">
-        <v>2818</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>2811</v>
+        <v>2823</v>
       </c>
       <c r="C1121" s="0" t="s">
-        <v>2820</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>2821</v>
+        <v>2825</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>2811</v>
+        <v>2823</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>2822</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>2823</v>
+        <v>2827</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>2824</v>
+        <v>2828</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>2825</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
-        <v>2826</v>
+        <v>2830</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>2824</v>
+        <v>2831</v>
       </c>
       <c r="C1124" s="0" t="s">
-        <v>2827</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
-        <v>2828</v>
+        <v>2833</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>2824</v>
+        <v>2834</v>
       </c>
       <c r="C1125" s="0" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="C1126" s="0" t="s">
-        <v>2832</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>2833</v>
+        <v>2838</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>2834</v>
       </c>
       <c r="C1127" s="0" t="s">
-        <v>2835</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>2836</v>
+        <v>2840</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>2837</v>
+        <v>2841</v>
       </c>
       <c r="C1128" s="0" t="s">
-        <v>2838</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>2839</v>
+        <v>2843</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="C1129" s="0" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>2843</v>
+        <v>2841</v>
       </c>
       <c r="C1130" s="0" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>2843</v>
+        <v>2841</v>
       </c>
       <c r="C1131" s="0" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
         <v>2847</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>2843</v>
+        <v>2841</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
         <v>2849</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>2843</v>
+        <v>2850</v>
       </c>
       <c r="C1133" s="0" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="C1134" s="0" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="C1135" s="0" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B1136" s="0" t="s">
         <v>2856</v>
       </c>
-      <c r="B1136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1136" s="0" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>2857</v>
+        <v>2856</v>
       </c>
       <c r="C1137" s="0" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>2862</v>
+        <v>2856</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
         <v>2864</v>
       </c>
       <c r="B1139" s="0" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C1139" s="0" t="s">
         <v>2865</v>
-      </c>
-[...1 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C1140" s="0" t="s">
         <v>2867</v>
-      </c>
-[...4 lines deleted...]
-        <v>2868</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B1141" s="0" t="s">
         <v>2869</v>
       </c>
-      <c r="B1141" s="0" t="s">
+      <c r="C1141" s="0" t="s">
         <v>2870</v>
-      </c>
-[...1 lines deleted...]
-        <v>2871</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" s="0" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B1142" s="0" t="s">
         <v>2872</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>2873</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" s="0" t="s">
         <v>2874</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>2875</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
         <v>2876</v>
       </c>
       <c r="B1144" s="0" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1144" s="0" t="s">
         <v>2877</v>
-      </c>
-[...1 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1145" s="0" t="s">
         <v>2879</v>
-      </c>
-[...4 lines deleted...]
-        <v>2880</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B1146" s="0" t="s">
         <v>2881</v>
       </c>
-      <c r="B1146" s="0" t="s">
+      <c r="C1146" s="0" t="s">
         <v>2882</v>
-      </c>
-[...1 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C1147" s="0" t="s">
         <v>2884</v>
-      </c>
-[...4 lines deleted...]
-        <v>2885</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B1148" s="0" t="s">
         <v>2886</v>
       </c>
-      <c r="B1148" s="0" t="s">
+      <c r="C1148" s="0" t="s">
         <v>2887</v>
-      </c>
-[...1 lines deleted...]
-        <v>2888</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1149" s="0" t="s">
         <v>2889</v>
-      </c>
-[...4 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1150" s="0" t="s">
         <v>2891</v>
       </c>
-      <c r="B1150" s="0" t="s">
+      <c r="C1150" s="0" t="s">
         <v>2892</v>
-      </c>
-[...1 lines deleted...]
-        <v>2893</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1151" s="0" t="s">
         <v>2894</v>
       </c>
-      <c r="B1151" s="0" t="s">
+      <c r="C1151" s="0" t="s">
         <v>2895</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1152" s="0" t="s">
         <v>2897</v>
       </c>
-      <c r="B1152" s="0" t="s">
+      <c r="C1152" s="0" t="s">
         <v>2898</v>
-      </c>
-[...1 lines deleted...]
-        <v>2899</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C1153" s="0" t="s">
         <v>2900</v>
-      </c>
-[...4 lines deleted...]
-        <v>2902</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1154" s="0" t="s">
         <v>2903</v>
-      </c>
-[...4 lines deleted...]
-        <v>2904</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1155" s="0" t="s">
         <v>2905</v>
-      </c>
-[...4 lines deleted...]
-        <v>2907</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
-        <v>2908</v>
+        <v>2906</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>2906</v>
+        <v>2902</v>
       </c>
       <c r="C1156" s="0" t="s">
-        <v>2909</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
-        <v>2910</v>
+        <v>2908</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>2906</v>
+        <v>2902</v>
       </c>
       <c r="C1157" s="0" t="s">
-        <v>2911</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
-        <v>2912</v>
+        <v>2910</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>2913</v>
+        <v>2902</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>2914</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>2915</v>
+        <v>2912</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>2916</v>
+        <v>2902</v>
       </c>
       <c r="C1159" s="0" t="s">
-        <v>2917</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
-        <v>2918</v>
+        <v>2914</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>2919</v>
+        <v>2915</v>
       </c>
       <c r="C1160" s="0" t="s">
-        <v>2920</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>2921</v>
+        <v>2917</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>2919</v>
+        <v>2915</v>
       </c>
       <c r="C1161" s="0" t="s">
-        <v>2922</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
-        <v>2923</v>
+        <v>2919</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>2919</v>
+        <v>2915</v>
       </c>
       <c r="C1162" s="0" t="s">
-        <v>2924</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
-        <v>2925</v>
+        <v>2921</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>2926</v>
+        <v>2922</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>2927</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" s="0" t="s">
-        <v>2928</v>
+        <v>2924</v>
       </c>
       <c r="B1164" s="0" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1164" s="0" t="s">
         <v>2926</v>
-      </c>
-[...1 lines deleted...]
-        <v>2929</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
-        <v>2930</v>
+        <v>2927</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="C1165" s="0" t="s">
-        <v>2931</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1166" s="0" t="s">
         <v>2932</v>
-      </c>
-[...4 lines deleted...]
-        <v>2934</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1167" s="0" t="s">
         <v>2935</v>
-      </c>
-[...4 lines deleted...]
-        <v>2936</v>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" s="0" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1168" s="0" t="s">
         <v>2937</v>
-      </c>
-[...4 lines deleted...]
-        <v>2938</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" s="0" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1169" s="0" t="s">
         <v>2939</v>
-      </c>
-[...4 lines deleted...]
-        <v>2941</v>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" s="0" t="s">
-        <v>2942</v>
+        <v>2940</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>2943</v>
+        <v>2934</v>
       </c>
       <c r="C1170" s="0" t="s">
-        <v>2944</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" s="0" t="s">
-        <v>2945</v>
+        <v>2942</v>
       </c>
       <c r="B1171" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="C1171" s="0" t="s">
-        <v>2946</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
-        <v>2947</v>
+        <v>2945</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>2948</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" s="0" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1173" s="0" t="s">
         <v>2949</v>
-      </c>
-[...4 lines deleted...]
-        <v>2950</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" s="0" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1174" s="0" t="s">
         <v>2951</v>
-      </c>
-[...4 lines deleted...]
-        <v>2952</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" s="0" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1175" s="0" t="s">
         <v>2953</v>
-      </c>
-[...1 lines deleted...]
-        <v>2943</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" s="0" t="s">
         <v>2955</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>2943</v>
+        <v>2956</v>
       </c>
       <c r="C1176" s="0" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" s="0" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>2958</v>
+        <v>2956</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" s="0" t="s">
         <v>2960</v>
       </c>
       <c r="B1178" s="0" t="s">
         <v>2961</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>2962</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" s="0" t="s">
         <v>2963</v>
       </c>
       <c r="B1179" s="0" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1179" s="0" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2965</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" s="0" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1180" s="0" t="s">
         <v>2966</v>
-      </c>
-[...4 lines deleted...]
-        <v>2967</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" s="0" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1181" s="0" t="s">
         <v>2968</v>
-      </c>
-[...1 lines deleted...]
-        <v>2964</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>2969</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" s="0" t="s">
         <v>2970</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>2971</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" s="0" t="s">
         <v>2972</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>2964</v>
+        <v>2973</v>
       </c>
       <c r="C1183" s="0" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" s="0" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>2964</v>
+        <v>2973</v>
       </c>
       <c r="C1184" s="0" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" s="0" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="C1185" s="0" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" s="0" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>2980</v>
+        <v>2978</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" s="0" t="s">
         <v>2982</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>2980</v>
+        <v>2983</v>
       </c>
       <c r="C1187" s="0" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" s="0" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>2980</v>
+        <v>2986</v>
       </c>
       <c r="C1188" s="0" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" s="0" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>2980</v>
+        <v>2989</v>
       </c>
       <c r="C1189" s="0" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" s="0" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>2989</v>
+        <v>2992</v>
       </c>
       <c r="C1190" s="0" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" s="0" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
       <c r="B1191" s="0" t="s">
         <v>2992</v>
       </c>
       <c r="C1191" s="0" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" s="0" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="C1192" s="0" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" s="0" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="C1193" s="0" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" s="0" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="C1194" s="0" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" s="0" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>2992</v>
+        <v>3004</v>
       </c>
       <c r="C1195" s="0" t="s">
-        <v>3001</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" s="0" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>3003</v>
+        <v>3007</v>
       </c>
       <c r="C1196" s="0" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" s="0" t="s">
-        <v>3005</v>
+        <v>3009</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>3006</v>
+        <v>3010</v>
       </c>
       <c r="C1197" s="0" t="s">
-        <v>3007</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" s="0" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="B1198" s="0" t="s">
-        <v>3006</v>
+        <v>3010</v>
       </c>
       <c r="C1198" s="0" t="s">
-        <v>3009</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" s="0" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1199" s="0" t="s">
         <v>3010</v>
       </c>
-      <c r="B1199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1199" s="0" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" s="0" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>3011</v>
+        <v>3017</v>
       </c>
       <c r="C1200" s="0" t="s">
-        <v>3014</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" s="0" t="s">
-        <v>3015</v>
+        <v>3019</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="C1201" s="0" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" s="0" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>3019</v>
+        <v>3017</v>
       </c>
       <c r="C1202" s="0" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" s="0" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>3019</v>
+        <v>3024</v>
       </c>
       <c r="C1203" s="0" t="s">
-        <v>3022</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" s="0" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="B1204" s="0" t="s">
         <v>3024</v>
       </c>
       <c r="C1204" s="0" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" s="0" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>3027</v>
+        <v>3024</v>
       </c>
       <c r="C1205" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>3027</v>
+        <v>3031</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" s="0" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>3027</v>
+        <v>3034</v>
       </c>
       <c r="C1207" s="0" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" s="0" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" s="0" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="B1209" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1209" s="0" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" s="0" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
       <c r="B1210" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1210" s="0" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" s="0" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="B1211" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1211" s="0" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" s="0" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="B1212" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1212" s="0" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" s="0" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="B1213" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" s="0" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>3034</v>
+        <v>3049</v>
       </c>
       <c r="C1214" s="0" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" s="0" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>3034</v>
+        <v>3052</v>
       </c>
       <c r="C1215" s="0" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" s="0" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="C1216" s="0" t="s">
-        <v>3052</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" s="0" t="s">
-        <v>3053</v>
+        <v>3057</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="C1217" s="0" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" s="0" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>3057</v>
+        <v>3055</v>
       </c>
       <c r="C1218" s="0" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" s="0" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="B1219" s="0" t="s">
-        <v>3060</v>
+        <v>3055</v>
       </c>
       <c r="C1219" s="0" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" s="0" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>3060</v>
+        <v>3055</v>
       </c>
       <c r="C1220" s="0" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" s="0" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>3060</v>
+        <v>3055</v>
       </c>
       <c r="C1221" s="0" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" s="0" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="B1222" s="0" t="s">
-        <v>3060</v>
+        <v>3068</v>
       </c>
       <c r="C1222" s="0" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" s="0" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="B1223" s="0" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="C1223" s="0" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" s="0" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1224" s="0" t="s">
         <v>3071</v>
       </c>
-      <c r="B1224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1224" s="0" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" s="0" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="B1225" s="0" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="C1225" s="0" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" s="0" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="B1226" s="0" t="s">
-        <v>3076</v>
+        <v>3071</v>
       </c>
       <c r="C1226" s="0" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" s="0" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>3076</v>
+        <v>3080</v>
       </c>
       <c r="C1227" s="0" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" s="0" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="B1228" s="0" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
       <c r="C1228" s="0" t="s">
-        <v>3081</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" s="0" t="s">
-        <v>3082</v>
+        <v>3085</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
       <c r="C1229" s="0" t="s">
-        <v>3083</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" s="0" t="s">
-        <v>3084</v>
+        <v>3087</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>3076</v>
+        <v>3083</v>
       </c>
       <c r="C1230" s="0" t="s">
-        <v>3085</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" s="0" t="s">
-        <v>3086</v>
+        <v>3089</v>
       </c>
       <c r="B1231" s="0" t="s">
-        <v>3087</v>
+        <v>3083</v>
       </c>
       <c r="C1231" s="0" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" s="0" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="B1232" s="0" t="s">
-        <v>3090</v>
+        <v>3083</v>
       </c>
       <c r="C1232" s="0" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" s="0" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="B1233" s="0" t="s">
-        <v>3090</v>
+        <v>3094</v>
       </c>
       <c r="C1233" s="0" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" s="0" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
       <c r="B1234" s="0" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="C1234" s="0" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" s="0" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1235" s="0" t="s">
         <v>3097</v>
       </c>
-      <c r="B1235" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1235" s="0" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" s="0" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="B1236" s="0" t="s">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="C1236" s="0" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" s="0" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B1237" s="0" t="s">
         <v>3102</v>
       </c>
-      <c r="B1237" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1237" s="0" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" s="0" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="B1238" s="0" t="s">
-        <v>3098</v>
+        <v>3107</v>
       </c>
       <c r="C1238" s="0" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" s="0" t="s">
-        <v>3106</v>
+        <v>3109</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>3107</v>
+        <v>3110</v>
       </c>
       <c r="C1239" s="0" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" s="0" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
       <c r="B1240" s="0" t="s">
         <v>3110</v>
       </c>
       <c r="C1240" s="0" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" s="0" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="B1241" s="0" t="s">
-        <v>3110</v>
+        <v>3115</v>
       </c>
       <c r="C1241" s="0" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" s="0" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
       <c r="B1242" s="0" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
       <c r="C1242" s="0" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" s="0" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
       <c r="B1243" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="C1243" s="0" t="s">
-        <v>3119</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" s="0" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
       <c r="B1244" s="0" t="s">
-        <v>3121</v>
+        <v>3118</v>
       </c>
       <c r="C1244" s="0" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" s="0" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="C1245" s="0" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" s="0" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="B1246" s="0" t="s">
-        <v>3127</v>
+        <v>3125</v>
       </c>
       <c r="C1246" s="0" t="s">
         <v>3128</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" s="0" t="s">
         <v>3129</v>
       </c>
       <c r="B1247" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1247" s="0" t="s">
         <v>3130</v>
-      </c>
-[...1 lines deleted...]
-        <v>3131</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" s="0" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B1248" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1248" s="0" t="s">
         <v>3132</v>
-      </c>
-[...4 lines deleted...]
-        <v>3133</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" s="0" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1249" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1249" s="0" t="s">
         <v>3134</v>
-      </c>
-[...4 lines deleted...]
-        <v>3135</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" s="0" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1250" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1250" s="0" t="s">
         <v>3136</v>
-      </c>
-[...4 lines deleted...]
-        <v>3137</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" s="0" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1251" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1251" s="0" t="s">
         <v>3138</v>
-      </c>
-[...4 lines deleted...]
-        <v>3139</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" s="0" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1252" s="0" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1252" s="0" t="s">
         <v>3140</v>
-      </c>
-[...4 lines deleted...]
-        <v>3141</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" s="0" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B1253" s="0" t="s">
         <v>3142</v>
-      </c>
-[...1 lines deleted...]
-        <v>3130</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>3143</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" s="0" t="s">
         <v>3144</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>3145</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>3146</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" s="0" t="s">
         <v>3147</v>
       </c>
       <c r="B1255" s="0" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="C1255" s="0" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" s="0" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="B1256" s="0" t="s">
-        <v>3145</v>
+        <v>3151</v>
       </c>
       <c r="C1256" s="0" t="s">
-        <v>3150</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" s="0" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B1257" s="0" t="s">
         <v>3151</v>
       </c>
-      <c r="B1257" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1257" s="0" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" s="0" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="B1258" s="0" t="s">
-        <v>3155</v>
+        <v>3151</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>3156</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" s="0" t="s">
         <v>3157</v>
       </c>
       <c r="B1259" s="0" t="s">
-        <v>3155</v>
+        <v>3151</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>3158</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" s="0" t="s">
         <v>3159</v>
       </c>
       <c r="B1260" s="0" t="s">
         <v>3160</v>
       </c>
       <c r="C1260" s="0" t="s">
         <v>3161</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" s="0" t="s">
-        <v>3159</v>
+        <v>3162</v>
       </c>
       <c r="B1261" s="0" t="s">
         <v>3160</v>
       </c>
       <c r="C1261" s="0" t="s">
-        <v>3161</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" s="0" t="s">
-        <v>3162</v>
+        <v>3164</v>
       </c>
       <c r="B1262" s="0" t="s">
-        <v>3163</v>
+        <v>3160</v>
       </c>
       <c r="C1262" s="0" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" s="0" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="C1263" s="0" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" s="0" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1264" s="0" t="s">
         <v>3167</v>
       </c>
-      <c r="B1264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1264" s="0" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" s="0" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="B1265" s="0" t="s">
-        <v>3171</v>
+        <v>3167</v>
       </c>
       <c r="C1265" s="0" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" s="0" t="s">
         <v>3173</v>
       </c>
       <c r="B1266" s="0" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1266" s="0" t="s">
         <v>3174</v>
-      </c>
-[...1 lines deleted...]
-        <v>3175</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" s="0" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1267" s="0" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1267" s="0" t="s">
         <v>3176</v>
-      </c>
-[...4 lines deleted...]
-        <v>3177</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" s="0" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1268" s="0" t="s">
         <v>3178</v>
-      </c>
-[...1 lines deleted...]
-        <v>3174</v>
       </c>
       <c r="C1268" s="0" t="s">
         <v>3179</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" s="0" t="s">
         <v>3180</v>
       </c>
       <c r="B1269" s="0" t="s">
         <v>3181</v>
       </c>
       <c r="C1269" s="0" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" s="0" t="s">
         <v>3183</v>
       </c>
       <c r="B1270" s="0" t="s">
         <v>3181</v>
       </c>
       <c r="C1270" s="0" t="s">
         <v>3184</v>
@@ -32847,2537 +33120,2537 @@
         <v>3185</v>
       </c>
       <c r="B1271" s="0" t="s">
         <v>3186</v>
       </c>
       <c r="C1271" s="0" t="s">
         <v>3187</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" s="0" t="s">
         <v>3188</v>
       </c>
       <c r="B1272" s="0" t="s">
         <v>3189</v>
       </c>
       <c r="C1272" s="0" t="s">
         <v>3190</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" s="0" t="s">
         <v>3191</v>
       </c>
       <c r="B1273" s="0" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1273" s="0" t="s">
         <v>3192</v>
-      </c>
-[...1 lines deleted...]
-        <v>3193</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" s="0" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1274" s="0" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1274" s="0" t="s">
         <v>3194</v>
-      </c>
-[...4 lines deleted...]
-        <v>3196</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" s="0" t="s">
-        <v>3197</v>
+        <v>3195</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>3195</v>
+        <v>3189</v>
       </c>
       <c r="C1275" s="0" t="s">
-        <v>3198</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" s="0" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1276" s="0" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1276" s="0" t="s">
         <v>3199</v>
-      </c>
-[...4 lines deleted...]
-        <v>3201</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" s="0" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B1277" s="0" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1277" s="0" t="s">
         <v>3202</v>
-      </c>
-[...4 lines deleted...]
-        <v>3204</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" s="0" t="s">
-        <v>3205</v>
+        <v>3203</v>
       </c>
       <c r="B1278" s="0" t="s">
-        <v>3206</v>
+        <v>3201</v>
       </c>
       <c r="C1278" s="0" t="s">
-        <v>3207</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" s="0" t="s">
-        <v>3208</v>
+        <v>3205</v>
       </c>
       <c r="B1279" s="0" t="s">
         <v>3206</v>
       </c>
       <c r="C1279" s="0" t="s">
-        <v>3209</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" s="0" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1280" s="0" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1280" s="0" t="s">
         <v>3210</v>
-      </c>
-[...4 lines deleted...]
-        <v>3211</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" s="0" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1281" s="0" t="s">
         <v>3212</v>
       </c>
-      <c r="B1281" s="0" t="s">
+      <c r="C1281" s="0" t="s">
         <v>3213</v>
-      </c>
-[...1 lines deleted...]
-        <v>3214</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" s="0" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1282" s="0" t="s">
         <v>3215</v>
       </c>
-      <c r="B1282" s="0" t="s">
+      <c r="C1282" s="0" t="s">
         <v>3216</v>
-      </c>
-[...1 lines deleted...]
-        <v>3217</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" s="0" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1283" s="0" t="s">
         <v>3218</v>
-      </c>
-[...1 lines deleted...]
-        <v>3216</v>
       </c>
       <c r="C1283" s="0" t="s">
         <v>3219</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" s="0" t="s">
         <v>3220</v>
       </c>
       <c r="B1284" s="0" t="s">
         <v>3221</v>
       </c>
       <c r="C1284" s="0" t="s">
         <v>3222</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" s="0" t="s">
         <v>3223</v>
       </c>
       <c r="B1285" s="0" t="s">
         <v>3221</v>
       </c>
       <c r="C1285" s="0" t="s">
         <v>3224</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="B1286" s="0" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1286" s="0" t="s">
         <v>3226</v>
-      </c>
-[...1 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" s="0" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B1287" s="0" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1287" s="0" t="s">
         <v>3228</v>
-      </c>
-[...4 lines deleted...]
-        <v>3229</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" s="0" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1288" s="0" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1288" s="0" t="s">
         <v>3230</v>
-      </c>
-[...4 lines deleted...]
-        <v>3231</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" s="0" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1289" s="0" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1289" s="0" t="s">
         <v>3232</v>
-      </c>
-[...4 lines deleted...]
-        <v>3234</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" s="0" t="s">
-        <v>3235</v>
+        <v>3233</v>
       </c>
       <c r="B1290" s="0" t="s">
-        <v>3236</v>
+        <v>3221</v>
       </c>
       <c r="C1290" s="0" t="s">
-        <v>3237</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" s="0" t="s">
-        <v>3238</v>
+        <v>3235</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>3239</v>
+        <v>3236</v>
       </c>
       <c r="C1291" s="0" t="s">
-        <v>3240</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" s="0" t="s">
-        <v>3241</v>
+        <v>3238</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>3242</v>
+        <v>3236</v>
       </c>
       <c r="C1292" s="0" t="s">
-        <v>3243</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" s="0" t="s">
-        <v>3244</v>
+        <v>3240</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>3242</v>
+        <v>3236</v>
       </c>
       <c r="C1293" s="0" t="s">
-        <v>3245</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="0" t="s">
-        <v>3246</v>
+        <v>3242</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>3247</v>
+        <v>3243</v>
       </c>
       <c r="C1294" s="0" t="s">
-        <v>3248</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="0" t="s">
-        <v>3249</v>
+        <v>3245</v>
       </c>
       <c r="B1295" s="0" t="s">
-        <v>3250</v>
+        <v>3246</v>
       </c>
       <c r="C1295" s="0" t="s">
-        <v>3251</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="0" t="s">
-        <v>3252</v>
+        <v>3248</v>
       </c>
       <c r="B1296" s="0" t="s">
-        <v>3253</v>
+        <v>3246</v>
       </c>
       <c r="C1296" s="0" t="s">
-        <v>3254</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="0" t="s">
-        <v>3255</v>
+        <v>3250</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>3256</v>
+        <v>3251</v>
       </c>
       <c r="C1297" s="0" t="s">
-        <v>3257</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="0" t="s">
-        <v>3258</v>
+        <v>3250</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>3259</v>
+        <v>3251</v>
       </c>
       <c r="C1298" s="0" t="s">
-        <v>3260</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" s="0" t="s">
-        <v>3261</v>
+        <v>3253</v>
       </c>
       <c r="B1299" s="0" t="s">
-        <v>3259</v>
+        <v>3254</v>
       </c>
       <c r="C1299" s="0" t="s">
-        <v>3262</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" s="0" t="s">
-        <v>3263</v>
+        <v>3256</v>
       </c>
       <c r="B1300" s="0" t="s">
-        <v>3264</v>
+        <v>3254</v>
       </c>
       <c r="C1300" s="0" t="s">
-        <v>3265</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" s="0" t="s">
-        <v>3266</v>
+        <v>3258</v>
       </c>
       <c r="B1301" s="0" t="s">
-        <v>3264</v>
+        <v>3259</v>
       </c>
       <c r="C1301" s="0" t="s">
-        <v>3267</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" s="0" t="s">
-        <v>3268</v>
+        <v>3261</v>
       </c>
       <c r="B1302" s="0" t="s">
-        <v>3264</v>
+        <v>3262</v>
       </c>
       <c r="C1302" s="0" t="s">
-        <v>3269</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" s="0" t="s">
-        <v>3270</v>
+        <v>3264</v>
       </c>
       <c r="B1303" s="0" t="s">
-        <v>3271</v>
+        <v>3265</v>
       </c>
       <c r="C1303" s="0" t="s">
-        <v>3272</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" s="0" t="s">
-        <v>3273</v>
+        <v>3267</v>
       </c>
       <c r="B1304" s="0" t="s">
-        <v>3274</v>
+        <v>3265</v>
       </c>
       <c r="C1304" s="0" t="s">
-        <v>3275</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" s="0" t="s">
-        <v>3276</v>
+        <v>3269</v>
       </c>
       <c r="B1305" s="0" t="s">
-        <v>3274</v>
+        <v>3265</v>
       </c>
       <c r="C1305" s="0" t="s">
-        <v>3277</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" s="0" t="s">
-        <v>3278</v>
+        <v>3271</v>
       </c>
       <c r="B1306" s="0" t="s">
-        <v>3279</v>
+        <v>3272</v>
       </c>
       <c r="C1306" s="0" t="s">
-        <v>3280</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" s="0" t="s">
-        <v>3281</v>
+        <v>3274</v>
       </c>
       <c r="B1307" s="0" t="s">
-        <v>3279</v>
+        <v>3272</v>
       </c>
       <c r="C1307" s="0" t="s">
-        <v>3282</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" s="0" t="s">
-        <v>3283</v>
+        <v>3276</v>
       </c>
       <c r="B1308" s="0" t="s">
-        <v>3284</v>
+        <v>3277</v>
       </c>
       <c r="C1308" s="0" t="s">
-        <v>3285</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" s="0" t="s">
-        <v>3286</v>
+        <v>3279</v>
       </c>
       <c r="B1309" s="0" t="s">
-        <v>3284</v>
+        <v>3280</v>
       </c>
       <c r="C1309" s="0" t="s">
-        <v>3287</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" s="0" t="s">
-        <v>3288</v>
+        <v>3282</v>
       </c>
       <c r="B1310" s="0" t="s">
-        <v>3289</v>
+        <v>3283</v>
       </c>
       <c r="C1310" s="0" t="s">
-        <v>3290</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" s="0" t="s">
-        <v>3291</v>
+        <v>3285</v>
       </c>
       <c r="B1311" s="0" t="s">
-        <v>3292</v>
+        <v>3286</v>
       </c>
       <c r="C1311" s="0" t="s">
-        <v>3293</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" s="0" t="s">
-        <v>3294</v>
+        <v>3288</v>
       </c>
       <c r="B1312" s="0" t="s">
-        <v>3295</v>
+        <v>3286</v>
       </c>
       <c r="C1312" s="0" t="s">
-        <v>3296</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" s="0" t="s">
-        <v>3297</v>
+        <v>3290</v>
       </c>
       <c r="B1313" s="0" t="s">
-        <v>3298</v>
+        <v>3291</v>
       </c>
       <c r="C1313" s="0" t="s">
-        <v>3299</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" s="0" t="s">
-        <v>3300</v>
+        <v>3293</v>
       </c>
       <c r="B1314" s="0" t="s">
-        <v>3298</v>
+        <v>3294</v>
       </c>
       <c r="C1314" s="0" t="s">
-        <v>3301</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" s="0" t="s">
-        <v>3302</v>
+        <v>3296</v>
       </c>
       <c r="B1315" s="0" t="s">
-        <v>3303</v>
+        <v>3297</v>
       </c>
       <c r="C1315" s="0" t="s">
-        <v>3304</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" s="0" t="s">
-        <v>3305</v>
+        <v>3299</v>
       </c>
       <c r="B1316" s="0" t="s">
-        <v>3306</v>
+        <v>3297</v>
       </c>
       <c r="C1316" s="0" t="s">
-        <v>3307</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" s="0" t="s">
-        <v>3308</v>
+        <v>3301</v>
       </c>
       <c r="B1317" s="0" t="s">
-        <v>3309</v>
+        <v>3297</v>
       </c>
       <c r="C1317" s="0" t="s">
-        <v>3310</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" s="0" t="s">
-        <v>3311</v>
+        <v>3303</v>
       </c>
       <c r="B1318" s="0" t="s">
-        <v>3309</v>
+        <v>3304</v>
       </c>
       <c r="C1318" s="0" t="s">
-        <v>3312</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" s="0" t="s">
-        <v>3313</v>
+        <v>3306</v>
       </c>
       <c r="B1319" s="0" t="s">
-        <v>3314</v>
+        <v>3307</v>
       </c>
       <c r="C1319" s="0" t="s">
-        <v>3315</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" s="0" t="s">
-        <v>3316</v>
+        <v>3309</v>
       </c>
       <c r="B1320" s="0" t="s">
-        <v>3314</v>
+        <v>3307</v>
       </c>
       <c r="C1320" s="0" t="s">
-        <v>3317</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" s="0" t="s">
-        <v>3318</v>
+        <v>3311</v>
       </c>
       <c r="B1321" s="0" t="s">
-        <v>3314</v>
+        <v>3312</v>
       </c>
       <c r="C1321" s="0" t="s">
-        <v>3319</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" s="0" t="s">
-        <v>3320</v>
+        <v>3314</v>
       </c>
       <c r="B1322" s="0" t="s">
-        <v>3314</v>
+        <v>3312</v>
       </c>
       <c r="C1322" s="0" t="s">
-        <v>3321</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" s="0" t="s">
-        <v>3322</v>
+        <v>3316</v>
       </c>
       <c r="B1323" s="0" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
       <c r="C1323" s="0" t="s">
-        <v>3323</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" s="0" t="s">
-        <v>3324</v>
+        <v>3319</v>
       </c>
       <c r="B1324" s="0" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
       <c r="C1324" s="0" t="s">
-        <v>3325</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" s="0" t="s">
-        <v>3326</v>
+        <v>3321</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>3327</v>
+        <v>3317</v>
       </c>
       <c r="C1325" s="0" t="s">
-        <v>3328</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" s="0" t="s">
-        <v>3329</v>
+        <v>3323</v>
       </c>
       <c r="B1326" s="0" t="s">
-        <v>3327</v>
+        <v>3324</v>
       </c>
       <c r="C1326" s="0" t="s">
-        <v>3330</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" s="0" t="s">
-        <v>3331</v>
+        <v>3326</v>
       </c>
       <c r="B1327" s="0" t="s">
-        <v>3332</v>
+        <v>3327</v>
       </c>
       <c r="C1327" s="0" t="s">
-        <v>3333</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" s="0" t="s">
-        <v>3334</v>
+        <v>3329</v>
       </c>
       <c r="B1328" s="0" t="s">
-        <v>3335</v>
+        <v>3330</v>
       </c>
       <c r="C1328" s="0" t="s">
-        <v>3336</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" s="0" t="s">
-        <v>3337</v>
+        <v>3332</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>3338</v>
+        <v>3333</v>
       </c>
       <c r="C1329" s="0" t="s">
-        <v>3339</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" s="0" t="s">
-        <v>3340</v>
+        <v>3335</v>
       </c>
       <c r="B1330" s="0" t="s">
-        <v>3341</v>
+        <v>3333</v>
       </c>
       <c r="C1330" s="0" t="s">
-        <v>3342</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" s="0" t="s">
-        <v>3343</v>
+        <v>3337</v>
       </c>
       <c r="B1331" s="0" t="s">
-        <v>3344</v>
+        <v>3338</v>
       </c>
       <c r="C1331" s="0" t="s">
-        <v>3345</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" s="0" t="s">
-        <v>3346</v>
+        <v>3340</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>3344</v>
+        <v>3341</v>
       </c>
       <c r="C1332" s="0" t="s">
-        <v>3347</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" s="0" t="s">
-        <v>3348</v>
+        <v>3343</v>
       </c>
       <c r="B1333" s="0" t="s">
         <v>3344</v>
       </c>
       <c r="C1333" s="0" t="s">
-        <v>3349</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" s="0" t="s">
         <v>3346</v>
       </c>
       <c r="B1334" s="0" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="C1334" s="0" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" s="0" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B1335" s="0" t="s">
         <v>3350</v>
       </c>
-      <c r="B1335" s="0" t="s">
+      <c r="C1335" s="0" t="s">
         <v>3351</v>
-      </c>
-[...1 lines deleted...]
-        <v>3352</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" s="0" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B1336" s="0" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1336" s="0" t="s">
         <v>3353</v>
-      </c>
-[...4 lines deleted...]
-        <v>3354</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" s="0" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B1337" s="0" t="s">
         <v>3355</v>
-      </c>
-[...1 lines deleted...]
-        <v>3351</v>
       </c>
       <c r="C1337" s="0" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" s="0" t="s">
         <v>3357</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>3351</v>
+        <v>3355</v>
       </c>
       <c r="C1338" s="0" t="s">
         <v>3358</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" s="0" t="s">
         <v>3359</v>
       </c>
       <c r="B1339" s="0" t="s">
-        <v>3351</v>
+        <v>3355</v>
       </c>
       <c r="C1339" s="0" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" s="0" t="s">
         <v>3361</v>
       </c>
       <c r="B1340" s="0" t="s">
-        <v>3351</v>
+        <v>3362</v>
       </c>
       <c r="C1340" s="0" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" s="0" t="s">
-        <v>3359</v>
+        <v>3364</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>3351</v>
+        <v>3365</v>
       </c>
       <c r="C1341" s="0" t="s">
-        <v>3360</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" s="0" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="B1342" s="0" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="C1342" s="0" t="s">
-        <v>3365</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" s="0" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
       <c r="B1343" s="0" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
       <c r="C1343" s="0" t="s">
-        <v>3368</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" s="0" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
       <c r="B1344" s="0" t="s">
         <v>3370</v>
       </c>
       <c r="C1344" s="0" t="s">
-        <v>3371</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" s="0" t="s">
-        <v>3372</v>
+        <v>3374</v>
       </c>
       <c r="B1345" s="0" t="s">
-        <v>3373</v>
+        <v>3375</v>
       </c>
       <c r="C1345" s="0" t="s">
-        <v>3374</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" s="0" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1346" s="0" t="s">
         <v>3375</v>
       </c>
-      <c r="B1346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1346" s="0" t="s">
-        <v>3376</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" s="0" t="s">
-        <v>3377</v>
+        <v>3379</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>3378</v>
+        <v>3380</v>
       </c>
       <c r="C1347" s="0" t="s">
-        <v>3379</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" s="0" t="s">
-        <v>3380</v>
+        <v>3382</v>
       </c>
       <c r="B1348" s="0" t="s">
-        <v>3378</v>
+        <v>3383</v>
       </c>
       <c r="C1348" s="0" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" s="0" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="C1349" s="0" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" s="0" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="C1350" s="0" t="s">
-        <v>3386</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" s="0" t="s">
-        <v>3387</v>
+        <v>3391</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="C1351" s="0" t="s">
-        <v>3388</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" s="0" t="s">
-        <v>3389</v>
+        <v>3393</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>3383</v>
+        <v>3394</v>
       </c>
       <c r="C1352" s="0" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" s="0" t="s">
-        <v>3391</v>
+        <v>3396</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>3383</v>
+        <v>3397</v>
       </c>
       <c r="C1353" s="0" t="s">
-        <v>3392</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" s="0" t="s">
-        <v>3393</v>
+        <v>3399</v>
       </c>
       <c r="B1354" s="0" t="s">
-        <v>3394</v>
+        <v>3400</v>
       </c>
       <c r="C1354" s="0" t="s">
-        <v>3395</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" s="0" t="s">
-        <v>3396</v>
+        <v>3402</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="C1355" s="0" t="s">
-        <v>3398</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" s="0" t="s">
-        <v>3399</v>
+        <v>3404</v>
       </c>
       <c r="B1356" s="0" t="s">
-        <v>3400</v>
+        <v>3405</v>
       </c>
       <c r="C1356" s="0" t="s">
-        <v>3401</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" s="0" t="s">
-        <v>3402</v>
+        <v>3407</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="C1357" s="0" t="s">
-        <v>3404</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" s="0" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B1358" s="0" t="s">
         <v>3405</v>
       </c>
-      <c r="B1358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1358" s="0" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" s="0" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1359" s="0" t="s">
         <v>3405</v>
       </c>
-      <c r="B1359" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1359" s="0" t="s">
-        <v>3408</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" s="0" t="s">
-        <v>3409</v>
+        <v>3413</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>3406</v>
+        <v>3405</v>
       </c>
       <c r="C1360" s="0" t="s">
-        <v>3410</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" s="0" t="s">
-        <v>3411</v>
+        <v>3415</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>3412</v>
+        <v>3405</v>
       </c>
       <c r="C1361" s="0" t="s">
-        <v>3413</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" s="0" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>3412</v>
+        <v>3418</v>
       </c>
       <c r="C1362" s="0" t="s">
-        <v>3415</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" s="0" t="s">
-        <v>3416</v>
+        <v>3420</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="C1363" s="0" t="s">
-        <v>3418</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" s="0" t="s">
-        <v>3419</v>
+        <v>3422</v>
       </c>
       <c r="B1364" s="0" t="s">
-        <v>3417</v>
+        <v>3423</v>
       </c>
       <c r="C1364" s="0" t="s">
-        <v>3420</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" s="0" t="s">
-        <v>3421</v>
+        <v>3425</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>3422</v>
+        <v>3426</v>
       </c>
       <c r="C1365" s="0" t="s">
-        <v>3423</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" s="0" t="s">
-        <v>3424</v>
+        <v>3428</v>
       </c>
       <c r="B1366" s="0" t="s">
-        <v>3425</v>
+        <v>3429</v>
       </c>
       <c r="C1366" s="0" t="s">
-        <v>3426</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" s="0" t="s">
-        <v>3427</v>
+        <v>3431</v>
       </c>
       <c r="B1367" s="0" t="s">
-        <v>3425</v>
+        <v>3432</v>
       </c>
       <c r="C1367" s="0" t="s">
-        <v>3428</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" s="0" t="s">
-        <v>3429</v>
+        <v>3434</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>3425</v>
+        <v>3435</v>
       </c>
       <c r="C1368" s="0" t="s">
-        <v>3430</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" s="0" t="s">
-        <v>3431</v>
+        <v>3437</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>3432</v>
+        <v>3435</v>
       </c>
       <c r="C1369" s="0" t="s">
-        <v>3433</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" s="0" t="s">
-        <v>3434</v>
+        <v>3439</v>
       </c>
       <c r="B1370" s="0" t="s">
         <v>3435</v>
       </c>
       <c r="C1370" s="0" t="s">
-        <v>3436</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" s="0" t="s">
         <v>3437</v>
       </c>
       <c r="B1371" s="0" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1371" s="0" t="s">
         <v>3438</v>
-      </c>
-[...1 lines deleted...]
-        <v>3439</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" s="0" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="B1372" s="0" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="C1372" s="0" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" s="0" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="B1373" s="0" t="s">
-        <v>3444</v>
+        <v>3442</v>
       </c>
       <c r="C1373" s="0" t="s">
         <v>3445</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" s="0" t="s">
         <v>3446</v>
       </c>
       <c r="B1374" s="0" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1374" s="0" t="s">
         <v>3447</v>
-      </c>
-[...1 lines deleted...]
-        <v>3448</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" s="0" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1375" s="0" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1375" s="0" t="s">
         <v>3449</v>
-      </c>
-[...4 lines deleted...]
-        <v>3450</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" s="0" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1376" s="0" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1376" s="0" t="s">
         <v>3451</v>
-      </c>
-[...4 lines deleted...]
-        <v>3453</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" s="0" t="s">
-        <v>3454</v>
+        <v>3452</v>
       </c>
       <c r="B1377" s="0" t="s">
-        <v>3452</v>
+        <v>3442</v>
       </c>
       <c r="C1377" s="0" t="s">
-        <v>3455</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" s="0" t="s">
-        <v>3456</v>
+        <v>3450</v>
       </c>
       <c r="B1378" s="0" t="s">
-        <v>3457</v>
+        <v>3442</v>
       </c>
       <c r="C1378" s="0" t="s">
-        <v>3458</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" s="0" t="s">
-        <v>3459</v>
+        <v>3454</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>3460</v>
+        <v>3455</v>
       </c>
       <c r="C1379" s="0" t="s">
-        <v>3461</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" s="0" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="B1380" s="0" t="s">
-        <v>3463</v>
+        <v>3458</v>
       </c>
       <c r="C1380" s="0" t="s">
-        <v>3464</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" s="0" t="s">
-        <v>3465</v>
+        <v>3460</v>
       </c>
       <c r="B1381" s="0" t="s">
-        <v>3466</v>
+        <v>3461</v>
       </c>
       <c r="C1381" s="0" t="s">
-        <v>3467</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" s="0" t="s">
-        <v>3468</v>
+        <v>3463</v>
       </c>
       <c r="B1382" s="0" t="s">
-        <v>3469</v>
+        <v>3464</v>
       </c>
       <c r="C1382" s="0" t="s">
-        <v>3470</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" s="0" t="s">
-        <v>3471</v>
+        <v>3466</v>
       </c>
       <c r="B1383" s="0" t="s">
-        <v>3472</v>
+        <v>3464</v>
       </c>
       <c r="C1383" s="0" t="s">
-        <v>3473</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" s="0" t="s">
-        <v>3474</v>
+        <v>3468</v>
       </c>
       <c r="B1384" s="0" t="s">
-        <v>3475</v>
+        <v>3469</v>
       </c>
       <c r="C1384" s="0" t="s">
-        <v>3476</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" s="0" t="s">
-        <v>3477</v>
+        <v>3471</v>
       </c>
       <c r="B1385" s="0" t="s">
-        <v>3475</v>
+        <v>3469</v>
       </c>
       <c r="C1385" s="0" t="s">
-        <v>3478</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" s="0" t="s">
-        <v>3479</v>
+        <v>3473</v>
       </c>
       <c r="B1386" s="0" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1386" s="0" t="s">
         <v>3475</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" s="0" t="s">
-        <v>3481</v>
+        <v>3476</v>
       </c>
       <c r="B1387" s="0" t="s">
-        <v>3482</v>
+        <v>3474</v>
       </c>
       <c r="C1387" s="0" t="s">
-        <v>3483</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" s="0" t="s">
-        <v>3481</v>
+        <v>3478</v>
       </c>
       <c r="B1388" s="0" t="s">
-        <v>3482</v>
+        <v>3474</v>
       </c>
       <c r="C1388" s="0" t="s">
-        <v>3483</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" s="0" t="s">
-        <v>3484</v>
+        <v>3480</v>
       </c>
       <c r="B1389" s="0" t="s">
-        <v>3485</v>
+        <v>3474</v>
       </c>
       <c r="C1389" s="0" t="s">
-        <v>3486</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" s="0" t="s">
-        <v>3487</v>
+        <v>3482</v>
       </c>
       <c r="B1390" s="0" t="s">
-        <v>3488</v>
+        <v>3474</v>
       </c>
       <c r="C1390" s="0" t="s">
-        <v>3489</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" s="0" t="s">
-        <v>3490</v>
+        <v>3484</v>
       </c>
       <c r="B1391" s="0" t="s">
-        <v>3488</v>
+        <v>3485</v>
       </c>
       <c r="C1391" s="0" t="s">
-        <v>3491</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" s="0" t="s">
-        <v>3492</v>
+        <v>3487</v>
       </c>
       <c r="B1392" s="0" t="s">
-        <v>3493</v>
+        <v>3488</v>
       </c>
       <c r="C1392" s="0" t="s">
-        <v>3494</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" s="0" t="s">
-        <v>3495</v>
+        <v>3490</v>
       </c>
       <c r="B1393" s="0" t="s">
-        <v>3496</v>
+        <v>3491</v>
       </c>
       <c r="C1393" s="0" t="s">
-        <v>3497</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" s="0" t="s">
-        <v>3498</v>
+        <v>3493</v>
       </c>
       <c r="B1394" s="0" t="s">
-        <v>3499</v>
+        <v>3494</v>
       </c>
       <c r="C1394" s="0" t="s">
-        <v>3500</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" s="0" t="s">
-        <v>3501</v>
+        <v>3496</v>
       </c>
       <c r="B1395" s="0" t="s">
-        <v>3502</v>
+        <v>3497</v>
       </c>
       <c r="C1395" s="0" t="s">
-        <v>3503</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" s="0" t="s">
-        <v>3504</v>
+        <v>3496</v>
       </c>
       <c r="B1396" s="0" t="s">
-        <v>3505</v>
+        <v>3497</v>
       </c>
       <c r="C1396" s="0" t="s">
-        <v>3506</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" s="0" t="s">
-        <v>3507</v>
+        <v>3500</v>
       </c>
       <c r="B1397" s="0" t="s">
-        <v>3508</v>
+        <v>3497</v>
       </c>
       <c r="C1397" s="0" t="s">
-        <v>3509</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" s="0" t="s">
-        <v>3510</v>
+        <v>3502</v>
       </c>
       <c r="B1398" s="0" t="s">
-        <v>3508</v>
+        <v>3503</v>
       </c>
       <c r="C1398" s="0" t="s">
-        <v>3511</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" s="0" t="s">
-        <v>3512</v>
+        <v>3505</v>
       </c>
       <c r="B1399" s="0" t="s">
-        <v>3508</v>
+        <v>3503</v>
       </c>
       <c r="C1399" s="0" t="s">
-        <v>3513</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" s="0" t="s">
-        <v>3514</v>
+        <v>3507</v>
       </c>
       <c r="B1400" s="0" t="s">
-        <v>3515</v>
+        <v>3508</v>
       </c>
       <c r="C1400" s="0" t="s">
-        <v>3516</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" s="0" t="s">
-        <v>3517</v>
+        <v>3510</v>
       </c>
       <c r="B1401" s="0" t="s">
-        <v>3515</v>
+        <v>3508</v>
       </c>
       <c r="C1401" s="0" t="s">
-        <v>3518</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" s="0" t="s">
-        <v>3519</v>
+        <v>3512</v>
       </c>
       <c r="B1402" s="0" t="s">
-        <v>3515</v>
+        <v>3513</v>
       </c>
       <c r="C1402" s="0" t="s">
-        <v>3520</v>
+        <v>3514</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" s="0" t="s">
-        <v>3521</v>
+        <v>3515</v>
       </c>
       <c r="B1403" s="0" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="C1403" s="0" t="s">
-        <v>3522</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" s="0" t="s">
-        <v>3523</v>
+        <v>3518</v>
       </c>
       <c r="B1404" s="0" t="s">
-        <v>3524</v>
+        <v>3516</v>
       </c>
       <c r="C1404" s="0" t="s">
-        <v>3525</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" s="0" t="s">
-        <v>3526</v>
+        <v>3520</v>
       </c>
       <c r="B1405" s="0" t="s">
-        <v>3527</v>
+        <v>3516</v>
       </c>
       <c r="C1405" s="0" t="s">
-        <v>3528</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" s="0" t="s">
-        <v>3529</v>
+        <v>3522</v>
       </c>
       <c r="B1406" s="0" t="s">
-        <v>3530</v>
+        <v>3523</v>
       </c>
       <c r="C1406" s="0" t="s">
-        <v>3531</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" s="0" t="s">
-        <v>3532</v>
+        <v>3525</v>
       </c>
       <c r="B1407" s="0" t="s">
-        <v>3533</v>
+        <v>3526</v>
       </c>
       <c r="C1407" s="0" t="s">
-        <v>3534</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" s="0" t="s">
-        <v>3535</v>
+        <v>3528</v>
       </c>
       <c r="B1408" s="0" t="s">
-        <v>3536</v>
+        <v>3529</v>
       </c>
       <c r="C1408" s="0" t="s">
-        <v>3537</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" s="0" t="s">
-        <v>3538</v>
+        <v>3531</v>
       </c>
       <c r="B1409" s="0" t="s">
-        <v>3536</v>
+        <v>3532</v>
       </c>
       <c r="C1409" s="0" t="s">
-        <v>3539</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" s="0" t="s">
-        <v>3540</v>
+        <v>3534</v>
       </c>
       <c r="B1410" s="0" t="s">
-        <v>3541</v>
+        <v>3535</v>
       </c>
       <c r="C1410" s="0" t="s">
-        <v>3542</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" s="0" t="s">
-        <v>3543</v>
+        <v>3537</v>
       </c>
       <c r="B1411" s="0" t="s">
-        <v>3544</v>
+        <v>3538</v>
       </c>
       <c r="C1411" s="0" t="s">
-        <v>3545</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" s="0" t="s">
-        <v>3546</v>
+        <v>3540</v>
       </c>
       <c r="B1412" s="0" t="s">
-        <v>3547</v>
+        <v>3538</v>
       </c>
       <c r="C1412" s="0" t="s">
-        <v>3548</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" s="0" t="s">
-        <v>3549</v>
+        <v>3542</v>
       </c>
       <c r="B1413" s="0" t="s">
-        <v>3550</v>
+        <v>3543</v>
       </c>
       <c r="C1413" s="0" t="s">
-        <v>3551</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" s="0" t="s">
-        <v>3552</v>
+        <v>3545</v>
       </c>
       <c r="B1414" s="0" t="s">
-        <v>3550</v>
+        <v>3543</v>
       </c>
       <c r="C1414" s="0" t="s">
-        <v>3553</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" s="0" t="s">
-        <v>3554</v>
+        <v>3547</v>
       </c>
       <c r="B1415" s="0" t="s">
-        <v>3555</v>
+        <v>3548</v>
       </c>
       <c r="C1415" s="0" t="s">
-        <v>3556</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" s="0" t="s">
-        <v>3557</v>
+        <v>3550</v>
       </c>
       <c r="B1416" s="0" t="s">
-        <v>3555</v>
+        <v>3551</v>
       </c>
       <c r="C1416" s="0" t="s">
-        <v>3558</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" s="0" t="s">
-        <v>3559</v>
+        <v>3553</v>
       </c>
       <c r="B1417" s="0" t="s">
-        <v>3560</v>
+        <v>3554</v>
       </c>
       <c r="C1417" s="0" t="s">
-        <v>3561</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" s="0" t="s">
-        <v>3562</v>
+        <v>3556</v>
       </c>
       <c r="B1418" s="0" t="s">
-        <v>3563</v>
+        <v>3557</v>
       </c>
       <c r="C1418" s="0" t="s">
-        <v>3564</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" s="0" t="s">
-        <v>3565</v>
+        <v>3559</v>
       </c>
       <c r="B1419" s="0" t="s">
-        <v>3563</v>
+        <v>3560</v>
       </c>
       <c r="C1419" s="0" t="s">
-        <v>3566</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" s="0" t="s">
-        <v>3567</v>
+        <v>3562</v>
       </c>
       <c r="B1420" s="0" t="s">
-        <v>3568</v>
+        <v>3563</v>
       </c>
       <c r="C1420" s="0" t="s">
-        <v>3569</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" s="0" t="s">
-        <v>3570</v>
+        <v>3565</v>
       </c>
       <c r="B1421" s="0" t="s">
-        <v>3571</v>
+        <v>3566</v>
       </c>
       <c r="C1421" s="0" t="s">
-        <v>3572</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" s="0" t="s">
-        <v>3573</v>
+        <v>3568</v>
       </c>
       <c r="B1422" s="0" t="s">
-        <v>3574</v>
+        <v>3566</v>
       </c>
       <c r="C1422" s="0" t="s">
-        <v>3575</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" s="0" t="s">
-        <v>3576</v>
+        <v>3570</v>
       </c>
       <c r="B1423" s="0" t="s">
-        <v>3574</v>
+        <v>3566</v>
       </c>
       <c r="C1423" s="0" t="s">
-        <v>3577</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" s="0" t="s">
-        <v>3578</v>
+        <v>3572</v>
       </c>
       <c r="B1424" s="0" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1424" s="0" t="s">
         <v>3574</v>
-      </c>
-[...1 lines deleted...]
-        <v>3579</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" s="0" t="s">
-        <v>3580</v>
+        <v>3572</v>
       </c>
       <c r="B1425" s="0" t="s">
-        <v>3581</v>
+        <v>3573</v>
       </c>
       <c r="C1425" s="0" t="s">
-        <v>3582</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" s="0" t="s">
-        <v>3583</v>
+        <v>3575</v>
       </c>
       <c r="B1426" s="0" t="s">
-        <v>3584</v>
+        <v>3576</v>
       </c>
       <c r="C1426" s="0" t="s">
-        <v>3585</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" s="0" t="s">
-        <v>3586</v>
+        <v>3578</v>
       </c>
       <c r="B1427" s="0" t="s">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="C1427" s="0" t="s">
-        <v>3587</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" s="0" t="s">
-        <v>3588</v>
+        <v>3581</v>
       </c>
       <c r="B1428" s="0" t="s">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="C1428" s="0" t="s">
-        <v>3589</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" s="0" t="s">
-        <v>3590</v>
+        <v>3583</v>
       </c>
       <c r="B1429" s="0" t="s">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="C1429" s="0" t="s">
-        <v>3592</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" s="0" t="s">
-        <v>3593</v>
+        <v>3586</v>
       </c>
       <c r="B1430" s="0" t="s">
-        <v>3594</v>
+        <v>3587</v>
       </c>
       <c r="C1430" s="0" t="s">
-        <v>3595</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" s="0" t="s">
-        <v>3596</v>
+        <v>3589</v>
       </c>
       <c r="B1431" s="0" t="s">
-        <v>3597</v>
+        <v>3590</v>
       </c>
       <c r="C1431" s="0" t="s">
-        <v>3598</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" s="0" t="s">
-        <v>3599</v>
+        <v>3592</v>
       </c>
       <c r="B1432" s="0" t="s">
-        <v>3600</v>
+        <v>3593</v>
       </c>
       <c r="C1432" s="0" t="s">
-        <v>3601</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" s="0" t="s">
-        <v>3602</v>
+        <v>3595</v>
       </c>
       <c r="B1433" s="0" t="s">
-        <v>3603</v>
+        <v>3596</v>
       </c>
       <c r="C1433" s="0" t="s">
-        <v>3604</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" s="0" t="s">
-        <v>3605</v>
+        <v>3598</v>
       </c>
       <c r="B1434" s="0" t="s">
-        <v>3606</v>
+        <v>3599</v>
       </c>
       <c r="C1434" s="0" t="s">
-        <v>3607</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" s="0" t="s">
-        <v>3608</v>
+        <v>3601</v>
       </c>
       <c r="B1435" s="0" t="s">
-        <v>3609</v>
+        <v>3599</v>
       </c>
       <c r="C1435" s="0" t="s">
-        <v>3610</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" s="0" t="s">
-        <v>3611</v>
+        <v>3603</v>
       </c>
       <c r="B1436" s="0" t="s">
-        <v>3609</v>
+        <v>3599</v>
       </c>
       <c r="C1436" s="0" t="s">
-        <v>3612</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" s="0" t="s">
-        <v>3613</v>
+        <v>3605</v>
       </c>
       <c r="B1437" s="0" t="s">
-        <v>3609</v>
+        <v>3606</v>
       </c>
       <c r="C1437" s="0" t="s">
-        <v>3614</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" s="0" t="s">
-        <v>3615</v>
+        <v>3608</v>
       </c>
       <c r="B1438" s="0" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1438" s="0" t="s">
         <v>3609</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" s="0" t="s">
-        <v>3617</v>
+        <v>3610</v>
       </c>
       <c r="B1439" s="0" t="s">
-        <v>3618</v>
+        <v>3606</v>
       </c>
       <c r="C1439" s="0" t="s">
-        <v>3619</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" s="0" t="s">
-        <v>3620</v>
+        <v>3612</v>
       </c>
       <c r="B1440" s="0" t="s">
-        <v>3621</v>
+        <v>3606</v>
       </c>
       <c r="C1440" s="0" t="s">
-        <v>3622</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" s="0" t="s">
-        <v>3623</v>
+        <v>3614</v>
       </c>
       <c r="B1441" s="0" t="s">
-        <v>3624</v>
+        <v>3615</v>
       </c>
       <c r="C1441" s="0" t="s">
-        <v>3625</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" s="0" t="s">
-        <v>3626</v>
+        <v>3617</v>
       </c>
       <c r="B1442" s="0" t="s">
-        <v>3627</v>
+        <v>3618</v>
       </c>
       <c r="C1442" s="0" t="s">
-        <v>3628</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" s="0" t="s">
-        <v>3629</v>
+        <v>3620</v>
       </c>
       <c r="B1443" s="0" t="s">
-        <v>3630</v>
+        <v>3621</v>
       </c>
       <c r="C1443" s="0" t="s">
-        <v>3631</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" s="0" t="s">
-        <v>3632</v>
+        <v>3623</v>
       </c>
       <c r="B1444" s="0" t="s">
-        <v>3633</v>
+        <v>3624</v>
       </c>
       <c r="C1444" s="0" t="s">
-        <v>3634</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" s="0" t="s">
-        <v>3635</v>
+        <v>3626</v>
       </c>
       <c r="B1445" s="0" t="s">
-        <v>3636</v>
+        <v>3627</v>
       </c>
       <c r="C1445" s="0" t="s">
-        <v>3637</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" s="0" t="s">
-        <v>3638</v>
+        <v>3629</v>
       </c>
       <c r="B1446" s="0" t="s">
-        <v>3636</v>
+        <v>3627</v>
       </c>
       <c r="C1446" s="0" t="s">
-        <v>3639</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" s="0" t="s">
-        <v>3640</v>
+        <v>3631</v>
       </c>
       <c r="B1447" s="0" t="s">
-        <v>3641</v>
+        <v>3632</v>
       </c>
       <c r="C1447" s="0" t="s">
-        <v>3642</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" s="0" t="s">
-        <v>3640</v>
+        <v>3634</v>
       </c>
       <c r="B1448" s="0" t="s">
-        <v>3641</v>
+        <v>3635</v>
       </c>
       <c r="C1448" s="0" t="s">
-        <v>3642</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" s="0" t="s">
-        <v>3643</v>
+        <v>3637</v>
       </c>
       <c r="B1449" s="0" t="s">
-        <v>3644</v>
+        <v>3638</v>
       </c>
       <c r="C1449" s="0" t="s">
-        <v>3645</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" s="0" t="s">
-        <v>3646</v>
+        <v>3640</v>
       </c>
       <c r="B1450" s="0" t="s">
-        <v>3644</v>
+        <v>3641</v>
       </c>
       <c r="C1450" s="0" t="s">
-        <v>3647</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" s="0" t="s">
-        <v>3648</v>
+        <v>3643</v>
       </c>
       <c r="B1451" s="0" t="s">
-        <v>3649</v>
+        <v>3641</v>
       </c>
       <c r="C1451" s="0" t="s">
-        <v>3650</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" s="0" t="s">
-        <v>3651</v>
+        <v>3645</v>
       </c>
       <c r="B1452" s="0" t="s">
-        <v>3652</v>
+        <v>3646</v>
       </c>
       <c r="C1452" s="0" t="s">
-        <v>3653</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" s="0" t="s">
-        <v>3654</v>
+        <v>3648</v>
       </c>
       <c r="B1453" s="0" t="s">
-        <v>3655</v>
+        <v>3646</v>
       </c>
       <c r="C1453" s="0" t="s">
-        <v>3656</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" s="0" t="s">
-        <v>3657</v>
+        <v>3650</v>
       </c>
       <c r="B1454" s="0" t="s">
-        <v>3658</v>
+        <v>3651</v>
       </c>
       <c r="C1454" s="0" t="s">
-        <v>3659</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" s="0" t="s">
-        <v>3660</v>
+        <v>3653</v>
       </c>
       <c r="B1455" s="0" t="s">
-        <v>3661</v>
+        <v>3654</v>
       </c>
       <c r="C1455" s="0" t="s">
-        <v>3662</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" s="0" t="s">
-        <v>3663</v>
+        <v>3656</v>
       </c>
       <c r="B1456" s="0" t="s">
-        <v>3664</v>
+        <v>3654</v>
       </c>
       <c r="C1456" s="0" t="s">
-        <v>3665</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" s="0" t="s">
-        <v>3666</v>
+        <v>3658</v>
       </c>
       <c r="B1457" s="0" t="s">
-        <v>3667</v>
+        <v>3659</v>
       </c>
       <c r="C1457" s="0" t="s">
-        <v>3668</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" s="0" t="s">
-        <v>3669</v>
+        <v>3661</v>
       </c>
       <c r="B1458" s="0" t="s">
-        <v>3667</v>
+        <v>3662</v>
       </c>
       <c r="C1458" s="0" t="s">
-        <v>3670</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" s="0" t="s">
-        <v>3671</v>
+        <v>3664</v>
       </c>
       <c r="B1459" s="0" t="s">
-        <v>3667</v>
+        <v>3665</v>
       </c>
       <c r="C1459" s="0" t="s">
-        <v>3672</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" s="0" t="s">
-        <v>3673</v>
+        <v>3667</v>
       </c>
       <c r="B1460" s="0" t="s">
-        <v>3667</v>
+        <v>3665</v>
       </c>
       <c r="C1460" s="0" t="s">
-        <v>3674</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" s="0" t="s">
-        <v>3675</v>
+        <v>3669</v>
       </c>
       <c r="B1461" s="0" t="s">
-        <v>3676</v>
+        <v>3665</v>
       </c>
       <c r="C1461" s="0" t="s">
-        <v>3677</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" s="0" t="s">
-        <v>3678</v>
+        <v>3671</v>
       </c>
       <c r="B1462" s="0" t="s">
-        <v>3676</v>
+        <v>3672</v>
       </c>
       <c r="C1462" s="0" t="s">
-        <v>3679</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" s="0" t="s">
-        <v>3680</v>
+        <v>3674</v>
       </c>
       <c r="B1463" s="0" t="s">
-        <v>3681</v>
+        <v>3675</v>
       </c>
       <c r="C1463" s="0" t="s">
-        <v>3682</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" s="0" t="s">
-        <v>3683</v>
+        <v>3677</v>
       </c>
       <c r="B1464" s="0" t="s">
-        <v>3681</v>
+        <v>3675</v>
       </c>
       <c r="C1464" s="0" t="s">
-        <v>3684</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" s="0" t="s">
-        <v>3685</v>
+        <v>3679</v>
       </c>
       <c r="B1465" s="0" t="s">
-        <v>3686</v>
+        <v>3675</v>
       </c>
       <c r="C1465" s="0" t="s">
-        <v>3687</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" s="0" t="s">
-        <v>3688</v>
+        <v>3681</v>
       </c>
       <c r="B1466" s="0" t="s">
-        <v>3689</v>
+        <v>3682</v>
       </c>
       <c r="C1466" s="0" t="s">
-        <v>3690</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" s="0" t="s">
-        <v>3691</v>
+        <v>3684</v>
       </c>
       <c r="B1467" s="0" t="s">
-        <v>3692</v>
+        <v>3685</v>
       </c>
       <c r="C1467" s="0" t="s">
-        <v>3693</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" s="0" t="s">
-        <v>3694</v>
+        <v>3687</v>
       </c>
       <c r="B1468" s="0" t="s">
-        <v>3695</v>
+        <v>3688</v>
       </c>
       <c r="C1468" s="0" t="s">
-        <v>3696</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" s="0" t="s">
-        <v>3697</v>
+        <v>3690</v>
       </c>
       <c r="B1469" s="0" t="s">
-        <v>3695</v>
+        <v>3691</v>
       </c>
       <c r="C1469" s="0" t="s">
-        <v>3698</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" s="0" t="s">
-        <v>3699</v>
+        <v>3693</v>
       </c>
       <c r="B1470" s="0" t="s">
-        <v>3700</v>
+        <v>3694</v>
       </c>
       <c r="C1470" s="0" t="s">
-        <v>3701</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" s="0" t="s">
-        <v>3699</v>
+        <v>3696</v>
       </c>
       <c r="B1471" s="0" t="s">
-        <v>3700</v>
+        <v>3697</v>
       </c>
       <c r="C1471" s="0" t="s">
-        <v>3701</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" s="0" t="s">
-        <v>3702</v>
+        <v>3699</v>
       </c>
       <c r="B1472" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1472" s="0" t="s">
-        <v>3703</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" s="0" t="s">
-        <v>3699</v>
+        <v>3702</v>
       </c>
       <c r="B1473" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1473" s="0" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" s="0" t="s">
         <v>3704</v>
       </c>
       <c r="B1474" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1474" s="0" t="s">
         <v>3705</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" s="0" t="s">
         <v>3706</v>
       </c>
       <c r="B1475" s="0" t="s">
         <v>3700</v>
       </c>
       <c r="C1475" s="0" t="s">
         <v>3707</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" s="0" t="s">
         <v>3708</v>
       </c>
       <c r="B1476" s="0" t="s">
         <v>3709</v>
       </c>
       <c r="C1476" s="0" t="s">
         <v>3710</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" s="0" t="s">
         <v>3711</v>
       </c>
       <c r="B1477" s="0" t="s">
-        <v>3709</v>
+        <v>3712</v>
       </c>
       <c r="C1477" s="0" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" s="0" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="B1478" s="0" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="C1478" s="0" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" s="0" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="B1479" s="0" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="C1479" s="0" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" s="0" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
       <c r="B1480" s="0" t="s">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="C1480" s="0" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" s="0" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="B1481" s="0" t="s">
-        <v>3720</v>
+        <v>3724</v>
       </c>
       <c r="C1481" s="0" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" s="0" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
       <c r="B1482" s="0" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
       <c r="C1482" s="0" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" s="0" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B1483" s="0" t="s">
         <v>3727</v>
       </c>
-      <c r="B1483" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1483" s="0" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" s="0" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
       <c r="B1484" s="0" t="s">
-        <v>3725</v>
+        <v>3732</v>
       </c>
       <c r="C1484" s="0" t="s">
-        <v>3730</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" s="0" t="s">
         <v>3731</v>
       </c>
       <c r="B1485" s="0" t="s">
-        <v>3725</v>
+        <v>3732</v>
       </c>
       <c r="C1485" s="0" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" s="0" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B1486" s="0" t="s">
-        <v>3725</v>
+        <v>3735</v>
       </c>
       <c r="C1486" s="0" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" s="0" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B1487" s="0" t="s">
         <v>3735</v>
       </c>
-      <c r="B1487" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1487" s="0" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" s="0" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
       <c r="B1488" s="0" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
       <c r="C1488" s="0" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" s="0" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
       <c r="B1489" s="0" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
       <c r="C1489" s="0" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" s="0" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
       <c r="B1490" s="0" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
       <c r="C1490" s="0" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" s="0" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="B1491" s="0" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
       <c r="C1491" s="0" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" s="0" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
       <c r="B1492" s="0" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
       <c r="C1492" s="0" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" s="0" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
       <c r="B1493" s="0" t="s">
-        <v>3750</v>
+        <v>3755</v>
       </c>
       <c r="C1493" s="0" t="s">
-        <v>3753</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" s="0" t="s">
-        <v>3754</v>
+        <v>3757</v>
       </c>
       <c r="B1494" s="0" t="s">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="C1494" s="0" t="s">
-        <v>3756</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" s="0" t="s">
-        <v>3757</v>
+        <v>3760</v>
       </c>
       <c r="B1495" s="0" t="s">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="C1495" s="0" t="s">
-        <v>3758</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" s="0" t="s">
-        <v>3759</v>
+        <v>3762</v>
       </c>
       <c r="B1496" s="0" t="s">
-        <v>3760</v>
+        <v>3758</v>
       </c>
       <c r="C1496" s="0" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" s="0" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
       <c r="B1497" s="0" t="s">
-        <v>3763</v>
+        <v>3758</v>
       </c>
       <c r="C1497" s="0" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" s="0" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="B1498" s="0" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="C1498" s="0" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" s="0" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="B1499" s="0" t="s">
-        <v>3769</v>
+        <v>3767</v>
       </c>
       <c r="C1499" s="0" t="s">
         <v>3770</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" s="0" t="s">
         <v>3771</v>
       </c>
       <c r="B1500" s="0" t="s">
         <v>3772</v>
       </c>
       <c r="C1500" s="0" t="s">
         <v>3773</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" s="0" t="s">
         <v>3774</v>
       </c>
       <c r="B1501" s="0" t="s">
         <v>3772</v>
       </c>
       <c r="C1501" s="0" t="s">
         <v>3775</v>
@@ -35399,9731 +35672,9731 @@
         <v>3779</v>
       </c>
       <c r="B1503" s="0" t="s">
         <v>3780</v>
       </c>
       <c r="C1503" s="0" t="s">
         <v>3781</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" s="0" t="s">
         <v>3782</v>
       </c>
       <c r="B1504" s="0" t="s">
         <v>3783</v>
       </c>
       <c r="C1504" s="0" t="s">
         <v>3784</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" s="0" t="s">
         <v>3785</v>
       </c>
       <c r="B1505" s="0" t="s">
-        <v>3783</v>
+        <v>3786</v>
       </c>
       <c r="C1505" s="0" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" s="0" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="B1506" s="0" t="s">
-        <v>3788</v>
+        <v>3786</v>
       </c>
       <c r="C1506" s="0" t="s">
         <v>3789</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" s="0" t="s">
         <v>3790</v>
       </c>
       <c r="B1507" s="0" t="s">
         <v>3791</v>
       </c>
       <c r="C1507" s="0" t="s">
         <v>3792</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" s="0" t="s">
-        <v>3793</v>
+        <v>3790</v>
       </c>
       <c r="B1508" s="0" t="s">
-        <v>3794</v>
+        <v>3791</v>
       </c>
       <c r="C1508" s="0" t="s">
-        <v>3795</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" s="0" t="s">
-        <v>3796</v>
+        <v>3793</v>
       </c>
       <c r="B1509" s="0" t="s">
-        <v>3797</v>
+        <v>3791</v>
       </c>
       <c r="C1509" s="0" t="s">
-        <v>3798</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" s="0" t="s">
-        <v>3799</v>
+        <v>3790</v>
       </c>
       <c r="B1510" s="0" t="s">
-        <v>3800</v>
+        <v>3791</v>
       </c>
       <c r="C1510" s="0" t="s">
-        <v>3801</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" s="0" t="s">
-        <v>3802</v>
+        <v>3795</v>
       </c>
       <c r="B1511" s="0" t="s">
-        <v>3803</v>
+        <v>3791</v>
       </c>
       <c r="C1511" s="0" t="s">
-        <v>3804</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" s="0" t="s">
-        <v>3805</v>
+        <v>3797</v>
       </c>
       <c r="B1512" s="0" t="s">
-        <v>3803</v>
+        <v>3791</v>
       </c>
       <c r="C1512" s="0" t="s">
-        <v>3806</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" s="0" t="s">
-        <v>3807</v>
+        <v>3799</v>
       </c>
       <c r="B1513" s="0" t="s">
-        <v>3808</v>
+        <v>3800</v>
       </c>
       <c r="C1513" s="0" t="s">
-        <v>3809</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" s="0" t="s">
-        <v>3810</v>
+        <v>3802</v>
       </c>
       <c r="B1514" s="0" t="s">
-        <v>3811</v>
+        <v>3800</v>
       </c>
       <c r="C1514" s="0" t="s">
-        <v>3812</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" s="0" t="s">
-        <v>3813</v>
+        <v>3804</v>
       </c>
       <c r="B1515" s="0" t="s">
-        <v>3811</v>
+        <v>3805</v>
       </c>
       <c r="C1515" s="0" t="s">
-        <v>3814</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" s="0" t="s">
-        <v>3815</v>
+        <v>3807</v>
       </c>
       <c r="B1516" s="0" t="s">
-        <v>3816</v>
+        <v>3808</v>
       </c>
       <c r="C1516" s="0" t="s">
-        <v>3817</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" s="0" t="s">
-        <v>3818</v>
+        <v>3810</v>
       </c>
       <c r="B1517" s="0" t="s">
-        <v>3819</v>
+        <v>3811</v>
       </c>
       <c r="C1517" s="0" t="s">
-        <v>3820</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" s="0" t="s">
-        <v>3821</v>
+        <v>3813</v>
       </c>
       <c r="B1518" s="0" t="s">
-        <v>3822</v>
+        <v>3811</v>
       </c>
       <c r="C1518" s="0" t="s">
-        <v>3823</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" s="0" t="s">
-        <v>3824</v>
+        <v>3815</v>
       </c>
       <c r="B1519" s="0" t="s">
-        <v>3825</v>
+        <v>3816</v>
       </c>
       <c r="C1519" s="0" t="s">
-        <v>3826</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" s="0" t="s">
-        <v>3827</v>
+        <v>3818</v>
       </c>
       <c r="B1520" s="0" t="s">
-        <v>3828</v>
+        <v>3816</v>
       </c>
       <c r="C1520" s="0" t="s">
-        <v>3829</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" s="0" t="s">
-        <v>3830</v>
+        <v>3820</v>
       </c>
       <c r="B1521" s="0" t="s">
-        <v>3831</v>
+        <v>3816</v>
       </c>
       <c r="C1521" s="0" t="s">
-        <v>3832</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" s="0" t="s">
-        <v>3833</v>
+        <v>3822</v>
       </c>
       <c r="B1522" s="0" t="s">
-        <v>3834</v>
+        <v>3816</v>
       </c>
       <c r="C1522" s="0" t="s">
-        <v>3835</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" s="0" t="s">
-        <v>3836</v>
+        <v>3824</v>
       </c>
       <c r="B1523" s="0" t="s">
-        <v>3837</v>
+        <v>3816</v>
       </c>
       <c r="C1523" s="0" t="s">
-        <v>3838</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" s="0" t="s">
-        <v>3839</v>
+        <v>3826</v>
       </c>
       <c r="B1524" s="0" t="s">
-        <v>3837</v>
+        <v>3816</v>
       </c>
       <c r="C1524" s="0" t="s">
-        <v>3840</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" s="0" t="s">
-        <v>3841</v>
+        <v>3828</v>
       </c>
       <c r="B1525" s="0" t="s">
-        <v>3842</v>
+        <v>3829</v>
       </c>
       <c r="C1525" s="0" t="s">
-        <v>3843</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" s="0" t="s">
-        <v>3844</v>
+        <v>3831</v>
       </c>
       <c r="B1526" s="0" t="s">
-        <v>3842</v>
+        <v>3832</v>
       </c>
       <c r="C1526" s="0" t="s">
-        <v>3845</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" s="0" t="s">
-        <v>3844</v>
+        <v>3834</v>
       </c>
       <c r="B1527" s="0" t="s">
-        <v>3842</v>
+        <v>3835</v>
       </c>
       <c r="C1527" s="0" t="s">
-        <v>3845</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" s="0" t="s">
-        <v>3846</v>
+        <v>3837</v>
       </c>
       <c r="B1528" s="0" t="s">
-        <v>3842</v>
+        <v>3838</v>
       </c>
       <c r="C1528" s="0" t="s">
-        <v>3847</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" s="0" t="s">
-        <v>3846</v>
+        <v>3840</v>
       </c>
       <c r="B1529" s="0" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C1529" s="0" t="s">
         <v>3842</v>
-      </c>
-[...1 lines deleted...]
-        <v>3847</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" s="0" t="s">
-        <v>3848</v>
+        <v>3843</v>
       </c>
       <c r="B1530" s="0" t="s">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="C1530" s="0" t="s">
-        <v>3849</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" s="0" t="s">
-        <v>3850</v>
+        <v>3845</v>
       </c>
       <c r="B1531" s="0" t="s">
-        <v>3842</v>
+        <v>3846</v>
       </c>
       <c r="C1531" s="0" t="s">
-        <v>3851</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" s="0" t="s">
-        <v>3852</v>
+        <v>3848</v>
       </c>
       <c r="B1532" s="0" t="s">
-        <v>3842</v>
+        <v>3846</v>
       </c>
       <c r="C1532" s="0" t="s">
-        <v>3853</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" s="0" t="s">
-        <v>3854</v>
+        <v>3850</v>
       </c>
       <c r="B1533" s="0" t="s">
-        <v>3842</v>
+        <v>3851</v>
       </c>
       <c r="C1533" s="0" t="s">
-        <v>3855</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" s="0" t="s">
-        <v>3850</v>
+        <v>3853</v>
       </c>
       <c r="B1534" s="0" t="s">
-        <v>3842</v>
+        <v>3854</v>
       </c>
       <c r="C1534" s="0" t="s">
-        <v>3851</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" s="0" t="s">
         <v>3856</v>
       </c>
       <c r="B1535" s="0" t="s">
         <v>3857</v>
       </c>
       <c r="C1535" s="0" t="s">
         <v>3858</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" s="0" t="s">
         <v>3859</v>
       </c>
       <c r="B1536" s="0" t="s">
         <v>3860</v>
       </c>
       <c r="C1536" s="0" t="s">
         <v>3861</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" s="0" t="s">
         <v>3862</v>
       </c>
       <c r="B1537" s="0" t="s">
-        <v>3860</v>
+        <v>3863</v>
       </c>
       <c r="C1537" s="0" t="s">
-        <v>3863</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" s="0" t="s">
-        <v>3864</v>
+        <v>3865</v>
       </c>
       <c r="B1538" s="0" t="s">
-        <v>3865</v>
+        <v>3863</v>
       </c>
       <c r="C1538" s="0" t="s">
         <v>3866</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" s="0" t="s">
         <v>3867</v>
       </c>
       <c r="B1539" s="0" t="s">
         <v>3868</v>
       </c>
       <c r="C1539" s="0" t="s">
         <v>3869</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" s="0" t="s">
         <v>3870</v>
       </c>
       <c r="B1540" s="0" t="s">
-        <v>3868</v>
+        <v>3871</v>
       </c>
       <c r="C1540" s="0" t="s">
-        <v>3871</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" s="0" t="s">
-        <v>3872</v>
+        <v>3873</v>
       </c>
       <c r="B1541" s="0" t="s">
-        <v>3868</v>
+        <v>3874</v>
       </c>
       <c r="C1541" s="0" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" s="0" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B1542" s="0" t="s">
         <v>3874</v>
       </c>
-      <c r="B1542" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1542" s="0" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" s="0" t="s">
-        <v>3867</v>
+        <v>3878</v>
       </c>
       <c r="B1543" s="0" t="s">
-        <v>3868</v>
+        <v>3879</v>
       </c>
       <c r="C1543" s="0" t="s">
-        <v>3869</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" s="0" t="s">
-        <v>3876</v>
+        <v>3881</v>
       </c>
       <c r="B1544" s="0" t="s">
-        <v>3877</v>
+        <v>3882</v>
       </c>
       <c r="C1544" s="0" t="s">
-        <v>3878</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" s="0" t="s">
-        <v>3879</v>
+        <v>3884</v>
       </c>
       <c r="B1545" s="0" t="s">
-        <v>3877</v>
+        <v>3885</v>
       </c>
       <c r="C1545" s="0" t="s">
-        <v>3880</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" s="0" t="s">
-        <v>3881</v>
+        <v>3887</v>
       </c>
       <c r="B1546" s="0" t="s">
-        <v>3882</v>
+        <v>3888</v>
       </c>
       <c r="C1546" s="0" t="s">
-        <v>3883</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" s="0" t="s">
-        <v>3884</v>
+        <v>3890</v>
       </c>
       <c r="B1547" s="0" t="s">
-        <v>3885</v>
+        <v>3891</v>
       </c>
       <c r="C1547" s="0" t="s">
-        <v>3886</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" s="0" t="s">
-        <v>3887</v>
+        <v>3893</v>
       </c>
       <c r="B1548" s="0" t="s">
-        <v>3888</v>
+        <v>3894</v>
       </c>
       <c r="C1548" s="0" t="s">
-        <v>3889</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" s="0" t="s">
-        <v>3890</v>
+        <v>3896</v>
       </c>
       <c r="B1549" s="0" t="s">
-        <v>3888</v>
+        <v>3894</v>
       </c>
       <c r="C1549" s="0" t="s">
-        <v>3891</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" s="0" t="s">
-        <v>3892</v>
+        <v>3898</v>
       </c>
       <c r="B1550" s="0" t="s">
-        <v>3888</v>
+        <v>3899</v>
       </c>
       <c r="C1550" s="0" t="s">
-        <v>3893</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" s="0" t="s">
-        <v>3894</v>
+        <v>3901</v>
       </c>
       <c r="B1551" s="0" t="s">
-        <v>3888</v>
+        <v>3902</v>
       </c>
       <c r="C1551" s="0" t="s">
-        <v>3895</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" s="0" t="s">
-        <v>3896</v>
+        <v>3904</v>
       </c>
       <c r="B1552" s="0" t="s">
-        <v>3888</v>
+        <v>3902</v>
       </c>
       <c r="C1552" s="0" t="s">
-        <v>3897</v>
+        <v>3905</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" s="0" t="s">
-        <v>3898</v>
+        <v>3906</v>
       </c>
       <c r="B1553" s="0" t="s">
-        <v>3899</v>
+        <v>3907</v>
       </c>
       <c r="C1553" s="0" t="s">
-        <v>3900</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" s="0" t="s">
-        <v>3901</v>
+        <v>3909</v>
       </c>
       <c r="B1554" s="0" t="s">
-        <v>3902</v>
+        <v>3910</v>
       </c>
       <c r="C1554" s="0" t="s">
-        <v>3903</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" s="0" t="s">
-        <v>3904</v>
+        <v>3912</v>
       </c>
       <c r="B1555" s="0" t="s">
-        <v>3905</v>
+        <v>3913</v>
       </c>
       <c r="C1555" s="0" t="s">
-        <v>3906</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" s="0" t="s">
-        <v>3907</v>
+        <v>3915</v>
       </c>
       <c r="B1556" s="0" t="s">
-        <v>3908</v>
+        <v>3916</v>
       </c>
       <c r="C1556" s="0" t="s">
-        <v>3909</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" s="0" t="s">
-        <v>3910</v>
+        <v>3918</v>
       </c>
       <c r="B1557" s="0" t="s">
-        <v>3908</v>
+        <v>3919</v>
       </c>
       <c r="C1557" s="0" t="s">
-        <v>3911</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" s="0" t="s">
-        <v>3912</v>
+        <v>3921</v>
       </c>
       <c r="B1558" s="0" t="s">
-        <v>3913</v>
+        <v>3922</v>
       </c>
       <c r="C1558" s="0" t="s">
-        <v>3914</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" s="0" t="s">
-        <v>3915</v>
+        <v>3924</v>
       </c>
       <c r="B1559" s="0" t="s">
-        <v>3913</v>
+        <v>3925</v>
       </c>
       <c r="C1559" s="0" t="s">
-        <v>3916</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" s="0" t="s">
-        <v>3917</v>
+        <v>3927</v>
       </c>
       <c r="B1560" s="0" t="s">
-        <v>3913</v>
+        <v>3928</v>
       </c>
       <c r="C1560" s="0" t="s">
-        <v>3918</v>
+        <v>3929</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" s="0" t="s">
-        <v>3919</v>
+        <v>3930</v>
       </c>
       <c r="B1561" s="0" t="s">
-        <v>3920</v>
+        <v>3928</v>
       </c>
       <c r="C1561" s="0" t="s">
-        <v>3921</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" s="0" t="s">
-        <v>3922</v>
+        <v>3932</v>
       </c>
       <c r="B1562" s="0" t="s">
-        <v>3923</v>
+        <v>3933</v>
       </c>
       <c r="C1562" s="0" t="s">
-        <v>3924</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" s="0" t="s">
-        <v>3925</v>
+        <v>3935</v>
       </c>
       <c r="B1563" s="0" t="s">
-        <v>3926</v>
+        <v>3933</v>
       </c>
       <c r="C1563" s="0" t="s">
-        <v>3927</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" s="0" t="s">
-        <v>3928</v>
+        <v>3935</v>
       </c>
       <c r="B1564" s="0" t="s">
-        <v>3929</v>
+        <v>3933</v>
       </c>
       <c r="C1564" s="0" t="s">
-        <v>3930</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" s="0" t="s">
-        <v>3931</v>
+        <v>3937</v>
       </c>
       <c r="B1565" s="0" t="s">
-        <v>3932</v>
+        <v>3933</v>
       </c>
       <c r="C1565" s="0" t="s">
-        <v>3933</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" s="0" t="s">
-        <v>3934</v>
+        <v>3937</v>
       </c>
       <c r="B1566" s="0" t="s">
-        <v>3935</v>
+        <v>3933</v>
       </c>
       <c r="C1566" s="0" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" s="0" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="B1567" s="0" t="s">
-        <v>3938</v>
+        <v>3933</v>
       </c>
       <c r="C1567" s="0" t="s">
-        <v>3939</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" s="0" t="s">
-        <v>3940</v>
+        <v>3941</v>
       </c>
       <c r="B1568" s="0" t="s">
-        <v>3941</v>
+        <v>3933</v>
       </c>
       <c r="C1568" s="0" t="s">
         <v>3942</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" s="0" t="s">
         <v>3943</v>
       </c>
       <c r="B1569" s="0" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1569" s="0" t="s">
         <v>3944</v>
-      </c>
-[...1 lines deleted...]
-        <v>3945</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" s="0" t="s">
+        <v>3945</v>
+      </c>
+      <c r="B1570" s="0" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1570" s="0" t="s">
         <v>3946</v>
-      </c>
-[...4 lines deleted...]
-        <v>3948</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" s="0" t="s">
-        <v>3949</v>
+        <v>3941</v>
       </c>
       <c r="B1571" s="0" t="s">
-        <v>3950</v>
+        <v>3933</v>
       </c>
       <c r="C1571" s="0" t="s">
-        <v>3951</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" s="0" t="s">
-        <v>3952</v>
+        <v>3947</v>
       </c>
       <c r="B1572" s="0" t="s">
-        <v>3950</v>
+        <v>3948</v>
       </c>
       <c r="C1572" s="0" t="s">
-        <v>3953</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" s="0" t="s">
-        <v>3954</v>
+        <v>3950</v>
       </c>
       <c r="B1573" s="0" t="s">
-        <v>3955</v>
+        <v>3951</v>
       </c>
       <c r="C1573" s="0" t="s">
-        <v>3956</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" s="0" t="s">
-        <v>3957</v>
+        <v>3953</v>
       </c>
       <c r="B1574" s="0" t="s">
-        <v>3958</v>
+        <v>3951</v>
       </c>
       <c r="C1574" s="0" t="s">
-        <v>3959</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" s="0" t="s">
-        <v>3960</v>
+        <v>3955</v>
       </c>
       <c r="B1575" s="0" t="s">
-        <v>3958</v>
+        <v>3956</v>
       </c>
       <c r="C1575" s="0" t="s">
-        <v>3961</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" s="0" t="s">
-        <v>3962</v>
+        <v>3958</v>
       </c>
       <c r="B1576" s="0" t="s">
-        <v>3958</v>
+        <v>3959</v>
       </c>
       <c r="C1576" s="0" t="s">
-        <v>3963</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" s="0" t="s">
-        <v>3964</v>
+        <v>3961</v>
       </c>
       <c r="B1577" s="0" t="s">
-        <v>3958</v>
+        <v>3959</v>
       </c>
       <c r="C1577" s="0" t="s">
-        <v>3965</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" s="0" t="s">
-        <v>3957</v>
+        <v>3963</v>
       </c>
       <c r="B1578" s="0" t="s">
-        <v>3958</v>
+        <v>3959</v>
       </c>
       <c r="C1578" s="0" t="s">
-        <v>3959</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" s="0" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B1579" s="0" t="s">
+        <v>3959</v>
+      </c>
+      <c r="C1579" s="0" t="s">
         <v>3966</v>
-      </c>
-[...4 lines deleted...]
-        <v>3967</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" s="0" t="s">
-        <v>3968</v>
+        <v>3958</v>
       </c>
       <c r="B1580" s="0" t="s">
-        <v>3969</v>
+        <v>3959</v>
       </c>
       <c r="C1580" s="0" t="s">
-        <v>3970</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" s="0" t="s">
-        <v>3971</v>
+        <v>3967</v>
       </c>
       <c r="B1581" s="0" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C1581" s="0" t="s">
         <v>3969</v>
-      </c>
-[...1 lines deleted...]
-        <v>3972</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" s="0" t="s">
-        <v>3973</v>
+        <v>3970</v>
       </c>
       <c r="B1582" s="0" t="s">
-        <v>3974</v>
+        <v>3968</v>
       </c>
       <c r="C1582" s="0" t="s">
-        <v>3975</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" s="0" t="s">
-        <v>3976</v>
+        <v>3972</v>
       </c>
       <c r="B1583" s="0" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C1583" s="0" t="s">
         <v>3974</v>
-      </c>
-[...1 lines deleted...]
-        <v>3977</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" s="0" t="s">
-        <v>3978</v>
+        <v>3975</v>
       </c>
       <c r="B1584" s="0" t="s">
-        <v>3979</v>
+        <v>3976</v>
       </c>
       <c r="C1584" s="0" t="s">
-        <v>3980</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" s="0" t="s">
-        <v>3981</v>
+        <v>3978</v>
       </c>
       <c r="B1585" s="0" t="s">
         <v>3979</v>
       </c>
       <c r="C1585" s="0" t="s">
-        <v>3982</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" s="0" t="s">
-        <v>3983</v>
+        <v>3981</v>
       </c>
       <c r="B1586" s="0" t="s">
-        <v>3984</v>
+        <v>3979</v>
       </c>
       <c r="C1586" s="0" t="s">
-        <v>3985</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" s="0" t="s">
-        <v>3986</v>
+        <v>3983</v>
       </c>
       <c r="B1587" s="0" t="s">
-        <v>3987</v>
+        <v>3979</v>
       </c>
       <c r="C1587" s="0" t="s">
-        <v>3988</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" s="0" t="s">
-        <v>3989</v>
+        <v>3985</v>
       </c>
       <c r="B1588" s="0" t="s">
-        <v>3990</v>
+        <v>3979</v>
       </c>
       <c r="C1588" s="0" t="s">
-        <v>3991</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" s="0" t="s">
-        <v>3992</v>
+        <v>3987</v>
       </c>
       <c r="B1589" s="0" t="s">
-        <v>3990</v>
+        <v>3979</v>
       </c>
       <c r="C1589" s="0" t="s">
-        <v>3993</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" s="0" t="s">
-        <v>3994</v>
+        <v>3989</v>
       </c>
       <c r="B1590" s="0" t="s">
-        <v>3995</v>
+        <v>3990</v>
       </c>
       <c r="C1590" s="0" t="s">
-        <v>3996</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" s="0" t="s">
-        <v>3997</v>
+        <v>3992</v>
       </c>
       <c r="B1591" s="0" t="s">
-        <v>3998</v>
+        <v>3993</v>
       </c>
       <c r="C1591" s="0" t="s">
-        <v>3999</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" s="0" t="s">
-        <v>4000</v>
+        <v>3995</v>
       </c>
       <c r="B1592" s="0" t="s">
-        <v>4001</v>
+        <v>3996</v>
       </c>
       <c r="C1592" s="0" t="s">
-        <v>4002</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" s="0" t="s">
-        <v>4003</v>
+        <v>3998</v>
       </c>
       <c r="B1593" s="0" t="s">
-        <v>4001</v>
+        <v>3999</v>
       </c>
       <c r="C1593" s="0" t="s">
-        <v>4004</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" s="0" t="s">
-        <v>4005</v>
+        <v>4001</v>
       </c>
       <c r="B1594" s="0" t="s">
-        <v>4006</v>
+        <v>3999</v>
       </c>
       <c r="C1594" s="0" t="s">
-        <v>4007</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" s="0" t="s">
-        <v>4008</v>
+        <v>4003</v>
       </c>
       <c r="B1595" s="0" t="s">
-        <v>4009</v>
+        <v>4004</v>
       </c>
       <c r="C1595" s="0" t="s">
-        <v>4010</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" s="0" t="s">
-        <v>4011</v>
+        <v>4006</v>
       </c>
       <c r="B1596" s="0" t="s">
-        <v>4012</v>
+        <v>4004</v>
       </c>
       <c r="C1596" s="0" t="s">
-        <v>4013</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" s="0" t="s">
-        <v>4014</v>
+        <v>4008</v>
       </c>
       <c r="B1597" s="0" t="s">
-        <v>4012</v>
+        <v>4004</v>
       </c>
       <c r="C1597" s="0" t="s">
-        <v>4015</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" s="0" t="s">
-        <v>4016</v>
+        <v>4010</v>
       </c>
       <c r="B1598" s="0" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1598" s="0" t="s">
         <v>4012</v>
-      </c>
-[...1 lines deleted...]
-        <v>4017</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" s="0" t="s">
-        <v>4018</v>
+        <v>4013</v>
       </c>
       <c r="B1599" s="0" t="s">
-        <v>4019</v>
+        <v>4014</v>
       </c>
       <c r="C1599" s="0" t="s">
-        <v>4020</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" s="0" t="s">
-        <v>4021</v>
+        <v>4016</v>
       </c>
       <c r="B1600" s="0" t="s">
-        <v>4022</v>
+        <v>4017</v>
       </c>
       <c r="C1600" s="0" t="s">
-        <v>4023</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" s="0" t="s">
+        <v>4019</v>
+      </c>
+      <c r="B1601" s="0" t="s">
+        <v>4020</v>
+      </c>
+      <c r="C1601" s="0" t="s">
         <v>4021</v>
-      </c>
-[...4 lines deleted...]
-        <v>4023</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" s="0" t="s">
+        <v>4022</v>
+      </c>
+      <c r="B1602" s="0" t="s">
+        <v>4023</v>
+      </c>
+      <c r="C1602" s="0" t="s">
         <v>4024</v>
-      </c>
-[...4 lines deleted...]
-        <v>4026</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" s="0" t="s">
+        <v>4025</v>
+      </c>
+      <c r="B1603" s="0" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1603" s="0" t="s">
         <v>4027</v>
-      </c>
-[...4 lines deleted...]
-        <v>4029</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" s="0" t="s">
+        <v>4028</v>
+      </c>
+      <c r="B1604" s="0" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1604" s="0" t="s">
         <v>4030</v>
-      </c>
-[...4 lines deleted...]
-        <v>4032</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" s="0" t="s">
+        <v>4031</v>
+      </c>
+      <c r="B1605" s="0" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1605" s="0" t="s">
         <v>4033</v>
-      </c>
-[...4 lines deleted...]
-        <v>4035</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" s="0" t="s">
+        <v>4034</v>
+      </c>
+      <c r="B1606" s="0" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1606" s="0" t="s">
         <v>4036</v>
-      </c>
-[...4 lines deleted...]
-        <v>4038</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" s="0" t="s">
+        <v>4037</v>
+      </c>
+      <c r="B1607" s="0" t="s">
+        <v>4038</v>
+      </c>
+      <c r="C1607" s="0" t="s">
         <v>4039</v>
-      </c>
-[...4 lines deleted...]
-        <v>4040</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" s="0" t="s">
+        <v>4040</v>
+      </c>
+      <c r="B1608" s="0" t="s">
         <v>4041</v>
       </c>
-      <c r="B1608" s="0" t="s">
+      <c r="C1608" s="0" t="s">
         <v>4042</v>
-      </c>
-[...1 lines deleted...]
-        <v>4043</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" s="0" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B1609" s="0" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C1609" s="0" t="s">
         <v>4044</v>
-      </c>
-[...4 lines deleted...]
-        <v>4046</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" s="0" t="s">
+        <v>4045</v>
+      </c>
+      <c r="B1610" s="0" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1610" s="0" t="s">
         <v>4047</v>
-      </c>
-[...4 lines deleted...]
-        <v>4048</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" s="0" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B1611" s="0" t="s">
         <v>4049</v>
-      </c>
-[...1 lines deleted...]
-        <v>4045</v>
       </c>
       <c r="C1611" s="0" t="s">
         <v>4050</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" s="0" t="s">
         <v>4051</v>
       </c>
       <c r="B1612" s="0" t="s">
-        <v>4045</v>
+        <v>4049</v>
       </c>
       <c r="C1612" s="0" t="s">
         <v>4052</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" s="0" t="s">
+        <v>4053</v>
+      </c>
+      <c r="B1613" s="0" t="s">
         <v>4049</v>
       </c>
-      <c r="B1613" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1613" s="0" t="s">
-        <v>4050</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" s="0" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
       <c r="B1614" s="0" t="s">
-        <v>4054</v>
+        <v>4049</v>
       </c>
       <c r="C1614" s="0" t="s">
-        <v>4055</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" s="0" t="s">
-        <v>4056</v>
+        <v>4048</v>
       </c>
       <c r="B1615" s="0" t="s">
-        <v>4054</v>
+        <v>4049</v>
       </c>
       <c r="C1615" s="0" t="s">
-        <v>4057</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" s="0" t="s">
+        <v>4057</v>
+      </c>
+      <c r="B1616" s="0" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1616" s="0" t="s">
         <v>4058</v>
-      </c>
-[...4 lines deleted...]
-        <v>4060</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" s="0" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1617" s="0" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1617" s="0" t="s">
         <v>4061</v>
-      </c>
-[...4 lines deleted...]
-        <v>4063</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" s="0" t="s">
-        <v>4064</v>
+        <v>4062</v>
       </c>
       <c r="B1618" s="0" t="s">
-        <v>4065</v>
+        <v>4060</v>
       </c>
       <c r="C1618" s="0" t="s">
-        <v>4066</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" s="0" t="s">
-        <v>4067</v>
+        <v>4064</v>
       </c>
       <c r="B1619" s="0" t="s">
-        <v>4068</v>
+        <v>4065</v>
       </c>
       <c r="C1619" s="0" t="s">
-        <v>4069</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" s="0" t="s">
-        <v>4070</v>
+        <v>4067</v>
       </c>
       <c r="B1620" s="0" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1620" s="0" t="s">
         <v>4068</v>
-      </c>
-[...1 lines deleted...]
-        <v>4071</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" s="0" t="s">
-        <v>4072</v>
+        <v>4069</v>
       </c>
       <c r="B1621" s="0" t="s">
-        <v>4073</v>
+        <v>4070</v>
       </c>
       <c r="C1621" s="0" t="s">
-        <v>4074</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" s="0" t="s">
-        <v>4075</v>
+        <v>4072</v>
       </c>
       <c r="B1622" s="0" t="s">
-        <v>4076</v>
+        <v>4070</v>
       </c>
       <c r="C1622" s="0" t="s">
-        <v>4077</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" s="0" t="s">
-        <v>4078</v>
+        <v>4074</v>
       </c>
       <c r="B1623" s="0" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1623" s="0" t="s">
         <v>4076</v>
-      </c>
-[...1 lines deleted...]
-        <v>4079</v>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" s="0" t="s">
-        <v>4080</v>
+        <v>4077</v>
       </c>
       <c r="B1624" s="0" t="s">
-        <v>4081</v>
+        <v>4078</v>
       </c>
       <c r="C1624" s="0" t="s">
-        <v>4082</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" s="0" t="s">
-        <v>4083</v>
+        <v>4080</v>
       </c>
       <c r="B1625" s="0" t="s">
         <v>4081</v>
       </c>
       <c r="C1625" s="0" t="s">
-        <v>4084</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" s="0" t="s">
         <v>4083</v>
       </c>
       <c r="B1626" s="0" t="s">
         <v>4081</v>
       </c>
       <c r="C1626" s="0" t="s">
         <v>4084</v>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" s="0" t="s">
         <v>4085</v>
       </c>
       <c r="B1627" s="0" t="s">
         <v>4086</v>
       </c>
       <c r="C1627" s="0" t="s">
         <v>4087</v>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" s="0" t="s">
         <v>4088</v>
       </c>
       <c r="B1628" s="0" t="s">
-        <v>4086</v>
+        <v>4089</v>
       </c>
       <c r="C1628" s="0" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" s="0" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
       <c r="B1629" s="0" t="s">
-        <v>4086</v>
+        <v>4092</v>
       </c>
       <c r="C1629" s="0" t="s">
-        <v>4091</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" s="0" t="s">
-        <v>4088</v>
+        <v>4094</v>
       </c>
       <c r="B1630" s="0" t="s">
-        <v>4086</v>
+        <v>4092</v>
       </c>
       <c r="C1630" s="0" t="s">
-        <v>4089</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" s="0" t="s">
-        <v>4088</v>
+        <v>4096</v>
       </c>
       <c r="B1631" s="0" t="s">
-        <v>4086</v>
+        <v>4097</v>
       </c>
       <c r="C1631" s="0" t="s">
-        <v>4089</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" s="0" t="s">
-        <v>4088</v>
+        <v>4099</v>
       </c>
       <c r="B1632" s="0" t="s">
-        <v>4086</v>
+        <v>4100</v>
       </c>
       <c r="C1632" s="0" t="s">
-        <v>4089</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" s="0" t="s">
-        <v>4088</v>
+        <v>4102</v>
       </c>
       <c r="B1633" s="0" t="s">
-        <v>4086</v>
+        <v>4103</v>
       </c>
       <c r="C1633" s="0" t="s">
-        <v>4089</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" s="0" t="s">
-        <v>4092</v>
+        <v>4105</v>
       </c>
       <c r="B1634" s="0" t="s">
-        <v>4093</v>
+        <v>4103</v>
       </c>
       <c r="C1634" s="0" t="s">
-        <v>4094</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" s="0" t="s">
-        <v>4092</v>
+        <v>4107</v>
       </c>
       <c r="B1635" s="0" t="s">
-        <v>4093</v>
+        <v>4103</v>
       </c>
       <c r="C1635" s="0" t="s">
-        <v>4094</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" s="0" t="s">
-        <v>4095</v>
+        <v>4109</v>
       </c>
       <c r="B1636" s="0" t="s">
-        <v>4096</v>
+        <v>4110</v>
       </c>
       <c r="C1636" s="0" t="s">
-        <v>4097</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" s="0" t="s">
-        <v>4098</v>
+        <v>4112</v>
       </c>
       <c r="B1637" s="0" t="s">
-        <v>4099</v>
+        <v>4113</v>
       </c>
       <c r="C1637" s="0" t="s">
-        <v>4100</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" s="0" t="s">
-        <v>4101</v>
+        <v>4112</v>
       </c>
       <c r="B1638" s="0" t="s">
-        <v>4102</v>
+        <v>4113</v>
       </c>
       <c r="C1638" s="0" t="s">
-        <v>4103</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" s="0" t="s">
-        <v>4101</v>
+        <v>4115</v>
       </c>
       <c r="B1639" s="0" t="s">
-        <v>4102</v>
+        <v>4116</v>
       </c>
       <c r="C1639" s="0" t="s">
-        <v>4103</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" s="0" t="s">
-        <v>4104</v>
+        <v>4118</v>
       </c>
       <c r="B1640" s="0" t="s">
-        <v>4105</v>
+        <v>4119</v>
       </c>
       <c r="C1640" s="0" t="s">
-        <v>4106</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" s="0" t="s">
-        <v>4107</v>
+        <v>4121</v>
       </c>
       <c r="B1641" s="0" t="s">
-        <v>4108</v>
+        <v>4122</v>
       </c>
       <c r="C1641" s="0" t="s">
-        <v>4109</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" s="0" t="s">
-        <v>4110</v>
+        <v>4124</v>
       </c>
       <c r="B1642" s="0" t="s">
-        <v>4108</v>
+        <v>4125</v>
       </c>
       <c r="C1642" s="0" t="s">
-        <v>4111</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" s="0" t="s">
-        <v>4112</v>
+        <v>4127</v>
       </c>
       <c r="B1643" s="0" t="s">
-        <v>4108</v>
+        <v>4128</v>
       </c>
       <c r="C1643" s="0" t="s">
-        <v>4113</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" s="0" t="s">
-        <v>4114</v>
+        <v>4130</v>
       </c>
       <c r="B1644" s="0" t="s">
-        <v>4108</v>
+        <v>4128</v>
       </c>
       <c r="C1644" s="0" t="s">
-        <v>4115</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" s="0" t="s">
-        <v>4116</v>
+        <v>4132</v>
       </c>
       <c r="B1645" s="0" t="s">
-        <v>4117</v>
+        <v>4133</v>
       </c>
       <c r="C1645" s="0" t="s">
-        <v>4118</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" s="0" t="s">
-        <v>4119</v>
+        <v>4135</v>
       </c>
       <c r="B1646" s="0" t="s">
-        <v>4117</v>
+        <v>4136</v>
       </c>
       <c r="C1646" s="0" t="s">
-        <v>4120</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" s="0" t="s">
-        <v>4121</v>
+        <v>4138</v>
       </c>
       <c r="B1647" s="0" t="s">
-        <v>4122</v>
+        <v>4136</v>
       </c>
       <c r="C1647" s="0" t="s">
-        <v>4123</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" s="0" t="s">
-        <v>4124</v>
+        <v>4140</v>
       </c>
       <c r="B1648" s="0" t="s">
-        <v>4122</v>
+        <v>4136</v>
       </c>
       <c r="C1648" s="0" t="s">
-        <v>4125</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" s="0" t="s">
-        <v>4126</v>
+        <v>4142</v>
       </c>
       <c r="B1649" s="0" t="s">
-        <v>4127</v>
+        <v>4136</v>
       </c>
       <c r="C1649" s="0" t="s">
-        <v>4128</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" s="0" t="s">
-        <v>4129</v>
+        <v>4140</v>
       </c>
       <c r="B1650" s="0" t="s">
-        <v>4130</v>
+        <v>4136</v>
       </c>
       <c r="C1650" s="0" t="s">
-        <v>4131</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" s="0" t="s">
-        <v>4132</v>
+        <v>4144</v>
       </c>
       <c r="B1651" s="0" t="s">
-        <v>4133</v>
+        <v>4145</v>
       </c>
       <c r="C1651" s="0" t="s">
-        <v>4134</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" s="0" t="s">
-        <v>4135</v>
+        <v>4147</v>
       </c>
       <c r="B1652" s="0" t="s">
-        <v>4133</v>
+        <v>4145</v>
       </c>
       <c r="C1652" s="0" t="s">
-        <v>4136</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" s="0" t="s">
-        <v>4137</v>
+        <v>4149</v>
       </c>
       <c r="B1653" s="0" t="s">
-        <v>4138</v>
+        <v>4150</v>
       </c>
       <c r="C1653" s="0" t="s">
-        <v>4139</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" s="0" t="s">
-        <v>4140</v>
+        <v>4152</v>
       </c>
       <c r="B1654" s="0" t="s">
-        <v>4138</v>
+        <v>4153</v>
       </c>
       <c r="C1654" s="0" t="s">
-        <v>4141</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" s="0" t="s">
-        <v>4142</v>
+        <v>4155</v>
       </c>
       <c r="B1655" s="0" t="s">
-        <v>4143</v>
+        <v>4156</v>
       </c>
       <c r="C1655" s="0" t="s">
-        <v>4144</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" s="0" t="s">
-        <v>4145</v>
+        <v>4158</v>
       </c>
       <c r="B1656" s="0" t="s">
-        <v>4146</v>
+        <v>4159</v>
       </c>
       <c r="C1656" s="0" t="s">
-        <v>4147</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" s="0" t="s">
-        <v>4148</v>
+        <v>4161</v>
       </c>
       <c r="B1657" s="0" t="s">
-        <v>4146</v>
+        <v>4159</v>
       </c>
       <c r="C1657" s="0" t="s">
-        <v>4149</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" s="0" t="s">
-        <v>4150</v>
+        <v>4163</v>
       </c>
       <c r="B1658" s="0" t="s">
-        <v>4151</v>
+        <v>4164</v>
       </c>
       <c r="C1658" s="0" t="s">
-        <v>4152</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" s="0" t="s">
-        <v>4153</v>
+        <v>4166</v>
       </c>
       <c r="B1659" s="0" t="s">
-        <v>4151</v>
+        <v>4167</v>
       </c>
       <c r="C1659" s="0" t="s">
-        <v>4154</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" s="0" t="s">
-        <v>4155</v>
+        <v>4169</v>
       </c>
       <c r="B1660" s="0" t="s">
-        <v>4156</v>
+        <v>4167</v>
       </c>
       <c r="C1660" s="0" t="s">
-        <v>4157</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" s="0" t="s">
-        <v>4158</v>
+        <v>4171</v>
       </c>
       <c r="B1661" s="0" t="s">
-        <v>4156</v>
+        <v>4172</v>
       </c>
       <c r="C1661" s="0" t="s">
-        <v>4159</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" s="0" t="s">
-        <v>4160</v>
+        <v>4174</v>
       </c>
       <c r="B1662" s="0" t="s">
-        <v>4161</v>
+        <v>4172</v>
       </c>
       <c r="C1662" s="0" t="s">
-        <v>4162</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" s="0" t="s">
-        <v>4163</v>
+        <v>4174</v>
       </c>
       <c r="B1663" s="0" t="s">
-        <v>4164</v>
+        <v>4172</v>
       </c>
       <c r="C1663" s="0" t="s">
-        <v>4165</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" s="0" t="s">
-        <v>4166</v>
+        <v>4176</v>
       </c>
       <c r="B1664" s="0" t="s">
-        <v>4167</v>
+        <v>4177</v>
       </c>
       <c r="C1664" s="0" t="s">
-        <v>4168</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" s="0" t="s">
-        <v>4169</v>
+        <v>4179</v>
       </c>
       <c r="B1665" s="0" t="s">
-        <v>4170</v>
+        <v>4177</v>
       </c>
       <c r="C1665" s="0" t="s">
-        <v>4171</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" s="0" t="s">
-        <v>4172</v>
+        <v>4181</v>
       </c>
       <c r="B1666" s="0" t="s">
-        <v>4170</v>
+        <v>4177</v>
       </c>
       <c r="C1666" s="0" t="s">
-        <v>4173</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" s="0" t="s">
-        <v>4174</v>
+        <v>4179</v>
       </c>
       <c r="B1667" s="0" t="s">
-        <v>4170</v>
+        <v>4177</v>
       </c>
       <c r="C1667" s="0" t="s">
-        <v>4175</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" s="0" t="s">
-        <v>4176</v>
+        <v>4179</v>
       </c>
       <c r="B1668" s="0" t="s">
         <v>4177</v>
       </c>
       <c r="C1668" s="0" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" s="0" t="s">
         <v>4179</v>
       </c>
       <c r="B1669" s="0" t="s">
         <v>4177</v>
       </c>
       <c r="C1669" s="0" t="s">
         <v>4180</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" s="0" t="s">
-        <v>4181</v>
+        <v>4179</v>
       </c>
       <c r="B1670" s="0" t="s">
-        <v>4182</v>
+        <v>4177</v>
       </c>
       <c r="C1670" s="0" t="s">
-        <v>4183</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" s="0" t="s">
+        <v>4183</v>
+      </c>
+      <c r="B1671" s="0" t="s">
         <v>4184</v>
       </c>
-      <c r="B1671" s="0" t="s">
+      <c r="C1671" s="0" t="s">
         <v>4185</v>
-      </c>
-[...1 lines deleted...]
-        <v>4186</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" s="0" t="s">
-        <v>4187</v>
+        <v>4183</v>
       </c>
       <c r="B1672" s="0" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1672" s="0" t="s">
         <v>4185</v>
-      </c>
-[...1 lines deleted...]
-        <v>4188</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" s="0" t="s">
-        <v>4189</v>
+        <v>4186</v>
       </c>
       <c r="B1673" s="0" t="s">
-        <v>4185</v>
+        <v>4187</v>
       </c>
       <c r="C1673" s="0" t="s">
-        <v>4190</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" s="0" t="s">
+        <v>4189</v>
+      </c>
+      <c r="B1674" s="0" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1674" s="0" t="s">
         <v>4191</v>
-      </c>
-[...4 lines deleted...]
-        <v>4193</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" s="0" t="s">
+        <v>4192</v>
+      </c>
+      <c r="B1675" s="0" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1675" s="0" t="s">
         <v>4194</v>
-      </c>
-[...4 lines deleted...]
-        <v>4196</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" s="0" t="s">
-        <v>4197</v>
+        <v>4192</v>
       </c>
       <c r="B1676" s="0" t="s">
-        <v>4195</v>
+        <v>4193</v>
       </c>
       <c r="C1676" s="0" t="s">
-        <v>4198</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" s="0" t="s">
-        <v>4199</v>
+        <v>4195</v>
       </c>
       <c r="B1677" s="0" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
       <c r="C1677" s="0" t="s">
-        <v>4200</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" s="0" t="s">
-        <v>4201</v>
+        <v>4198</v>
       </c>
       <c r="B1678" s="0" t="s">
-        <v>4202</v>
+        <v>4199</v>
       </c>
       <c r="C1678" s="0" t="s">
-        <v>4203</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" s="0" t="s">
-        <v>4204</v>
+        <v>4201</v>
       </c>
       <c r="B1679" s="0" t="s">
-        <v>4205</v>
+        <v>4199</v>
       </c>
       <c r="C1679" s="0" t="s">
-        <v>4206</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" s="0" t="s">
-        <v>4207</v>
+        <v>4203</v>
       </c>
       <c r="B1680" s="0" t="s">
-        <v>4208</v>
+        <v>4199</v>
       </c>
       <c r="C1680" s="0" t="s">
-        <v>4209</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" s="0" t="s">
-        <v>4210</v>
+        <v>4205</v>
       </c>
       <c r="B1681" s="0" t="s">
-        <v>4208</v>
+        <v>4199</v>
       </c>
       <c r="C1681" s="0" t="s">
-        <v>4211</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" s="0" t="s">
-        <v>4212</v>
+        <v>4207</v>
       </c>
       <c r="B1682" s="0" t="s">
-        <v>4213</v>
+        <v>4208</v>
       </c>
       <c r="C1682" s="0" t="s">
-        <v>4214</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" s="0" t="s">
-        <v>4215</v>
+        <v>4210</v>
       </c>
       <c r="B1683" s="0" t="s">
-        <v>4213</v>
+        <v>4208</v>
       </c>
       <c r="C1683" s="0" t="s">
-        <v>4216</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" s="0" t="s">
-        <v>4217</v>
+        <v>4212</v>
       </c>
       <c r="B1684" s="0" t="s">
-        <v>4218</v>
+        <v>4213</v>
       </c>
       <c r="C1684" s="0" t="s">
-        <v>4219</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" s="0" t="s">
-        <v>4220</v>
+        <v>4215</v>
       </c>
       <c r="B1685" s="0" t="s">
-        <v>4221</v>
+        <v>4213</v>
       </c>
       <c r="C1685" s="0" t="s">
-        <v>4222</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" s="0" t="s">
-        <v>4223</v>
+        <v>4217</v>
       </c>
       <c r="B1686" s="0" t="s">
-        <v>4224</v>
+        <v>4218</v>
       </c>
       <c r="C1686" s="0" t="s">
-        <v>4225</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" s="0" t="s">
-        <v>4226</v>
+        <v>4220</v>
       </c>
       <c r="B1687" s="0" t="s">
-        <v>4227</v>
+        <v>4221</v>
       </c>
       <c r="C1687" s="0" t="s">
-        <v>4228</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" s="0" t="s">
-        <v>4229</v>
+        <v>4223</v>
       </c>
       <c r="B1688" s="0" t="s">
-        <v>4227</v>
+        <v>4224</v>
       </c>
       <c r="C1688" s="0" t="s">
-        <v>4230</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" s="0" t="s">
-        <v>4231</v>
+        <v>4226</v>
       </c>
       <c r="B1689" s="0" t="s">
-        <v>4232</v>
+        <v>4224</v>
       </c>
       <c r="C1689" s="0" t="s">
-        <v>4233</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" s="0" t="s">
-        <v>4234</v>
+        <v>4228</v>
       </c>
       <c r="B1690" s="0" t="s">
-        <v>4235</v>
+        <v>4229</v>
       </c>
       <c r="C1690" s="0" t="s">
-        <v>4236</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" s="0" t="s">
-        <v>4237</v>
+        <v>4231</v>
       </c>
       <c r="B1691" s="0" t="s">
-        <v>4235</v>
+        <v>4229</v>
       </c>
       <c r="C1691" s="0" t="s">
-        <v>4238</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" s="0" t="s">
-        <v>4239</v>
+        <v>4233</v>
       </c>
       <c r="B1692" s="0" t="s">
-        <v>4240</v>
+        <v>4234</v>
       </c>
       <c r="C1692" s="0" t="s">
-        <v>4241</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" s="0" t="s">
-        <v>4242</v>
+        <v>4236</v>
       </c>
       <c r="B1693" s="0" t="s">
-        <v>4243</v>
+        <v>4237</v>
       </c>
       <c r="C1693" s="0" t="s">
-        <v>4244</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" s="0" t="s">
-        <v>4245</v>
+        <v>4239</v>
       </c>
       <c r="B1694" s="0" t="s">
-        <v>4246</v>
+        <v>4237</v>
       </c>
       <c r="C1694" s="0" t="s">
-        <v>4247</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" s="0" t="s">
-        <v>4245</v>
+        <v>4241</v>
       </c>
       <c r="B1695" s="0" t="s">
-        <v>4246</v>
+        <v>4242</v>
       </c>
       <c r="C1695" s="0" t="s">
-        <v>4247</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" s="0" t="s">
-        <v>4248</v>
+        <v>4244</v>
       </c>
       <c r="B1696" s="0" t="s">
-        <v>4249</v>
+        <v>4242</v>
       </c>
       <c r="C1696" s="0" t="s">
-        <v>4250</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" s="0" t="s">
-        <v>4251</v>
+        <v>4246</v>
       </c>
       <c r="B1697" s="0" t="s">
-        <v>4252</v>
+        <v>4247</v>
       </c>
       <c r="C1697" s="0" t="s">
-        <v>4253</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" s="0" t="s">
-        <v>4254</v>
+        <v>4249</v>
       </c>
       <c r="B1698" s="0" t="s">
-        <v>4255</v>
+        <v>4247</v>
       </c>
       <c r="C1698" s="0" t="s">
-        <v>4256</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" s="0" t="s">
-        <v>4257</v>
+        <v>4251</v>
       </c>
       <c r="B1699" s="0" t="s">
-        <v>4258</v>
+        <v>4252</v>
       </c>
       <c r="C1699" s="0" t="s">
-        <v>4259</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" s="0" t="s">
-        <v>4260</v>
+        <v>4254</v>
       </c>
       <c r="B1700" s="0" t="s">
-        <v>4258</v>
+        <v>4255</v>
       </c>
       <c r="C1700" s="0" t="s">
-        <v>4261</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" s="0" t="s">
-        <v>4262</v>
+        <v>4257</v>
       </c>
       <c r="B1701" s="0" t="s">
         <v>4258</v>
       </c>
       <c r="C1701" s="0" t="s">
-        <v>4263</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" s="0" t="s">
-        <v>4264</v>
+        <v>4260</v>
       </c>
       <c r="B1702" s="0" t="s">
-        <v>4265</v>
+        <v>4261</v>
       </c>
       <c r="C1702" s="0" t="s">
-        <v>4266</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" s="0" t="s">
-        <v>4267</v>
+        <v>4263</v>
       </c>
       <c r="B1703" s="0" t="s">
-        <v>4268</v>
+        <v>4261</v>
       </c>
       <c r="C1703" s="0" t="s">
-        <v>4269</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" s="0" t="s">
-        <v>4270</v>
+        <v>4265</v>
       </c>
       <c r="B1704" s="0" t="s">
-        <v>4271</v>
+        <v>4261</v>
       </c>
       <c r="C1704" s="0" t="s">
-        <v>4272</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" s="0" t="s">
-        <v>4273</v>
+        <v>4267</v>
       </c>
       <c r="B1705" s="0" t="s">
-        <v>4271</v>
+        <v>4268</v>
       </c>
       <c r="C1705" s="0" t="s">
-        <v>4274</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" s="0" t="s">
-        <v>4275</v>
+        <v>4270</v>
       </c>
       <c r="B1706" s="0" t="s">
+        <v>4268</v>
+      </c>
+      <c r="C1706" s="0" t="s">
         <v>4271</v>
-      </c>
-[...1 lines deleted...]
-        <v>4276</v>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" s="0" t="s">
-        <v>4277</v>
+        <v>4272</v>
       </c>
       <c r="B1707" s="0" t="s">
-        <v>4271</v>
+        <v>4273</v>
       </c>
       <c r="C1707" s="0" t="s">
-        <v>4278</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" s="0" t="s">
+        <v>4275</v>
+      </c>
+      <c r="B1708" s="0" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1708" s="0" t="s">
         <v>4277</v>
-      </c>
-[...4 lines deleted...]
-        <v>4278</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" s="0" t="s">
+        <v>4278</v>
+      </c>
+      <c r="B1709" s="0" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1709" s="0" t="s">
         <v>4279</v>
-      </c>
-[...4 lines deleted...]
-        <v>4281</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" s="0" t="s">
-        <v>4282</v>
+        <v>4280</v>
       </c>
       <c r="B1710" s="0" t="s">
-        <v>4283</v>
+        <v>4276</v>
       </c>
       <c r="C1710" s="0" t="s">
-        <v>4284</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" s="0" t="s">
-        <v>4285</v>
+        <v>4282</v>
       </c>
       <c r="B1711" s="0" t="s">
-        <v>4286</v>
+        <v>4283</v>
       </c>
       <c r="C1711" s="0" t="s">
-        <v>4287</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" s="0" t="s">
-        <v>4288</v>
+        <v>4285</v>
       </c>
       <c r="B1712" s="0" t="s">
-        <v>4289</v>
+        <v>4286</v>
       </c>
       <c r="C1712" s="0" t="s">
-        <v>4290</v>
+        <v>4287</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" s="0" t="s">
-        <v>4291</v>
+        <v>4288</v>
       </c>
       <c r="B1713" s="0" t="s">
-        <v>4292</v>
+        <v>4286</v>
       </c>
       <c r="C1713" s="0" t="s">
-        <v>4293</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" s="0" t="s">
-        <v>4294</v>
+        <v>4290</v>
       </c>
       <c r="B1714" s="0" t="s">
-        <v>4295</v>
+        <v>4286</v>
       </c>
       <c r="C1714" s="0" t="s">
-        <v>4296</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" s="0" t="s">
-        <v>4297</v>
+        <v>4292</v>
       </c>
       <c r="B1715" s="0" t="s">
-        <v>4298</v>
+        <v>4293</v>
       </c>
       <c r="C1715" s="0" t="s">
-        <v>4299</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" s="0" t="s">
-        <v>4300</v>
+        <v>4295</v>
       </c>
       <c r="B1716" s="0" t="s">
-        <v>4298</v>
+        <v>4296</v>
       </c>
       <c r="C1716" s="0" t="s">
-        <v>4301</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" s="0" t="s">
-        <v>4302</v>
+        <v>4298</v>
       </c>
       <c r="B1717" s="0" t="s">
-        <v>4298</v>
+        <v>4299</v>
       </c>
       <c r="C1717" s="0" t="s">
-        <v>4303</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" s="0" t="s">
-        <v>4304</v>
+        <v>4301</v>
       </c>
       <c r="B1718" s="0" t="s">
-        <v>4305</v>
+        <v>4299</v>
       </c>
       <c r="C1718" s="0" t="s">
-        <v>4306</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" s="0" t="s">
-        <v>4307</v>
+        <v>4303</v>
       </c>
       <c r="B1719" s="0" t="s">
-        <v>4308</v>
+        <v>4304</v>
       </c>
       <c r="C1719" s="0" t="s">
-        <v>4309</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" s="0" t="s">
-        <v>4310</v>
+        <v>4306</v>
       </c>
       <c r="B1720" s="0" t="s">
-        <v>4311</v>
+        <v>4304</v>
       </c>
       <c r="C1720" s="0" t="s">
-        <v>4312</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" s="0" t="s">
-        <v>4313</v>
+        <v>4308</v>
       </c>
       <c r="B1721" s="0" t="s">
-        <v>4314</v>
+        <v>4309</v>
       </c>
       <c r="C1721" s="0" t="s">
-        <v>4315</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" s="0" t="s">
-        <v>4316</v>
+        <v>4311</v>
       </c>
       <c r="B1722" s="0" t="s">
-        <v>4317</v>
+        <v>4312</v>
       </c>
       <c r="C1722" s="0" t="s">
-        <v>4318</v>
+        <v>4313</v>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" s="0" t="s">
-        <v>4319</v>
+        <v>4314</v>
       </c>
       <c r="B1723" s="0" t="s">
-        <v>4317</v>
+        <v>4315</v>
       </c>
       <c r="C1723" s="0" t="s">
-        <v>4320</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" s="0" t="s">
-        <v>4321</v>
+        <v>4317</v>
       </c>
       <c r="B1724" s="0" t="s">
-        <v>4322</v>
+        <v>4318</v>
       </c>
       <c r="C1724" s="0" t="s">
-        <v>4323</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" s="0" t="s">
-        <v>4324</v>
+        <v>4320</v>
       </c>
       <c r="B1725" s="0" t="s">
-        <v>4322</v>
+        <v>4318</v>
       </c>
       <c r="C1725" s="0" t="s">
-        <v>4325</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" s="0" t="s">
-        <v>4326</v>
+        <v>4322</v>
       </c>
       <c r="B1726" s="0" t="s">
-        <v>4327</v>
+        <v>4323</v>
       </c>
       <c r="C1726" s="0" t="s">
-        <v>4328</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" s="0" t="s">
-        <v>4329</v>
+        <v>4325</v>
       </c>
       <c r="B1727" s="0" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C1727" s="0" t="s">
         <v>4327</v>
-      </c>
-[...1 lines deleted...]
-        <v>4330</v>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" s="0" t="s">
-        <v>4331</v>
+        <v>4328</v>
       </c>
       <c r="B1728" s="0" t="s">
-        <v>4327</v>
+        <v>4326</v>
       </c>
       <c r="C1728" s="0" t="s">
-        <v>4332</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" s="0" t="s">
-        <v>4333</v>
+        <v>4330</v>
       </c>
       <c r="B1729" s="0" t="s">
-        <v>4334</v>
+        <v>4331</v>
       </c>
       <c r="C1729" s="0" t="s">
-        <v>4335</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" s="0" t="s">
-        <v>4336</v>
+        <v>4333</v>
       </c>
       <c r="B1730" s="0" t="s">
-        <v>4337</v>
+        <v>4334</v>
       </c>
       <c r="C1730" s="0" t="s">
-        <v>4338</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" s="0" t="s">
-        <v>4339</v>
+        <v>4336</v>
       </c>
       <c r="B1731" s="0" t="s">
         <v>4337</v>
       </c>
       <c r="C1731" s="0" t="s">
-        <v>4340</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" s="0" t="s">
-        <v>4341</v>
+        <v>4336</v>
       </c>
       <c r="B1732" s="0" t="s">
-        <v>4342</v>
+        <v>4337</v>
       </c>
       <c r="C1732" s="0" t="s">
-        <v>4343</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" s="0" t="s">
-        <v>4344</v>
+        <v>4339</v>
       </c>
       <c r="B1733" s="0" t="s">
-        <v>4342</v>
+        <v>4340</v>
       </c>
       <c r="C1733" s="0" t="s">
-        <v>4345</v>
+        <v>4341</v>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" s="0" t="s">
-        <v>4346</v>
+        <v>4342</v>
       </c>
       <c r="B1734" s="0" t="s">
-        <v>4347</v>
+        <v>4343</v>
       </c>
       <c r="C1734" s="0" t="s">
-        <v>4348</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" s="0" t="s">
-        <v>4349</v>
+        <v>4345</v>
       </c>
       <c r="B1735" s="0" t="s">
-        <v>4350</v>
+        <v>4346</v>
       </c>
       <c r="C1735" s="0" t="s">
-        <v>4351</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" s="0" t="s">
-        <v>4352</v>
+        <v>4348</v>
       </c>
       <c r="B1736" s="0" t="s">
-        <v>4353</v>
+        <v>4349</v>
       </c>
       <c r="C1736" s="0" t="s">
-        <v>4354</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" s="0" t="s">
-        <v>4355</v>
+        <v>4351</v>
       </c>
       <c r="B1737" s="0" t="s">
-        <v>4353</v>
+        <v>4349</v>
       </c>
       <c r="C1737" s="0" t="s">
-        <v>4356</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" s="0" t="s">
-        <v>4357</v>
+        <v>4353</v>
       </c>
       <c r="B1738" s="0" t="s">
-        <v>4358</v>
+        <v>4349</v>
       </c>
       <c r="C1738" s="0" t="s">
-        <v>4359</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" s="0" t="s">
-        <v>4360</v>
+        <v>4355</v>
       </c>
       <c r="B1739" s="0" t="s">
-        <v>4361</v>
+        <v>4356</v>
       </c>
       <c r="C1739" s="0" t="s">
-        <v>4362</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" s="0" t="s">
-        <v>4363</v>
+        <v>4358</v>
       </c>
       <c r="B1740" s="0" t="s">
-        <v>4364</v>
+        <v>4359</v>
       </c>
       <c r="C1740" s="0" t="s">
-        <v>4365</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" s="0" t="s">
-        <v>4366</v>
+        <v>4361</v>
       </c>
       <c r="B1741" s="0" t="s">
-        <v>4364</v>
+        <v>4362</v>
       </c>
       <c r="C1741" s="0" t="s">
-        <v>4367</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" s="0" t="s">
-        <v>4368</v>
+        <v>4364</v>
       </c>
       <c r="B1742" s="0" t="s">
-        <v>4369</v>
+        <v>4362</v>
       </c>
       <c r="C1742" s="0" t="s">
-        <v>4370</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" s="0" t="s">
-        <v>4371</v>
+        <v>4366</v>
       </c>
       <c r="B1743" s="0" t="s">
-        <v>4372</v>
+        <v>4362</v>
       </c>
       <c r="C1743" s="0" t="s">
-        <v>4373</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" s="0" t="s">
-        <v>4374</v>
+        <v>4368</v>
       </c>
       <c r="B1744" s="0" t="s">
-        <v>4375</v>
+        <v>4362</v>
       </c>
       <c r="C1744" s="0" t="s">
-        <v>4376</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" s="0" t="s">
-        <v>4377</v>
+        <v>4368</v>
       </c>
       <c r="B1745" s="0" t="s">
-        <v>4378</v>
+        <v>4362</v>
       </c>
       <c r="C1745" s="0" t="s">
-        <v>4379</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" s="0" t="s">
-        <v>4380</v>
+        <v>4370</v>
       </c>
       <c r="B1746" s="0" t="s">
-        <v>4381</v>
+        <v>4371</v>
       </c>
       <c r="C1746" s="0" t="s">
-        <v>4382</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" s="0" t="s">
-        <v>4383</v>
+        <v>4373</v>
       </c>
       <c r="B1747" s="0" t="s">
-        <v>4381</v>
+        <v>4374</v>
       </c>
       <c r="C1747" s="0" t="s">
-        <v>4384</v>
+        <v>4375</v>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" s="0" t="s">
-        <v>4385</v>
+        <v>4376</v>
       </c>
       <c r="B1748" s="0" t="s">
-        <v>4381</v>
+        <v>4377</v>
       </c>
       <c r="C1748" s="0" t="s">
-        <v>4386</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" s="0" t="s">
-        <v>4387</v>
+        <v>4379</v>
       </c>
       <c r="B1749" s="0" t="s">
-        <v>4388</v>
+        <v>4380</v>
       </c>
       <c r="C1749" s="0" t="s">
-        <v>4389</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" s="0" t="s">
-        <v>4390</v>
+        <v>4382</v>
       </c>
       <c r="B1750" s="0" t="s">
-        <v>4391</v>
+        <v>4383</v>
       </c>
       <c r="C1750" s="0" t="s">
-        <v>4392</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" s="0" t="s">
-        <v>4393</v>
+        <v>4385</v>
       </c>
       <c r="B1751" s="0" t="s">
-        <v>4394</v>
+        <v>4386</v>
       </c>
       <c r="C1751" s="0" t="s">
-        <v>4395</v>
+        <v>4387</v>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" s="0" t="s">
-        <v>4396</v>
+        <v>4388</v>
       </c>
       <c r="B1752" s="0" t="s">
-        <v>4394</v>
+        <v>4389</v>
       </c>
       <c r="C1752" s="0" t="s">
-        <v>4397</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" s="0" t="s">
-        <v>4398</v>
+        <v>4391</v>
       </c>
       <c r="B1753" s="0" t="s">
-        <v>4399</v>
+        <v>4389</v>
       </c>
       <c r="C1753" s="0" t="s">
-        <v>4400</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" s="0" t="s">
-        <v>4401</v>
+        <v>4393</v>
       </c>
       <c r="B1754" s="0" t="s">
-        <v>4402</v>
+        <v>4389</v>
       </c>
       <c r="C1754" s="0" t="s">
-        <v>4403</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" s="0" t="s">
-        <v>4404</v>
+        <v>4395</v>
       </c>
       <c r="B1755" s="0" t="s">
-        <v>4405</v>
+        <v>4396</v>
       </c>
       <c r="C1755" s="0" t="s">
-        <v>4406</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" s="0" t="s">
-        <v>4407</v>
+        <v>4398</v>
       </c>
       <c r="B1756" s="0" t="s">
-        <v>4405</v>
+        <v>4399</v>
       </c>
       <c r="C1756" s="0" t="s">
-        <v>4408</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" s="0" t="s">
-        <v>4409</v>
+        <v>4401</v>
       </c>
       <c r="B1757" s="0" t="s">
-        <v>4410</v>
+        <v>4402</v>
       </c>
       <c r="C1757" s="0" t="s">
-        <v>4411</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" s="0" t="s">
-        <v>4412</v>
+        <v>4404</v>
       </c>
       <c r="B1758" s="0" t="s">
-        <v>4410</v>
+        <v>4405</v>
       </c>
       <c r="C1758" s="0" t="s">
-        <v>4413</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" s="0" t="s">
-        <v>4414</v>
+        <v>4407</v>
       </c>
       <c r="B1759" s="0" t="s">
-        <v>4410</v>
+        <v>4408</v>
       </c>
       <c r="C1759" s="0" t="s">
-        <v>4415</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" s="0" t="s">
-        <v>4416</v>
+        <v>4410</v>
       </c>
       <c r="B1760" s="0" t="s">
-        <v>4410</v>
+        <v>4408</v>
       </c>
       <c r="C1760" s="0" t="s">
-        <v>4417</v>
+        <v>4411</v>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" s="0" t="s">
-        <v>4418</v>
+        <v>4412</v>
       </c>
       <c r="B1761" s="0" t="s">
-        <v>4410</v>
+        <v>4413</v>
       </c>
       <c r="C1761" s="0" t="s">
-        <v>4419</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" s="0" t="s">
-        <v>4420</v>
+        <v>4415</v>
       </c>
       <c r="B1762" s="0" t="s">
-        <v>4421</v>
+        <v>4413</v>
       </c>
       <c r="C1762" s="0" t="s">
-        <v>4422</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" s="0" t="s">
-        <v>4423</v>
+        <v>4417</v>
       </c>
       <c r="B1763" s="0" t="s">
-        <v>4421</v>
+        <v>4418</v>
       </c>
       <c r="C1763" s="0" t="s">
-        <v>4424</v>
+        <v>4419</v>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" s="0" t="s">
-        <v>4425</v>
+        <v>4420</v>
       </c>
       <c r="B1764" s="0" t="s">
-        <v>4426</v>
+        <v>4418</v>
       </c>
       <c r="C1764" s="0" t="s">
-        <v>4427</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" s="0" t="s">
-        <v>4428</v>
+        <v>4422</v>
       </c>
       <c r="B1765" s="0" t="s">
-        <v>4426</v>
+        <v>4418</v>
       </c>
       <c r="C1765" s="0" t="s">
-        <v>4429</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" s="0" t="s">
-        <v>4430</v>
+        <v>4424</v>
       </c>
       <c r="B1766" s="0" t="s">
-        <v>4431</v>
+        <v>4425</v>
       </c>
       <c r="C1766" s="0" t="s">
-        <v>4432</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" s="0" t="s">
-        <v>4433</v>
+        <v>4427</v>
       </c>
       <c r="B1767" s="0" t="s">
-        <v>4431</v>
+        <v>4428</v>
       </c>
       <c r="C1767" s="0" t="s">
-        <v>4434</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" s="0" t="s">
-        <v>4435</v>
+        <v>4430</v>
       </c>
       <c r="B1768" s="0" t="s">
-        <v>4436</v>
+        <v>4428</v>
       </c>
       <c r="C1768" s="0" t="s">
-        <v>4437</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" s="0" t="s">
-        <v>4438</v>
+        <v>4432</v>
       </c>
       <c r="B1769" s="0" t="s">
-        <v>4439</v>
+        <v>4433</v>
       </c>
       <c r="C1769" s="0" t="s">
-        <v>4440</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" s="0" t="s">
-        <v>4441</v>
+        <v>4435</v>
       </c>
       <c r="B1770" s="0" t="s">
-        <v>4442</v>
+        <v>4433</v>
       </c>
       <c r="C1770" s="0" t="s">
-        <v>4443</v>
+        <v>4436</v>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" s="0" t="s">
-        <v>4444</v>
+        <v>4437</v>
       </c>
       <c r="B1771" s="0" t="s">
-        <v>4442</v>
+        <v>4438</v>
       </c>
       <c r="C1771" s="0" t="s">
-        <v>4445</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" s="0" t="s">
-        <v>4446</v>
+        <v>4440</v>
       </c>
       <c r="B1772" s="0" t="s">
+        <v>4441</v>
+      </c>
+      <c r="C1772" s="0" t="s">
         <v>4442</v>
-      </c>
-[...1 lines deleted...]
-        <v>4447</v>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" s="0" t="s">
-        <v>4448</v>
+        <v>4443</v>
       </c>
       <c r="B1773" s="0" t="s">
-        <v>4449</v>
+        <v>4444</v>
       </c>
       <c r="C1773" s="0" t="s">
-        <v>4450</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" s="0" t="s">
-        <v>4451</v>
+        <v>4446</v>
       </c>
       <c r="B1774" s="0" t="s">
-        <v>4452</v>
+        <v>4444</v>
       </c>
       <c r="C1774" s="0" t="s">
-        <v>4453</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" s="0" t="s">
-        <v>4454</v>
+        <v>4448</v>
       </c>
       <c r="B1775" s="0" t="s">
-        <v>4452</v>
+        <v>4449</v>
       </c>
       <c r="C1775" s="0" t="s">
-        <v>4455</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" s="0" t="s">
-        <v>4456</v>
+        <v>4451</v>
       </c>
       <c r="B1776" s="0" t="s">
         <v>4452</v>
       </c>
       <c r="C1776" s="0" t="s">
-        <v>4457</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" s="0" t="s">
-        <v>4458</v>
+        <v>4454</v>
       </c>
       <c r="B1777" s="0" t="s">
-        <v>4459</v>
+        <v>4455</v>
       </c>
       <c r="C1777" s="0" t="s">
-        <v>4460</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" s="0" t="s">
-        <v>4461</v>
+        <v>4457</v>
       </c>
       <c r="B1778" s="0" t="s">
-        <v>4462</v>
+        <v>4455</v>
       </c>
       <c r="C1778" s="0" t="s">
-        <v>4463</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" s="0" t="s">
-        <v>4464</v>
+        <v>4459</v>
       </c>
       <c r="B1779" s="0" t="s">
-        <v>4462</v>
+        <v>4460</v>
       </c>
       <c r="C1779" s="0" t="s">
-        <v>4465</v>
+        <v>4461</v>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" s="0" t="s">
-        <v>4466</v>
+        <v>4462</v>
       </c>
       <c r="B1780" s="0" t="s">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="C1780" s="0" t="s">
-        <v>4467</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" s="0" t="s">
-        <v>4468</v>
+        <v>4465</v>
       </c>
       <c r="B1781" s="0" t="s">
-        <v>4469</v>
+        <v>4466</v>
       </c>
       <c r="C1781" s="0" t="s">
-        <v>4470</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" s="0" t="s">
-        <v>4471</v>
+        <v>4468</v>
       </c>
       <c r="B1782" s="0" t="s">
-        <v>4472</v>
+        <v>4469</v>
       </c>
       <c r="C1782" s="0" t="s">
-        <v>4473</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" s="0" t="s">
-        <v>4474</v>
+        <v>4471</v>
       </c>
       <c r="B1783" s="0" t="s">
-        <v>4475</v>
+        <v>4472</v>
       </c>
       <c r="C1783" s="0" t="s">
-        <v>4476</v>
+        <v>4473</v>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" s="0" t="s">
-        <v>4477</v>
+        <v>4474</v>
       </c>
       <c r="B1784" s="0" t="s">
+        <v>4472</v>
+      </c>
+      <c r="C1784" s="0" t="s">
         <v>4475</v>
-      </c>
-[...1 lines deleted...]
-        <v>4478</v>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" s="0" t="s">
-        <v>4479</v>
+        <v>4476</v>
       </c>
       <c r="B1785" s="0" t="s">
-        <v>4480</v>
+        <v>4472</v>
       </c>
       <c r="C1785" s="0" t="s">
-        <v>4481</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" s="0" t="s">
-        <v>4482</v>
+        <v>4478</v>
       </c>
       <c r="B1786" s="0" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C1786" s="0" t="s">
         <v>4480</v>
-      </c>
-[...1 lines deleted...]
-        <v>4483</v>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" s="0" t="s">
-        <v>4484</v>
+        <v>4481</v>
       </c>
       <c r="B1787" s="0" t="s">
-        <v>4480</v>
+        <v>4482</v>
       </c>
       <c r="C1787" s="0" t="s">
-        <v>4485</v>
+        <v>4483</v>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" s="0" t="s">
+        <v>4484</v>
+      </c>
+      <c r="B1788" s="0" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1788" s="0" t="s">
         <v>4486</v>
-      </c>
-[...4 lines deleted...]
-        <v>4487</v>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" s="0" t="s">
+        <v>4487</v>
+      </c>
+      <c r="B1789" s="0" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1789" s="0" t="s">
         <v>4488</v>
-      </c>
-[...4 lines deleted...]
-        <v>4490</v>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" s="0" t="s">
+        <v>4489</v>
+      </c>
+      <c r="B1790" s="0" t="s">
+        <v>4490</v>
+      </c>
+      <c r="C1790" s="0" t="s">
         <v>4491</v>
-      </c>
-[...4 lines deleted...]
-        <v>4493</v>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" s="0" t="s">
+        <v>4492</v>
+      </c>
+      <c r="B1791" s="0" t="s">
+        <v>4493</v>
+      </c>
+      <c r="C1791" s="0" t="s">
         <v>4494</v>
-      </c>
-[...4 lines deleted...]
-        <v>4495</v>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" s="0" t="s">
+        <v>4495</v>
+      </c>
+      <c r="B1792" s="0" t="s">
         <v>4496</v>
-      </c>
-[...1 lines deleted...]
-        <v>4492</v>
       </c>
       <c r="C1792" s="0" t="s">
         <v>4497</v>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" s="0" t="s">
         <v>4498</v>
       </c>
       <c r="B1793" s="0" t="s">
-        <v>4492</v>
+        <v>4496</v>
       </c>
       <c r="C1793" s="0" t="s">
         <v>4499</v>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" s="0" t="s">
         <v>4500</v>
       </c>
       <c r="B1794" s="0" t="s">
         <v>4501</v>
       </c>
       <c r="C1794" s="0" t="s">
         <v>4502</v>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" s="0" t="s">
         <v>4503</v>
       </c>
       <c r="B1795" s="0" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1795" s="0" t="s">
         <v>4504</v>
-      </c>
-[...1 lines deleted...]
-        <v>4505</v>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" s="0" t="s">
+        <v>4505</v>
+      </c>
+      <c r="B1796" s="0" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1796" s="0" t="s">
         <v>4506</v>
-      </c>
-[...4 lines deleted...]
-        <v>4508</v>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" s="0" t="s">
-        <v>4509</v>
+        <v>4507</v>
       </c>
       <c r="B1797" s="0" t="s">
-        <v>4510</v>
+        <v>4501</v>
       </c>
       <c r="C1797" s="0" t="s">
-        <v>4511</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" s="0" t="s">
-        <v>4512</v>
+        <v>4509</v>
       </c>
       <c r="B1798" s="0" t="s">
-        <v>4513</v>
+        <v>4501</v>
       </c>
       <c r="C1798" s="0" t="s">
-        <v>4514</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" s="0" t="s">
-        <v>4515</v>
+        <v>4511</v>
       </c>
       <c r="B1799" s="0" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1799" s="0" t="s">
         <v>4513</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516</v>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" s="0" t="s">
-        <v>4517</v>
+        <v>4514</v>
       </c>
       <c r="B1800" s="0" t="s">
-        <v>4513</v>
+        <v>4512</v>
       </c>
       <c r="C1800" s="0" t="s">
-        <v>4518</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" s="0" t="s">
-        <v>4519</v>
+        <v>4516</v>
       </c>
       <c r="B1801" s="0" t="s">
-        <v>4520</v>
+        <v>4517</v>
       </c>
       <c r="C1801" s="0" t="s">
-        <v>4521</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" s="0" t="s">
-        <v>4522</v>
+        <v>4519</v>
       </c>
       <c r="B1802" s="0" t="s">
+        <v>4517</v>
+      </c>
+      <c r="C1802" s="0" t="s">
         <v>4520</v>
-      </c>
-[...1 lines deleted...]
-        <v>4523</v>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" s="0" t="s">
-        <v>4524</v>
+        <v>4521</v>
       </c>
       <c r="B1803" s="0" t="s">
-        <v>4520</v>
+        <v>4522</v>
       </c>
       <c r="C1803" s="0" t="s">
-        <v>4525</v>
+        <v>4523</v>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" s="0" t="s">
-        <v>4526</v>
+        <v>4524</v>
       </c>
       <c r="B1804" s="0" t="s">
-        <v>4527</v>
+        <v>4522</v>
       </c>
       <c r="C1804" s="0" t="s">
-        <v>4528</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" s="0" t="s">
-        <v>4529</v>
+        <v>4526</v>
       </c>
       <c r="B1805" s="0" t="s">
         <v>4527</v>
       </c>
       <c r="C1805" s="0" t="s">
-        <v>4530</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" s="0" t="s">
+        <v>4529</v>
+      </c>
+      <c r="B1806" s="0" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1806" s="0" t="s">
         <v>4531</v>
-      </c>
-[...4 lines deleted...]
-        <v>4532</v>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" s="0" t="s">
+        <v>4532</v>
+      </c>
+      <c r="B1807" s="0" t="s">
         <v>4533</v>
-      </c>
-[...1 lines deleted...]
-        <v>4527</v>
       </c>
       <c r="C1807" s="0" t="s">
         <v>4534</v>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" s="0" t="s">
         <v>4535</v>
       </c>
       <c r="B1808" s="0" t="s">
-        <v>4527</v>
+        <v>4533</v>
       </c>
       <c r="C1808" s="0" t="s">
         <v>4536</v>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" s="0" t="s">
         <v>4537</v>
       </c>
       <c r="B1809" s="0" t="s">
-        <v>4527</v>
+        <v>4533</v>
       </c>
       <c r="C1809" s="0" t="s">
         <v>4538</v>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" s="0" t="s">
         <v>4539</v>
       </c>
       <c r="B1810" s="0" t="s">
-        <v>4527</v>
+        <v>4540</v>
       </c>
       <c r="C1810" s="0" t="s">
-        <v>4540</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" s="0" t="s">
-        <v>4541</v>
+        <v>4542</v>
       </c>
       <c r="B1811" s="0" t="s">
-        <v>4542</v>
+        <v>4543</v>
       </c>
       <c r="C1811" s="0" t="s">
-        <v>4543</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" s="0" t="s">
-        <v>4544</v>
+        <v>4545</v>
       </c>
       <c r="B1812" s="0" t="s">
-        <v>4545</v>
+        <v>4543</v>
       </c>
       <c r="C1812" s="0" t="s">
         <v>4546</v>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" s="0" t="s">
         <v>4547</v>
       </c>
       <c r="B1813" s="0" t="s">
+        <v>4543</v>
+      </c>
+      <c r="C1813" s="0" t="s">
         <v>4548</v>
-      </c>
-[...1 lines deleted...]
-        <v>4549</v>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" s="0" t="s">
+        <v>4549</v>
+      </c>
+      <c r="B1814" s="0" t="s">
         <v>4550</v>
       </c>
-      <c r="B1814" s="0" t="s">
+      <c r="C1814" s="0" t="s">
         <v>4551</v>
-      </c>
-[...1 lines deleted...]
-        <v>4552</v>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" s="0" t="s">
+        <v>4552</v>
+      </c>
+      <c r="B1815" s="0" t="s">
         <v>4553</v>
-      </c>
-[...1 lines deleted...]
-        <v>4551</v>
       </c>
       <c r="C1815" s="0" t="s">
         <v>4554</v>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" s="0" t="s">
         <v>4555</v>
       </c>
       <c r="B1816" s="0" t="s">
-        <v>4551</v>
+        <v>4553</v>
       </c>
       <c r="C1816" s="0" t="s">
         <v>4556</v>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" s="0" t="s">
         <v>4557</v>
       </c>
       <c r="B1817" s="0" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C1817" s="0" t="s">
         <v>4558</v>
-      </c>
-[...1 lines deleted...]
-        <v>4559</v>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" s="0" t="s">
+        <v>4559</v>
+      </c>
+      <c r="B1818" s="0" t="s">
         <v>4560</v>
       </c>
-      <c r="B1818" s="0" t="s">
+      <c r="C1818" s="0" t="s">
         <v>4561</v>
-      </c>
-[...1 lines deleted...]
-        <v>4562</v>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" s="0" t="s">
+        <v>4562</v>
+      </c>
+      <c r="B1819" s="0" t="s">
         <v>4563</v>
       </c>
-      <c r="B1819" s="0" t="s">
+      <c r="C1819" s="0" t="s">
         <v>4564</v>
-      </c>
-[...1 lines deleted...]
-        <v>4565</v>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" s="0" t="s">
+        <v>4565</v>
+      </c>
+      <c r="B1820" s="0" t="s">
         <v>4566</v>
-      </c>
-[...1 lines deleted...]
-        <v>4564</v>
       </c>
       <c r="C1820" s="0" t="s">
         <v>4567</v>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" s="0" t="s">
         <v>4568</v>
       </c>
       <c r="B1821" s="0" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C1821" s="0" t="s">
         <v>4569</v>
-      </c>
-[...1 lines deleted...]
-        <v>4570</v>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" s="0" t="s">
+        <v>4570</v>
+      </c>
+      <c r="B1822" s="0" t="s">
         <v>4571</v>
       </c>
-      <c r="B1822" s="0" t="s">
+      <c r="C1822" s="0" t="s">
         <v>4572</v>
-      </c>
-[...1 lines deleted...]
-        <v>4573</v>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" s="0" t="s">
+        <v>4573</v>
+      </c>
+      <c r="B1823" s="0" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C1823" s="0" t="s">
         <v>4574</v>
-      </c>
-[...4 lines deleted...]
-        <v>4575</v>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" s="0" t="s">
+        <v>4575</v>
+      </c>
+      <c r="B1824" s="0" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C1824" s="0" t="s">
         <v>4576</v>
-      </c>
-[...4 lines deleted...]
-        <v>4577</v>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" s="0" t="s">
+        <v>4577</v>
+      </c>
+      <c r="B1825" s="0" t="s">
+        <v>4571</v>
+      </c>
+      <c r="C1825" s="0" t="s">
         <v>4578</v>
-      </c>
-[...4 lines deleted...]
-        <v>4580</v>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" s="0" t="s">
+        <v>4579</v>
+      </c>
+      <c r="B1826" s="0" t="s">
+        <v>4580</v>
+      </c>
+      <c r="C1826" s="0" t="s">
         <v>4581</v>
-      </c>
-[...4 lines deleted...]
-        <v>4582</v>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" s="0" t="s">
+        <v>4582</v>
+      </c>
+      <c r="B1827" s="0" t="s">
         <v>4583</v>
       </c>
-      <c r="B1827" s="0" t="s">
+      <c r="C1827" s="0" t="s">
         <v>4584</v>
-      </c>
-[...1 lines deleted...]
-        <v>4585</v>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" s="0" t="s">
+        <v>4585</v>
+      </c>
+      <c r="B1828" s="0" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1828" s="0" t="s">
         <v>4586</v>
-      </c>
-[...4 lines deleted...]
-        <v>4587</v>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" s="0" t="s">
+        <v>4587</v>
+      </c>
+      <c r="B1829" s="0" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1829" s="0" t="s">
         <v>4588</v>
-      </c>
-[...4 lines deleted...]
-        <v>4589</v>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" s="0" t="s">
+        <v>4589</v>
+      </c>
+      <c r="B1830" s="0" t="s">
+        <v>4583</v>
+      </c>
+      <c r="C1830" s="0" t="s">
         <v>4590</v>
-      </c>
-[...4 lines deleted...]
-        <v>4592</v>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" s="0" t="s">
-        <v>4590</v>
+        <v>4591</v>
       </c>
       <c r="B1831" s="0" t="s">
-        <v>4591</v>
+        <v>4592</v>
       </c>
       <c r="C1831" s="0" t="s">
-        <v>4592</v>
+        <v>4593</v>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" s="0" t="s">
-        <v>4593</v>
+        <v>4594</v>
       </c>
       <c r="B1832" s="0" t="s">
-        <v>4594</v>
+        <v>4595</v>
       </c>
       <c r="C1832" s="0" t="s">
-        <v>4595</v>
+        <v>4596</v>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" s="0" t="s">
-        <v>4596</v>
+        <v>4597</v>
       </c>
       <c r="B1833" s="0" t="s">
-        <v>4594</v>
+        <v>4598</v>
       </c>
       <c r="C1833" s="0" t="s">
-        <v>4595</v>
+        <v>4599</v>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" s="0" t="s">
-        <v>4597</v>
+        <v>4600</v>
       </c>
       <c r="B1834" s="0" t="s">
-        <v>4594</v>
+        <v>4601</v>
       </c>
       <c r="C1834" s="0" t="s">
-        <v>4598</v>
+        <v>4602</v>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" s="0" t="s">
-        <v>4599</v>
+        <v>4603</v>
       </c>
       <c r="B1835" s="0" t="s">
-        <v>4594</v>
+        <v>4604</v>
       </c>
       <c r="C1835" s="0" t="s">
-        <v>4600</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" s="0" t="s">
-        <v>4601</v>
+        <v>4606</v>
       </c>
       <c r="B1836" s="0" t="s">
-        <v>4602</v>
+        <v>4604</v>
       </c>
       <c r="C1836" s="0" t="s">
-        <v>4603</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" s="0" t="s">
+        <v>4608</v>
+      </c>
+      <c r="B1837" s="0" t="s">
         <v>4604</v>
       </c>
-      <c r="B1837" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1837" s="0" t="s">
-        <v>4605</v>
+        <v>4609</v>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" s="0" t="s">
-        <v>4606</v>
+        <v>4610</v>
       </c>
       <c r="B1838" s="0" t="s">
-        <v>4607</v>
+        <v>4611</v>
       </c>
       <c r="C1838" s="0" t="s">
-        <v>4608</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" s="0" t="s">
-        <v>4609</v>
+        <v>4613</v>
       </c>
       <c r="B1839" s="0" t="s">
-        <v>4607</v>
+        <v>4611</v>
       </c>
       <c r="C1839" s="0" t="s">
-        <v>4610</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" s="0" t="s">
+        <v>4615</v>
+      </c>
+      <c r="B1840" s="0" t="s">
         <v>4611</v>
       </c>
-      <c r="B1840" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1840" s="0" t="s">
-        <v>4612</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" s="0" t="s">
-        <v>4613</v>
+        <v>4617</v>
       </c>
       <c r="B1841" s="0" t="s">
-        <v>4607</v>
+        <v>4618</v>
       </c>
       <c r="C1841" s="0" t="s">
-        <v>4614</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" s="0" t="s">
-        <v>4615</v>
+        <v>4620</v>
       </c>
       <c r="B1842" s="0" t="s">
-        <v>4607</v>
+        <v>4618</v>
       </c>
       <c r="C1842" s="0" t="s">
-        <v>4616</v>
+        <v>4621</v>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" s="0" t="s">
-        <v>4617</v>
+        <v>4622</v>
       </c>
       <c r="B1843" s="0" t="s">
         <v>4618</v>
       </c>
       <c r="C1843" s="0" t="s">
-        <v>4619</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" s="0" t="s">
-        <v>4620</v>
+        <v>4624</v>
       </c>
       <c r="B1844" s="0" t="s">
         <v>4618</v>
       </c>
       <c r="C1844" s="0" t="s">
-        <v>4621</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" s="0" t="s">
-        <v>4622</v>
+        <v>4626</v>
       </c>
       <c r="B1845" s="0" t="s">
         <v>4618</v>
       </c>
       <c r="C1845" s="0" t="s">
-        <v>4623</v>
+        <v>4627</v>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" s="0" t="s">
-        <v>4624</v>
+        <v>4628</v>
       </c>
       <c r="B1846" s="0" t="s">
-        <v>4625</v>
+        <v>4618</v>
       </c>
       <c r="C1846" s="0" t="s">
-        <v>4626</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" s="0" t="s">
-        <v>4627</v>
+        <v>4630</v>
       </c>
       <c r="B1847" s="0" t="s">
-        <v>4628</v>
+        <v>4618</v>
       </c>
       <c r="C1847" s="0" t="s">
-        <v>4629</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" s="0" t="s">
-        <v>4630</v>
+        <v>4632</v>
       </c>
       <c r="B1848" s="0" t="s">
-        <v>4628</v>
+        <v>4633</v>
       </c>
       <c r="C1848" s="0" t="s">
-        <v>4631</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" s="0" t="s">
-        <v>4632</v>
+        <v>4635</v>
       </c>
       <c r="B1849" s="0" t="s">
-        <v>4628</v>
+        <v>4636</v>
       </c>
       <c r="C1849" s="0" t="s">
-        <v>4633</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" s="0" t="s">
-        <v>4634</v>
+        <v>4638</v>
       </c>
       <c r="B1850" s="0" t="s">
-        <v>4628</v>
+        <v>4639</v>
       </c>
       <c r="C1850" s="0" t="s">
-        <v>4635</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" s="0" t="s">
-        <v>4636</v>
+        <v>4641</v>
       </c>
       <c r="B1851" s="0" t="s">
-        <v>4628</v>
+        <v>4642</v>
       </c>
       <c r="C1851" s="0" t="s">
-        <v>4637</v>
+        <v>4643</v>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" s="0" t="s">
-        <v>4638</v>
+        <v>4644</v>
       </c>
       <c r="B1852" s="0" t="s">
-        <v>4639</v>
+        <v>4642</v>
       </c>
       <c r="C1852" s="0" t="s">
-        <v>4640</v>
+        <v>4645</v>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" s="0" t="s">
-        <v>4641</v>
+        <v>4646</v>
       </c>
       <c r="B1853" s="0" t="s">
         <v>4642</v>
       </c>
       <c r="C1853" s="0" t="s">
-        <v>4643</v>
+        <v>4647</v>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" s="0" t="s">
-        <v>4644</v>
+        <v>4648</v>
       </c>
       <c r="B1854" s="0" t="s">
-        <v>4645</v>
+        <v>4649</v>
       </c>
       <c r="C1854" s="0" t="s">
-        <v>4646</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" s="0" t="s">
-        <v>4647</v>
+        <v>4651</v>
       </c>
       <c r="B1855" s="0" t="s">
-        <v>4645</v>
+        <v>4652</v>
       </c>
       <c r="C1855" s="0" t="s">
-        <v>4648</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" s="0" t="s">
-        <v>4649</v>
+        <v>4654</v>
       </c>
       <c r="B1856" s="0" t="s">
-        <v>4650</v>
+        <v>4655</v>
       </c>
       <c r="C1856" s="0" t="s">
-        <v>4651</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" s="0" t="s">
-        <v>4652</v>
+        <v>4657</v>
       </c>
       <c r="B1857" s="0" t="s">
-        <v>4650</v>
+        <v>4655</v>
       </c>
       <c r="C1857" s="0" t="s">
-        <v>4653</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" s="0" t="s">
-        <v>4654</v>
+        <v>4659</v>
       </c>
       <c r="B1858" s="0" t="s">
-        <v>4655</v>
+        <v>4660</v>
       </c>
       <c r="C1858" s="0" t="s">
-        <v>4656</v>
+        <v>4661</v>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" s="0" t="s">
-        <v>4657</v>
+        <v>4662</v>
       </c>
       <c r="B1859" s="0" t="s">
-        <v>4655</v>
+        <v>4663</v>
       </c>
       <c r="C1859" s="0" t="s">
-        <v>4658</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" s="0" t="s">
-        <v>4659</v>
+        <v>4665</v>
       </c>
       <c r="B1860" s="0" t="s">
-        <v>4660</v>
+        <v>4663</v>
       </c>
       <c r="C1860" s="0" t="s">
-        <v>4661</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" s="0" t="s">
-        <v>4662</v>
+        <v>4667</v>
       </c>
       <c r="B1861" s="0" t="s">
-        <v>4660</v>
+        <v>4663</v>
       </c>
       <c r="C1861" s="0" t="s">
-        <v>4663</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" s="0" t="s">
-        <v>4664</v>
+        <v>4669</v>
       </c>
       <c r="B1862" s="0" t="s">
-        <v>4660</v>
+        <v>4670</v>
       </c>
       <c r="C1862" s="0" t="s">
-        <v>4665</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" s="0" t="s">
-        <v>4666</v>
+        <v>4672</v>
       </c>
       <c r="B1863" s="0" t="s">
-        <v>4660</v>
+        <v>4670</v>
       </c>
       <c r="C1863" s="0" t="s">
-        <v>4667</v>
+        <v>4673</v>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" s="0" t="s">
-        <v>4668</v>
+        <v>4674</v>
       </c>
       <c r="B1864" s="0" t="s">
-        <v>4660</v>
+        <v>4675</v>
       </c>
       <c r="C1864" s="0" t="s">
-        <v>4669</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" s="0" t="s">
-        <v>4670</v>
+        <v>4677</v>
       </c>
       <c r="B1865" s="0" t="s">
-        <v>4671</v>
+        <v>4675</v>
       </c>
       <c r="C1865" s="0" t="s">
-        <v>4672</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" s="0" t="s">
-        <v>4673</v>
+        <v>4679</v>
       </c>
       <c r="B1866" s="0" t="s">
-        <v>4674</v>
+        <v>4675</v>
       </c>
       <c r="C1866" s="0" t="s">
-        <v>4675</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" s="0" t="s">
-        <v>4676</v>
+        <v>4681</v>
       </c>
       <c r="B1867" s="0" t="s">
-        <v>4674</v>
+        <v>4682</v>
       </c>
       <c r="C1867" s="0" t="s">
-        <v>4677</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" s="0" t="s">
-        <v>4678</v>
+        <v>4681</v>
       </c>
       <c r="B1868" s="0" t="s">
-        <v>4674</v>
+        <v>4682</v>
       </c>
       <c r="C1868" s="0" t="s">
-        <v>4679</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" s="0" t="s">
-        <v>4680</v>
+        <v>4684</v>
       </c>
       <c r="B1869" s="0" t="s">
-        <v>4674</v>
+        <v>4685</v>
       </c>
       <c r="C1869" s="0" t="s">
-        <v>4681</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" s="0" t="s">
-        <v>4682</v>
+        <v>4687</v>
       </c>
       <c r="B1870" s="0" t="s">
-        <v>4674</v>
+        <v>4685</v>
       </c>
       <c r="C1870" s="0" t="s">
-        <v>4683</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" s="0" t="s">
-        <v>4684</v>
+        <v>4688</v>
       </c>
       <c r="B1871" s="0" t="s">
-        <v>4674</v>
+        <v>4685</v>
       </c>
       <c r="C1871" s="0" t="s">
-        <v>4685</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" s="0" t="s">
-        <v>4686</v>
+        <v>4690</v>
       </c>
       <c r="B1872" s="0" t="s">
-        <v>4674</v>
+        <v>4685</v>
       </c>
       <c r="C1872" s="0" t="s">
-        <v>4687</v>
+        <v>4691</v>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" s="0" t="s">
-        <v>4688</v>
+        <v>4692</v>
       </c>
       <c r="B1873" s="0" t="s">
-        <v>4689</v>
+        <v>4693</v>
       </c>
       <c r="C1873" s="0" t="s">
-        <v>4690</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" s="0" t="s">
-        <v>4691</v>
+        <v>4695</v>
       </c>
       <c r="B1874" s="0" t="s">
-        <v>4689</v>
+        <v>4693</v>
       </c>
       <c r="C1874" s="0" t="s">
-        <v>4692</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" s="0" t="s">
-        <v>4693</v>
+        <v>4697</v>
       </c>
       <c r="B1875" s="0" t="s">
-        <v>4694</v>
+        <v>4698</v>
       </c>
       <c r="C1875" s="0" t="s">
-        <v>4695</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" s="0" t="s">
-        <v>4696</v>
+        <v>4700</v>
       </c>
       <c r="B1876" s="0" t="s">
-        <v>4694</v>
+        <v>4698</v>
       </c>
       <c r="C1876" s="0" t="s">
-        <v>4697</v>
+        <v>4701</v>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" s="0" t="s">
+        <v>4702</v>
+      </c>
+      <c r="B1877" s="0" t="s">
         <v>4698</v>
       </c>
-      <c r="B1877" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1877" s="0" t="s">
-        <v>4700</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" s="0" t="s">
-        <v>4701</v>
+        <v>4704</v>
       </c>
       <c r="B1878" s="0" t="s">
-        <v>4702</v>
+        <v>4698</v>
       </c>
       <c r="C1878" s="0" t="s">
-        <v>4703</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" s="0" t="s">
-        <v>4704</v>
+        <v>4706</v>
       </c>
       <c r="B1879" s="0" t="s">
-        <v>4702</v>
+        <v>4698</v>
       </c>
       <c r="C1879" s="0" t="s">
-        <v>4705</v>
+        <v>4707</v>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" s="0" t="s">
-        <v>4706</v>
+        <v>4708</v>
       </c>
       <c r="B1880" s="0" t="s">
-        <v>4702</v>
+        <v>4709</v>
       </c>
       <c r="C1880" s="0" t="s">
-        <v>4707</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" s="0" t="s">
-        <v>4708</v>
+        <v>4711</v>
       </c>
       <c r="B1881" s="0" t="s">
-        <v>4702</v>
+        <v>4709</v>
       </c>
       <c r="C1881" s="0" t="s">
-        <v>4709</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" s="0" t="s">
-        <v>4710</v>
+        <v>4713</v>
       </c>
       <c r="B1882" s="0" t="s">
-        <v>4702</v>
+        <v>4709</v>
       </c>
       <c r="C1882" s="0" t="s">
-        <v>4711</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" s="0" t="s">
-        <v>4712</v>
+        <v>4715</v>
       </c>
       <c r="B1883" s="0" t="s">
-        <v>4702</v>
+        <v>4716</v>
       </c>
       <c r="C1883" s="0" t="s">
-        <v>4713</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" s="0" t="s">
-        <v>4714</v>
+        <v>4718</v>
       </c>
       <c r="B1884" s="0" t="s">
-        <v>4702</v>
+        <v>4719</v>
       </c>
       <c r="C1884" s="0" t="s">
-        <v>4715</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" s="0" t="s">
-        <v>4716</v>
+        <v>4721</v>
       </c>
       <c r="B1885" s="0" t="s">
-        <v>4702</v>
+        <v>4719</v>
       </c>
       <c r="C1885" s="0" t="s">
-        <v>4717</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" s="0" t="s">
-        <v>4718</v>
+        <v>4723</v>
       </c>
       <c r="B1886" s="0" t="s">
         <v>4719</v>
       </c>
       <c r="C1886" s="0" t="s">
-        <v>4720</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" s="0" t="s">
-        <v>4721</v>
+        <v>4725</v>
       </c>
       <c r="B1887" s="0" t="s">
-        <v>4722</v>
+        <v>4719</v>
       </c>
       <c r="C1887" s="0" t="s">
-        <v>4723</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" s="0" t="s">
-        <v>4724</v>
+        <v>4727</v>
       </c>
       <c r="B1888" s="0" t="s">
-        <v>4725</v>
+        <v>4719</v>
       </c>
       <c r="C1888" s="0" t="s">
-        <v>4726</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" s="0" t="s">
-        <v>4727</v>
+        <v>4729</v>
       </c>
       <c r="B1889" s="0" t="s">
-        <v>4725</v>
+        <v>4730</v>
       </c>
       <c r="C1889" s="0" t="s">
-        <v>4728</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" s="0" t="s">
-        <v>4729</v>
+        <v>4732</v>
       </c>
       <c r="B1890" s="0" t="s">
-        <v>4730</v>
+        <v>4733</v>
       </c>
       <c r="C1890" s="0" t="s">
-        <v>4731</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" s="0" t="s">
-        <v>4732</v>
+        <v>4735</v>
       </c>
       <c r="B1891" s="0" t="s">
-        <v>4733</v>
+        <v>4736</v>
       </c>
       <c r="C1891" s="0" t="s">
-        <v>4734</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" s="0" t="s">
-        <v>4735</v>
+        <v>4738</v>
       </c>
       <c r="B1892" s="0" t="s">
-        <v>4733</v>
+        <v>4736</v>
       </c>
       <c r="C1892" s="0" t="s">
-        <v>4736</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" s="0" t="s">
-        <v>4737</v>
+        <v>4740</v>
       </c>
       <c r="B1893" s="0" t="s">
-        <v>4733</v>
+        <v>4741</v>
       </c>
       <c r="C1893" s="0" t="s">
-        <v>4738</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" s="0" t="s">
-        <v>4739</v>
+        <v>4743</v>
       </c>
       <c r="B1894" s="0" t="s">
-        <v>4733</v>
+        <v>4741</v>
       </c>
       <c r="C1894" s="0" t="s">
-        <v>4740</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" s="0" t="s">
-        <v>4741</v>
+        <v>4745</v>
       </c>
       <c r="B1895" s="0" t="s">
-        <v>4733</v>
+        <v>4746</v>
       </c>
       <c r="C1895" s="0" t="s">
-        <v>4742</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" s="0" t="s">
-        <v>4743</v>
+        <v>4748</v>
       </c>
       <c r="B1896" s="0" t="s">
-        <v>4744</v>
+        <v>4746</v>
       </c>
       <c r="C1896" s="0" t="s">
-        <v>4745</v>
+        <v>4749</v>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" s="0" t="s">
-        <v>4746</v>
+        <v>4750</v>
       </c>
       <c r="B1897" s="0" t="s">
-        <v>4747</v>
+        <v>4751</v>
       </c>
       <c r="C1897" s="0" t="s">
-        <v>4748</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" s="0" t="s">
-        <v>4749</v>
+        <v>4753</v>
       </c>
       <c r="B1898" s="0" t="s">
-        <v>4747</v>
+        <v>4751</v>
       </c>
       <c r="C1898" s="0" t="s">
-        <v>4750</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" s="0" t="s">
+        <v>4755</v>
+      </c>
+      <c r="B1899" s="0" t="s">
         <v>4751</v>
       </c>
-      <c r="B1899" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1899" s="0" t="s">
-        <v>4752</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" s="0" t="s">
-        <v>4753</v>
+        <v>4757</v>
       </c>
       <c r="B1900" s="0" t="s">
-        <v>4747</v>
+        <v>4751</v>
       </c>
       <c r="C1900" s="0" t="s">
-        <v>4754</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" s="0" t="s">
-        <v>4755</v>
+        <v>4759</v>
       </c>
       <c r="B1901" s="0" t="s">
-        <v>4747</v>
+        <v>4751</v>
       </c>
       <c r="C1901" s="0" t="s">
-        <v>4756</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" s="0" t="s">
-        <v>4757</v>
+        <v>4761</v>
       </c>
       <c r="B1902" s="0" t="s">
-        <v>4747</v>
+        <v>4762</v>
       </c>
       <c r="C1902" s="0" t="s">
-        <v>4758</v>
+        <v>4763</v>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" s="0" t="s">
-        <v>4759</v>
+        <v>4764</v>
       </c>
       <c r="B1903" s="0" t="s">
-        <v>4747</v>
+        <v>4765</v>
       </c>
       <c r="C1903" s="0" t="s">
-        <v>4760</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" s="0" t="s">
-        <v>4761</v>
+        <v>4767</v>
       </c>
       <c r="B1904" s="0" t="s">
-        <v>4747</v>
+        <v>4765</v>
       </c>
       <c r="C1904" s="0" t="s">
-        <v>4762</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" s="0" t="s">
-        <v>4763</v>
+        <v>4769</v>
       </c>
       <c r="B1905" s="0" t="s">
-        <v>4747</v>
+        <v>4765</v>
       </c>
       <c r="C1905" s="0" t="s">
-        <v>4764</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" s="0" t="s">
+        <v>4771</v>
+      </c>
+      <c r="B1906" s="0" t="s">
         <v>4765</v>
       </c>
-      <c r="B1906" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1906" s="0" t="s">
-        <v>4766</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" s="0" t="s">
-        <v>4767</v>
+        <v>4773</v>
       </c>
       <c r="B1907" s="0" t="s">
-        <v>4768</v>
+        <v>4765</v>
       </c>
       <c r="C1907" s="0" t="s">
-        <v>4769</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" s="0" t="s">
-        <v>4770</v>
+        <v>4775</v>
       </c>
       <c r="B1908" s="0" t="s">
-        <v>4768</v>
+        <v>4765</v>
       </c>
       <c r="C1908" s="0" t="s">
-        <v>4771</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" s="0" t="s">
-        <v>4772</v>
+        <v>4777</v>
       </c>
       <c r="B1909" s="0" t="s">
-        <v>4773</v>
+        <v>4765</v>
       </c>
       <c r="C1909" s="0" t="s">
-        <v>4774</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" s="0" t="s">
-        <v>4775</v>
+        <v>4779</v>
       </c>
       <c r="B1910" s="0" t="s">
-        <v>4776</v>
+        <v>4780</v>
       </c>
       <c r="C1910" s="0" t="s">
-        <v>4777</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" s="0" t="s">
-        <v>4778</v>
+        <v>4782</v>
       </c>
       <c r="B1911" s="0" t="s">
-        <v>4776</v>
+        <v>4780</v>
       </c>
       <c r="C1911" s="0" t="s">
-        <v>4779</v>
+        <v>4783</v>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" s="0" t="s">
-        <v>4780</v>
+        <v>4784</v>
       </c>
       <c r="B1912" s="0" t="s">
-        <v>4781</v>
+        <v>4785</v>
       </c>
       <c r="C1912" s="0" t="s">
-        <v>4782</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" s="0" t="s">
-        <v>4783</v>
+        <v>4787</v>
       </c>
       <c r="B1913" s="0" t="s">
-        <v>4781</v>
+        <v>4785</v>
       </c>
       <c r="C1913" s="0" t="s">
-        <v>4784</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" s="0" t="s">
-        <v>4785</v>
+        <v>4789</v>
       </c>
       <c r="B1914" s="0" t="s">
-        <v>4781</v>
+        <v>4790</v>
       </c>
       <c r="C1914" s="0" t="s">
-        <v>4786</v>
+        <v>4791</v>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" s="0" t="s">
-        <v>4787</v>
+        <v>4792</v>
       </c>
       <c r="B1915" s="0" t="s">
-        <v>4781</v>
+        <v>4793</v>
       </c>
       <c r="C1915" s="0" t="s">
-        <v>4788</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" s="0" t="s">
-        <v>4789</v>
+        <v>4795</v>
       </c>
       <c r="B1916" s="0" t="s">
-        <v>4781</v>
+        <v>4793</v>
       </c>
       <c r="C1916" s="0" t="s">
-        <v>4790</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" s="0" t="s">
-        <v>4791</v>
+        <v>4797</v>
       </c>
       <c r="B1917" s="0" t="s">
-        <v>4792</v>
+        <v>4793</v>
       </c>
       <c r="C1917" s="0" t="s">
-        <v>4793</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" s="0" t="s">
-        <v>4794</v>
+        <v>4799</v>
       </c>
       <c r="B1918" s="0" t="s">
-        <v>4795</v>
+        <v>4793</v>
       </c>
       <c r="C1918" s="0" t="s">
-        <v>4796</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" s="0" t="s">
-        <v>4797</v>
+        <v>4801</v>
       </c>
       <c r="B1919" s="0" t="s">
-        <v>4795</v>
+        <v>4793</v>
       </c>
       <c r="C1919" s="0" t="s">
-        <v>4798</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" s="0" t="s">
-        <v>4799</v>
+        <v>4803</v>
       </c>
       <c r="B1920" s="0" t="s">
-        <v>4795</v>
+        <v>4793</v>
       </c>
       <c r="C1920" s="0" t="s">
-        <v>4800</v>
+        <v>4804</v>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" s="0" t="s">
-        <v>4801</v>
+        <v>4805</v>
       </c>
       <c r="B1921" s="0" t="s">
-        <v>4802</v>
+        <v>4793</v>
       </c>
       <c r="C1921" s="0" t="s">
-        <v>4803</v>
+        <v>4806</v>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" s="0" t="s">
-        <v>4804</v>
+        <v>4807</v>
       </c>
       <c r="B1922" s="0" t="s">
-        <v>4802</v>
+        <v>4793</v>
       </c>
       <c r="C1922" s="0" t="s">
-        <v>4805</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" s="0" t="s">
-        <v>4806</v>
+        <v>4809</v>
       </c>
       <c r="B1923" s="0" t="s">
-        <v>4807</v>
+        <v>4810</v>
       </c>
       <c r="C1923" s="0" t="s">
-        <v>4808</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" s="0" t="s">
-        <v>4809</v>
+        <v>4812</v>
       </c>
       <c r="B1924" s="0" t="s">
-        <v>4807</v>
+        <v>4813</v>
       </c>
       <c r="C1924" s="0" t="s">
-        <v>4810</v>
+        <v>4814</v>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" s="0" t="s">
-        <v>4811</v>
+        <v>4815</v>
       </c>
       <c r="B1925" s="0" t="s">
-        <v>4812</v>
+        <v>4816</v>
       </c>
       <c r="C1925" s="0" t="s">
-        <v>4813</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" s="0" t="s">
-        <v>4814</v>
+        <v>4818</v>
       </c>
       <c r="B1926" s="0" t="s">
-        <v>4815</v>
+        <v>4816</v>
       </c>
       <c r="C1926" s="0" t="s">
-        <v>4816</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" s="0" t="s">
-        <v>4817</v>
+        <v>4820</v>
       </c>
       <c r="B1927" s="0" t="s">
-        <v>4815</v>
+        <v>4821</v>
       </c>
       <c r="C1927" s="0" t="s">
-        <v>4818</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" s="0" t="s">
-        <v>4819</v>
+        <v>4823</v>
       </c>
       <c r="B1928" s="0" t="s">
-        <v>4820</v>
+        <v>4824</v>
       </c>
       <c r="C1928" s="0" t="s">
-        <v>4821</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" s="0" t="s">
-        <v>4822</v>
+        <v>4826</v>
       </c>
       <c r="B1929" s="0" t="s">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="C1929" s="0" t="s">
-        <v>4824</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" s="0" t="s">
-        <v>4825</v>
+        <v>4828</v>
       </c>
       <c r="B1930" s="0" t="s">
-        <v>4826</v>
+        <v>4824</v>
       </c>
       <c r="C1930" s="0" t="s">
-        <v>4827</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" s="0" t="s">
-        <v>4828</v>
+        <v>4830</v>
       </c>
       <c r="B1931" s="0" t="s">
-        <v>4829</v>
+        <v>4824</v>
       </c>
       <c r="C1931" s="0" t="s">
-        <v>4830</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" s="0" t="s">
-        <v>4831</v>
+        <v>4832</v>
       </c>
       <c r="B1932" s="0" t="s">
-        <v>4829</v>
+        <v>4824</v>
       </c>
       <c r="C1932" s="0" t="s">
-        <v>4832</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" s="0" t="s">
-        <v>4833</v>
+        <v>4834</v>
       </c>
       <c r="B1933" s="0" t="s">
-        <v>4834</v>
+        <v>4835</v>
       </c>
       <c r="C1933" s="0" t="s">
-        <v>4835</v>
+        <v>4836</v>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" s="0" t="s">
-        <v>4836</v>
+        <v>4837</v>
       </c>
       <c r="B1934" s="0" t="s">
-        <v>4837</v>
+        <v>4838</v>
       </c>
       <c r="C1934" s="0" t="s">
-        <v>4838</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" s="0" t="s">
-        <v>4839</v>
+        <v>4840</v>
       </c>
       <c r="B1935" s="0" t="s">
-        <v>4840</v>
+        <v>4838</v>
       </c>
       <c r="C1935" s="0" t="s">
         <v>4841</v>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" s="0" t="s">
         <v>4842</v>
       </c>
       <c r="B1936" s="0" t="s">
-        <v>4840</v>
+        <v>4838</v>
       </c>
       <c r="C1936" s="0" t="s">
         <v>4843</v>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" s="0" t="s">
         <v>4844</v>
       </c>
       <c r="B1937" s="0" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1937" s="0" t="s">
         <v>4845</v>
-      </c>
-[...1 lines deleted...]
-        <v>4846</v>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" s="0" t="s">
+        <v>4846</v>
+      </c>
+      <c r="B1938" s="0" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1938" s="0" t="s">
         <v>4847</v>
-      </c>
-[...4 lines deleted...]
-        <v>4848</v>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" s="0" t="s">
+        <v>4848</v>
+      </c>
+      <c r="B1939" s="0" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1939" s="0" t="s">
         <v>4849</v>
-      </c>
-[...4 lines deleted...]
-        <v>4850</v>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" s="0" t="s">
+        <v>4850</v>
+      </c>
+      <c r="B1940" s="0" t="s">
+        <v>4838</v>
+      </c>
+      <c r="C1940" s="0" t="s">
         <v>4851</v>
-      </c>
-[...4 lines deleted...]
-        <v>4853</v>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" s="0" t="s">
-        <v>4854</v>
+        <v>4852</v>
       </c>
       <c r="B1941" s="0" t="s">
-        <v>4852</v>
+        <v>4838</v>
       </c>
       <c r="C1941" s="0" t="s">
-        <v>4855</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" s="0" t="s">
-        <v>4856</v>
+        <v>4854</v>
       </c>
       <c r="B1942" s="0" t="s">
-        <v>4857</v>
+        <v>4838</v>
       </c>
       <c r="C1942" s="0" t="s">
-        <v>4858</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" s="0" t="s">
-        <v>4859</v>
+        <v>4856</v>
       </c>
       <c r="B1943" s="0" t="s">
-        <v>4860</v>
+        <v>4838</v>
       </c>
       <c r="C1943" s="0" t="s">
-        <v>4861</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" s="0" t="s">
-        <v>4862</v>
+        <v>4858</v>
       </c>
       <c r="B1944" s="0" t="s">
+        <v>4859</v>
+      </c>
+      <c r="C1944" s="0" t="s">
         <v>4860</v>
-      </c>
-[...1 lines deleted...]
-        <v>4863</v>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" s="0" t="s">
-        <v>4864</v>
+        <v>4861</v>
       </c>
       <c r="B1945" s="0" t="s">
-        <v>4860</v>
+        <v>4859</v>
       </c>
       <c r="C1945" s="0" t="s">
-        <v>4865</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" s="0" t="s">
-        <v>4866</v>
+        <v>4863</v>
       </c>
       <c r="B1946" s="0" t="s">
-        <v>4860</v>
+        <v>4864</v>
       </c>
       <c r="C1946" s="0" t="s">
-        <v>4867</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" s="0" t="s">
+        <v>4866</v>
+      </c>
+      <c r="B1947" s="0" t="s">
+        <v>4867</v>
+      </c>
+      <c r="C1947" s="0" t="s">
         <v>4868</v>
-      </c>
-[...4 lines deleted...]
-        <v>4870</v>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" s="0" t="s">
-        <v>4871</v>
+        <v>4869</v>
       </c>
       <c r="B1948" s="0" t="s">
-        <v>4869</v>
+        <v>4867</v>
       </c>
       <c r="C1948" s="0" t="s">
-        <v>4872</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" s="0" t="s">
+        <v>4871</v>
+      </c>
+      <c r="B1949" s="0" t="s">
+        <v>4872</v>
+      </c>
+      <c r="C1949" s="0" t="s">
         <v>4873</v>
-      </c>
-[...4 lines deleted...]
-        <v>4874</v>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" s="0" t="s">
+        <v>4874</v>
+      </c>
+      <c r="B1950" s="0" t="s">
+        <v>4872</v>
+      </c>
+      <c r="C1950" s="0" t="s">
         <v>4875</v>
-      </c>
-[...4 lines deleted...]
-        <v>4877</v>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" s="0" t="s">
-        <v>4878</v>
+        <v>4876</v>
       </c>
       <c r="B1951" s="0" t="s">
-        <v>4879</v>
+        <v>4872</v>
       </c>
       <c r="C1951" s="0" t="s">
-        <v>4880</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" s="0" t="s">
-        <v>4881</v>
+        <v>4878</v>
       </c>
       <c r="B1952" s="0" t="s">
-        <v>4882</v>
+        <v>4872</v>
       </c>
       <c r="C1952" s="0" t="s">
-        <v>4883</v>
+        <v>4879</v>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" s="0" t="s">
-        <v>4884</v>
+        <v>4880</v>
       </c>
       <c r="B1953" s="0" t="s">
-        <v>4882</v>
+        <v>4872</v>
       </c>
       <c r="C1953" s="0" t="s">
-        <v>4885</v>
+        <v>4881</v>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" s="0" t="s">
-        <v>4886</v>
+        <v>4882</v>
       </c>
       <c r="B1954" s="0" t="s">
-        <v>4887</v>
+        <v>4883</v>
       </c>
       <c r="C1954" s="0" t="s">
-        <v>4888</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" s="0" t="s">
-        <v>4889</v>
+        <v>4885</v>
       </c>
       <c r="B1955" s="0" t="s">
+        <v>4886</v>
+      </c>
+      <c r="C1955" s="0" t="s">
         <v>4887</v>
-      </c>
-[...1 lines deleted...]
-        <v>4890</v>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" s="0" t="s">
-        <v>4891</v>
+        <v>4888</v>
       </c>
       <c r="B1956" s="0" t="s">
-        <v>4887</v>
+        <v>4886</v>
       </c>
       <c r="C1956" s="0" t="s">
-        <v>4892</v>
+        <v>4889</v>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" s="0" t="s">
-        <v>4893</v>
+        <v>4890</v>
       </c>
       <c r="B1957" s="0" t="s">
-        <v>4894</v>
+        <v>4886</v>
       </c>
       <c r="C1957" s="0" t="s">
-        <v>4895</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" s="0" t="s">
-        <v>4896</v>
+        <v>4892</v>
       </c>
       <c r="B1958" s="0" t="s">
+        <v>4893</v>
+      </c>
+      <c r="C1958" s="0" t="s">
         <v>4894</v>
-      </c>
-[...1 lines deleted...]
-        <v>4897</v>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" s="0" t="s">
-        <v>4898</v>
+        <v>4895</v>
       </c>
       <c r="B1959" s="0" t="s">
-        <v>4894</v>
+        <v>4893</v>
       </c>
       <c r="C1959" s="0" t="s">
-        <v>4899</v>
+        <v>4896</v>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" s="0" t="s">
-        <v>4900</v>
+        <v>4897</v>
       </c>
       <c r="B1960" s="0" t="s">
-        <v>4901</v>
+        <v>4898</v>
       </c>
       <c r="C1960" s="0" t="s">
-        <v>4902</v>
+        <v>4899</v>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" s="0" t="s">
-        <v>4903</v>
+        <v>4900</v>
       </c>
       <c r="B1961" s="0" t="s">
+        <v>4898</v>
+      </c>
+      <c r="C1961" s="0" t="s">
         <v>4901</v>
-      </c>
-[...1 lines deleted...]
-        <v>4904</v>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" s="0" t="s">
-        <v>4905</v>
+        <v>4902</v>
       </c>
       <c r="B1962" s="0" t="s">
-        <v>4901</v>
+        <v>4903</v>
       </c>
       <c r="C1962" s="0" t="s">
-        <v>4906</v>
+        <v>4904</v>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" s="0" t="s">
+        <v>4905</v>
+      </c>
+      <c r="B1963" s="0" t="s">
+        <v>4906</v>
+      </c>
+      <c r="C1963" s="0" t="s">
         <v>4907</v>
-      </c>
-[...4 lines deleted...]
-        <v>4908</v>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" s="0" t="s">
+        <v>4908</v>
+      </c>
+      <c r="B1964" s="0" t="s">
+        <v>4906</v>
+      </c>
+      <c r="C1964" s="0" t="s">
         <v>4909</v>
-      </c>
-[...4 lines deleted...]
-        <v>4910</v>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" s="0" t="s">
+        <v>4910</v>
+      </c>
+      <c r="B1965" s="0" t="s">
         <v>4911</v>
-      </c>
-[...1 lines deleted...]
-        <v>4901</v>
       </c>
       <c r="C1965" s="0" t="s">
         <v>4912</v>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" s="0" t="s">
         <v>4913</v>
       </c>
       <c r="B1966" s="0" t="s">
-        <v>4901</v>
+        <v>4914</v>
       </c>
       <c r="C1966" s="0" t="s">
-        <v>4914</v>
+        <v>4915</v>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" s="0" t="s">
-        <v>4915</v>
+        <v>4916</v>
       </c>
       <c r="B1967" s="0" t="s">
-        <v>4916</v>
+        <v>4917</v>
       </c>
       <c r="C1967" s="0" t="s">
-        <v>4917</v>
+        <v>4918</v>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" s="0" t="s">
-        <v>4918</v>
+        <v>4919</v>
       </c>
       <c r="B1968" s="0" t="s">
-        <v>4916</v>
+        <v>4920</v>
       </c>
       <c r="C1968" s="0" t="s">
-        <v>4919</v>
+        <v>4921</v>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" s="0" t="s">
+        <v>4922</v>
+      </c>
+      <c r="B1969" s="0" t="s">
         <v>4920</v>
       </c>
-      <c r="B1969" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1969" s="0" t="s">
-        <v>4922</v>
+        <v>4923</v>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" s="0" t="s">
-        <v>4923</v>
+        <v>4924</v>
       </c>
       <c r="B1970" s="0" t="s">
-        <v>4924</v>
+        <v>4925</v>
       </c>
       <c r="C1970" s="0" t="s">
-        <v>4925</v>
+        <v>4926</v>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" s="0" t="s">
-        <v>4926</v>
+        <v>4927</v>
       </c>
       <c r="B1971" s="0" t="s">
-        <v>4924</v>
+        <v>4928</v>
       </c>
       <c r="C1971" s="0" t="s">
-        <v>4927</v>
+        <v>4929</v>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" s="0" t="s">
-        <v>4928</v>
+        <v>4930</v>
       </c>
       <c r="B1972" s="0" t="s">
-        <v>4924</v>
+        <v>4931</v>
       </c>
       <c r="C1972" s="0" t="s">
-        <v>4929</v>
+        <v>4932</v>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" s="0" t="s">
-        <v>4930</v>
+        <v>4933</v>
       </c>
       <c r="B1973" s="0" t="s">
-        <v>4924</v>
+        <v>4931</v>
       </c>
       <c r="C1973" s="0" t="s">
-        <v>4931</v>
+        <v>4934</v>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" s="0" t="s">
-        <v>4932</v>
+        <v>4935</v>
       </c>
       <c r="B1974" s="0" t="s">
-        <v>4933</v>
+        <v>4936</v>
       </c>
       <c r="C1974" s="0" t="s">
-        <v>4934</v>
+        <v>4937</v>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" s="0" t="s">
-        <v>4935</v>
+        <v>4938</v>
       </c>
       <c r="B1975" s="0" t="s">
-        <v>4933</v>
+        <v>4936</v>
       </c>
       <c r="C1975" s="0" t="s">
-        <v>4936</v>
+        <v>4939</v>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" s="0" t="s">
-        <v>4937</v>
+        <v>4940</v>
       </c>
       <c r="B1976" s="0" t="s">
-        <v>4938</v>
+        <v>4936</v>
       </c>
       <c r="C1976" s="0" t="s">
-        <v>4939</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" s="0" t="s">
-        <v>4940</v>
+        <v>4942</v>
       </c>
       <c r="B1977" s="0" t="s">
-        <v>4938</v>
+        <v>4943</v>
       </c>
       <c r="C1977" s="0" t="s">
-        <v>4941</v>
+        <v>4944</v>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" s="0" t="s">
-        <v>4942</v>
+        <v>4945</v>
       </c>
       <c r="B1978" s="0" t="s">
-        <v>4938</v>
+        <v>4943</v>
       </c>
       <c r="C1978" s="0" t="s">
-        <v>4943</v>
+        <v>4946</v>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" s="0" t="s">
-        <v>4944</v>
+        <v>4947</v>
       </c>
       <c r="B1979" s="0" t="s">
-        <v>4945</v>
+        <v>4948</v>
       </c>
       <c r="C1979" s="0" t="s">
-        <v>4946</v>
+        <v>4949</v>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" s="0" t="s">
-        <v>4947</v>
+        <v>4950</v>
       </c>
       <c r="B1980" s="0" t="s">
-        <v>4948</v>
+        <v>4951</v>
       </c>
       <c r="C1980" s="0" t="s">
-        <v>4949</v>
+        <v>4952</v>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" s="0" t="s">
-        <v>4950</v>
+        <v>4953</v>
       </c>
       <c r="B1981" s="0" t="s">
-        <v>4948</v>
+        <v>4951</v>
       </c>
       <c r="C1981" s="0" t="s">
-        <v>4951</v>
+        <v>4954</v>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" s="0" t="s">
-        <v>4952</v>
+        <v>4955</v>
       </c>
       <c r="B1982" s="0" t="s">
-        <v>4948</v>
+        <v>4951</v>
       </c>
       <c r="C1982" s="0" t="s">
-        <v>4953</v>
+        <v>4956</v>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" s="0" t="s">
-        <v>4954</v>
+        <v>4957</v>
       </c>
       <c r="B1983" s="0" t="s">
-        <v>4948</v>
+        <v>4951</v>
       </c>
       <c r="C1983" s="0" t="s">
-        <v>4955</v>
+        <v>4958</v>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" s="0" t="s">
-        <v>4956</v>
+        <v>4959</v>
       </c>
       <c r="B1984" s="0" t="s">
-        <v>4948</v>
+        <v>4960</v>
       </c>
       <c r="C1984" s="0" t="s">
-        <v>4957</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" s="0" t="s">
-        <v>4958</v>
+        <v>4962</v>
       </c>
       <c r="B1985" s="0" t="s">
-        <v>4948</v>
+        <v>4960</v>
       </c>
       <c r="C1985" s="0" t="s">
-        <v>4959</v>
+        <v>4963</v>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" s="0" t="s">
+        <v>4964</v>
+      </c>
+      <c r="B1986" s="0" t="s">
         <v>4960</v>
       </c>
-      <c r="B1986" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1986" s="0" t="s">
-        <v>4962</v>
+        <v>4965</v>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" s="0" t="s">
-        <v>4963</v>
+        <v>4966</v>
       </c>
       <c r="B1987" s="0" t="s">
-        <v>4961</v>
+        <v>4967</v>
       </c>
       <c r="C1987" s="0" t="s">
-        <v>4964</v>
+        <v>4968</v>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" s="0" t="s">
-        <v>4965</v>
+        <v>4969</v>
       </c>
       <c r="B1988" s="0" t="s">
-        <v>4961</v>
+        <v>4970</v>
       </c>
       <c r="C1988" s="0" t="s">
-        <v>4966</v>
+        <v>4971</v>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" s="0" t="s">
-        <v>4967</v>
+        <v>4972</v>
       </c>
       <c r="B1989" s="0" t="s">
-        <v>4961</v>
+        <v>4973</v>
       </c>
       <c r="C1989" s="0" t="s">
-        <v>4968</v>
+        <v>4974</v>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" s="0" t="s">
-        <v>4969</v>
+        <v>4975</v>
       </c>
       <c r="B1990" s="0" t="s">
-        <v>4961</v>
+        <v>4973</v>
       </c>
       <c r="C1990" s="0" t="s">
-        <v>4970</v>
+        <v>4976</v>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" s="0" t="s">
-        <v>4971</v>
+        <v>4977</v>
       </c>
       <c r="B1991" s="0" t="s">
-        <v>4961</v>
+        <v>4978</v>
       </c>
       <c r="C1991" s="0" t="s">
-        <v>4972</v>
+        <v>4979</v>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" s="0" t="s">
-        <v>4973</v>
+        <v>4980</v>
       </c>
       <c r="B1992" s="0" t="s">
-        <v>4974</v>
+        <v>4978</v>
       </c>
       <c r="C1992" s="0" t="s">
-        <v>4975</v>
+        <v>4981</v>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" s="0" t="s">
-        <v>4976</v>
+        <v>4982</v>
       </c>
       <c r="B1993" s="0" t="s">
-        <v>4977</v>
+        <v>4978</v>
       </c>
       <c r="C1993" s="0" t="s">
-        <v>4978</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" s="0" t="s">
-        <v>4979</v>
+        <v>4984</v>
       </c>
       <c r="B1994" s="0" t="s">
-        <v>4977</v>
+        <v>4985</v>
       </c>
       <c r="C1994" s="0" t="s">
-        <v>4980</v>
+        <v>4986</v>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" s="0" t="s">
-        <v>4981</v>
+        <v>4987</v>
       </c>
       <c r="B1995" s="0" t="s">
-        <v>4982</v>
+        <v>4985</v>
       </c>
       <c r="C1995" s="0" t="s">
-        <v>4983</v>
+        <v>4988</v>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" s="0" t="s">
-        <v>4984</v>
+        <v>4989</v>
       </c>
       <c r="B1996" s="0" t="s">
         <v>4985</v>
       </c>
       <c r="C1996" s="0" t="s">
-        <v>4986</v>
+        <v>4990</v>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" s="0" t="s">
-        <v>4987</v>
+        <v>4991</v>
       </c>
       <c r="B1997" s="0" t="s">
-        <v>4985</v>
+        <v>4992</v>
       </c>
       <c r="C1997" s="0" t="s">
-        <v>4988</v>
+        <v>4993</v>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" s="0" t="s">
-        <v>4989</v>
+        <v>4994</v>
       </c>
       <c r="B1998" s="0" t="s">
-        <v>4990</v>
+        <v>4992</v>
       </c>
       <c r="C1998" s="0" t="s">
-        <v>4991</v>
+        <v>4995</v>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" s="0" t="s">
+        <v>4996</v>
+      </c>
+      <c r="B1999" s="0" t="s">
         <v>4992</v>
       </c>
-      <c r="B1999" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1999" s="0" t="s">
-        <v>4994</v>
+        <v>4997</v>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" s="0" t="s">
-        <v>4995</v>
+        <v>4998</v>
       </c>
       <c r="B2000" s="0" t="s">
-        <v>4996</v>
+        <v>4992</v>
       </c>
       <c r="C2000" s="0" t="s">
-        <v>4997</v>
+        <v>4999</v>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" s="0" t="s">
-        <v>4998</v>
+        <v>5000</v>
       </c>
       <c r="B2001" s="0" t="s">
-        <v>4999</v>
+        <v>4992</v>
       </c>
       <c r="C2001" s="0" t="s">
-        <v>5000</v>
+        <v>5001</v>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" s="0" t="s">
-        <v>5001</v>
+        <v>5002</v>
       </c>
       <c r="B2002" s="0" t="s">
-        <v>5002</v>
+        <v>4992</v>
       </c>
       <c r="C2002" s="0" t="s">
         <v>5003</v>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" s="0" t="s">
         <v>5004</v>
       </c>
       <c r="B2003" s="0" t="s">
+        <v>4992</v>
+      </c>
+      <c r="C2003" s="0" t="s">
         <v>5005</v>
-      </c>
-[...1 lines deleted...]
-        <v>5006</v>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" s="0" t="s">
+        <v>5006</v>
+      </c>
+      <c r="B2004" s="0" t="s">
         <v>5007</v>
       </c>
-      <c r="B2004" s="0" t="s">
+      <c r="C2004" s="0" t="s">
         <v>5008</v>
-      </c>
-[...1 lines deleted...]
-        <v>5009</v>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" s="0" t="s">
+        <v>5009</v>
+      </c>
+      <c r="B2005" s="0" t="s">
+        <v>5007</v>
+      </c>
+      <c r="C2005" s="0" t="s">
         <v>5010</v>
-      </c>
-[...4 lines deleted...]
-        <v>5011</v>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" s="0" t="s">
+        <v>5011</v>
+      </c>
+      <c r="B2006" s="0" t="s">
         <v>5012</v>
-      </c>
-[...1 lines deleted...]
-        <v>5008</v>
       </c>
       <c r="C2006" s="0" t="s">
         <v>5013</v>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" s="0" t="s">
         <v>5014</v>
       </c>
       <c r="B2007" s="0" t="s">
-        <v>5008</v>
+        <v>5015</v>
       </c>
       <c r="C2007" s="0" t="s">
-        <v>5015</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" s="0" t="s">
-        <v>5016</v>
+        <v>5017</v>
       </c>
       <c r="B2008" s="0" t="s">
-        <v>5017</v>
+        <v>5015</v>
       </c>
       <c r="C2008" s="0" t="s">
         <v>5018</v>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" s="0" t="s">
         <v>5019</v>
       </c>
       <c r="B2009" s="0" t="s">
+        <v>5015</v>
+      </c>
+      <c r="C2009" s="0" t="s">
         <v>5020</v>
-      </c>
-[...1 lines deleted...]
-        <v>5021</v>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" s="0" t="s">
+        <v>5021</v>
+      </c>
+      <c r="B2010" s="0" t="s">
+        <v>5015</v>
+      </c>
+      <c r="C2010" s="0" t="s">
         <v>5022</v>
-      </c>
-[...4 lines deleted...]
-        <v>5024</v>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" s="0" t="s">
+        <v>5023</v>
+      </c>
+      <c r="B2011" s="0" t="s">
+        <v>5024</v>
+      </c>
+      <c r="C2011" s="0" t="s">
         <v>5025</v>
-      </c>
-[...4 lines deleted...]
-        <v>5027</v>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" s="0" t="s">
-        <v>5028</v>
+        <v>5026</v>
       </c>
       <c r="B2012" s="0" t="s">
-        <v>5026</v>
+        <v>5024</v>
       </c>
       <c r="C2012" s="0" t="s">
-        <v>5029</v>
+        <v>5027</v>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" s="0" t="s">
+        <v>5028</v>
+      </c>
+      <c r="B2013" s="0" t="s">
+        <v>5029</v>
+      </c>
+      <c r="C2013" s="0" t="s">
         <v>5030</v>
-      </c>
-[...4 lines deleted...]
-        <v>5031</v>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" s="0" t="s">
+        <v>5031</v>
+      </c>
+      <c r="B2014" s="0" t="s">
+        <v>5029</v>
+      </c>
+      <c r="C2014" s="0" t="s">
         <v>5032</v>
-      </c>
-[...4 lines deleted...]
-        <v>5034</v>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" s="0" t="s">
-        <v>5035</v>
+        <v>5033</v>
       </c>
       <c r="B2015" s="0" t="s">
-        <v>5033</v>
+        <v>5029</v>
       </c>
       <c r="C2015" s="0" t="s">
-        <v>5036</v>
+        <v>5034</v>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" s="0" t="s">
         <v>5035</v>
       </c>
       <c r="B2016" s="0" t="s">
-        <v>5033</v>
+        <v>5036</v>
       </c>
       <c r="C2016" s="0" t="s">
-        <v>5036</v>
+        <v>5037</v>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" s="0" t="s">
-        <v>5037</v>
+        <v>5038</v>
       </c>
       <c r="B2017" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
       <c r="C2017" s="0" t="s">
-        <v>5039</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" s="0" t="s">
-        <v>5040</v>
+        <v>5041</v>
       </c>
       <c r="B2018" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
       <c r="C2018" s="0" t="s">
-        <v>5041</v>
+        <v>5042</v>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" s="0" t="s">
-        <v>5040</v>
+        <v>5043</v>
       </c>
       <c r="B2019" s="0" t="s">
-        <v>5038</v>
+        <v>5039</v>
       </c>
       <c r="C2019" s="0" t="s">
-        <v>5041</v>
+        <v>5044</v>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" s="0" t="s">
-        <v>5042</v>
+        <v>5045</v>
       </c>
       <c r="B2020" s="0" t="s">
-        <v>5043</v>
+        <v>5039</v>
       </c>
       <c r="C2020" s="0" t="s">
-        <v>5044</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" s="0" t="s">
-        <v>5045</v>
+        <v>5047</v>
       </c>
       <c r="B2021" s="0" t="s">
-        <v>5043</v>
+        <v>5039</v>
       </c>
       <c r="C2021" s="0" t="s">
-        <v>5046</v>
+        <v>5048</v>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" s="0" t="s">
-        <v>5047</v>
+        <v>5049</v>
       </c>
       <c r="B2022" s="0" t="s">
-        <v>5043</v>
+        <v>5039</v>
       </c>
       <c r="C2022" s="0" t="s">
-        <v>5048</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" s="0" t="s">
-        <v>5042</v>
+        <v>5051</v>
       </c>
       <c r="B2023" s="0" t="s">
-        <v>5043</v>
+        <v>5052</v>
       </c>
       <c r="C2023" s="0" t="s">
-        <v>5044</v>
+        <v>5053</v>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" s="0" t="s">
-        <v>5049</v>
+        <v>5054</v>
       </c>
       <c r="B2024" s="0" t="s">
-        <v>5043</v>
+        <v>5052</v>
       </c>
       <c r="C2024" s="0" t="s">
-        <v>5050</v>
+        <v>5055</v>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" s="0" t="s">
-        <v>5045</v>
+        <v>5056</v>
       </c>
       <c r="B2025" s="0" t="s">
-        <v>5043</v>
+        <v>5052</v>
       </c>
       <c r="C2025" s="0" t="s">
-        <v>5046</v>
+        <v>5057</v>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" s="0" t="s">
-        <v>5047</v>
+        <v>5058</v>
       </c>
       <c r="B2026" s="0" t="s">
-        <v>5043</v>
+        <v>5052</v>
       </c>
       <c r="C2026" s="0" t="s">
-        <v>5048</v>
+        <v>5059</v>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" s="0" t="s">
-        <v>5049</v>
+        <v>5060</v>
       </c>
       <c r="B2027" s="0" t="s">
-        <v>5043</v>
+        <v>5052</v>
       </c>
       <c r="C2027" s="0" t="s">
-        <v>5050</v>
+        <v>5061</v>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" s="0" t="s">
-        <v>5051</v>
+        <v>5062</v>
       </c>
       <c r="B2028" s="0" t="s">
         <v>5052</v>
       </c>
       <c r="C2028" s="0" t="s">
-        <v>5053</v>
+        <v>5063</v>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" s="0" t="s">
-        <v>5054</v>
+        <v>5064</v>
       </c>
       <c r="B2029" s="0" t="s">
-        <v>5052</v>
+        <v>5065</v>
       </c>
       <c r="C2029" s="0" t="s">
-        <v>5055</v>
+        <v>5066</v>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" s="0" t="s">
-        <v>5054</v>
+        <v>5067</v>
       </c>
       <c r="B2030" s="0" t="s">
-        <v>5052</v>
+        <v>5068</v>
       </c>
       <c r="C2030" s="0" t="s">
-        <v>5055</v>
+        <v>5069</v>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" s="0" t="s">
-        <v>5051</v>
+        <v>5070</v>
       </c>
       <c r="B2031" s="0" t="s">
-        <v>5052</v>
+        <v>5068</v>
       </c>
       <c r="C2031" s="0" t="s">
-        <v>5053</v>
+        <v>5071</v>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" s="0" t="s">
-        <v>5056</v>
+        <v>5072</v>
       </c>
       <c r="B2032" s="0" t="s">
-        <v>5057</v>
+        <v>5073</v>
       </c>
       <c r="C2032" s="0" t="s">
-        <v>5058</v>
+        <v>5074</v>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" s="0" t="s">
-        <v>5056</v>
+        <v>5075</v>
       </c>
       <c r="B2033" s="0" t="s">
-        <v>5057</v>
+        <v>5076</v>
       </c>
       <c r="C2033" s="0" t="s">
-        <v>5058</v>
+        <v>5077</v>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" s="0" t="s">
-        <v>5059</v>
+        <v>5078</v>
       </c>
       <c r="B2034" s="0" t="s">
-        <v>5060</v>
+        <v>5076</v>
       </c>
       <c r="C2034" s="0" t="s">
-        <v>5061</v>
+        <v>5079</v>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" s="0" t="s">
-        <v>5062</v>
+        <v>5080</v>
       </c>
       <c r="B2035" s="0" t="s">
-        <v>5060</v>
+        <v>5081</v>
       </c>
       <c r="C2035" s="0" t="s">
-        <v>5063</v>
+        <v>5082</v>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" s="0" t="s">
-        <v>5059</v>
+        <v>5083</v>
       </c>
       <c r="B2036" s="0" t="s">
-        <v>5060</v>
+        <v>5084</v>
       </c>
       <c r="C2036" s="0" t="s">
-        <v>5061</v>
+        <v>5085</v>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" s="0" t="s">
-        <v>5062</v>
+        <v>5086</v>
       </c>
       <c r="B2037" s="0" t="s">
-        <v>5060</v>
+        <v>5087</v>
       </c>
       <c r="C2037" s="0" t="s">
-        <v>5063</v>
+        <v>5088</v>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" s="0" t="s">
-        <v>5064</v>
+        <v>5089</v>
       </c>
       <c r="B2038" s="0" t="s">
-        <v>5060</v>
+        <v>5090</v>
       </c>
       <c r="C2038" s="0" t="s">
-        <v>5065</v>
+        <v>5091</v>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" s="0" t="s">
-        <v>5064</v>
+        <v>5092</v>
       </c>
       <c r="B2039" s="0" t="s">
-        <v>5060</v>
+        <v>5093</v>
       </c>
       <c r="C2039" s="0" t="s">
-        <v>5065</v>
+        <v>5094</v>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" s="0" t="s">
-        <v>5066</v>
+        <v>5095</v>
       </c>
       <c r="B2040" s="0" t="s">
-        <v>5067</v>
+        <v>5096</v>
       </c>
       <c r="C2040" s="0" t="s">
-        <v>5068</v>
+        <v>5097</v>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" s="0" t="s">
-        <v>5066</v>
+        <v>5098</v>
       </c>
       <c r="B2041" s="0" t="s">
-        <v>5067</v>
+        <v>5099</v>
       </c>
       <c r="C2041" s="0" t="s">
-        <v>5068</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" s="0" t="s">
-        <v>5069</v>
+        <v>5101</v>
       </c>
       <c r="B2042" s="0" t="s">
-        <v>5070</v>
+        <v>5099</v>
       </c>
       <c r="C2042" s="0" t="s">
-        <v>5071</v>
+        <v>5102</v>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" s="0" t="s">
-        <v>5069</v>
+        <v>5103</v>
       </c>
       <c r="B2043" s="0" t="s">
-        <v>5070</v>
+        <v>5099</v>
       </c>
       <c r="C2043" s="0" t="s">
-        <v>5071</v>
+        <v>5104</v>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" s="0" t="s">
-        <v>5072</v>
+        <v>5105</v>
       </c>
       <c r="B2044" s="0" t="s">
-        <v>5073</v>
+        <v>5099</v>
       </c>
       <c r="C2044" s="0" t="s">
-        <v>5074</v>
+        <v>5106</v>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" s="0" t="s">
-        <v>5072</v>
+        <v>5107</v>
       </c>
       <c r="B2045" s="0" t="s">
-        <v>5073</v>
+        <v>5108</v>
       </c>
       <c r="C2045" s="0" t="s">
-        <v>5074</v>
+        <v>5109</v>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" s="0" t="s">
-        <v>5075</v>
+        <v>5110</v>
       </c>
       <c r="B2046" s="0" t="s">
-        <v>5076</v>
+        <v>5111</v>
       </c>
       <c r="C2046" s="0" t="s">
-        <v>5077</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" s="0" t="s">
-        <v>5075</v>
+        <v>5113</v>
       </c>
       <c r="B2047" s="0" t="s">
-        <v>5076</v>
+        <v>5114</v>
       </c>
       <c r="C2047" s="0" t="s">
-        <v>5077</v>
+        <v>5115</v>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" s="0" t="s">
-        <v>5078</v>
+        <v>5116</v>
       </c>
       <c r="B2048" s="0" t="s">
-        <v>5079</v>
+        <v>5117</v>
       </c>
       <c r="C2048" s="0" t="s">
-        <v>5080</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" s="0" t="s">
-        <v>5081</v>
+        <v>5119</v>
       </c>
       <c r="B2049" s="0" t="s">
-        <v>5079</v>
+        <v>5117</v>
       </c>
       <c r="C2049" s="0" t="s">
-        <v>5082</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" s="0" t="s">
-        <v>5078</v>
+        <v>5121</v>
       </c>
       <c r="B2050" s="0" t="s">
-        <v>5079</v>
+        <v>5117</v>
       </c>
       <c r="C2050" s="0" t="s">
-        <v>5080</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" s="0" t="s">
-        <v>5081</v>
+        <v>5123</v>
       </c>
       <c r="B2051" s="0" t="s">
-        <v>5079</v>
+        <v>5124</v>
       </c>
       <c r="C2051" s="0" t="s">
-        <v>5082</v>
+        <v>5125</v>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" s="0" t="s">
-        <v>5083</v>
+        <v>5126</v>
       </c>
       <c r="B2052" s="0" t="s">
-        <v>5084</v>
+        <v>5124</v>
       </c>
       <c r="C2052" s="0" t="s">
-        <v>5085</v>
+        <v>5127</v>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" s="0" t="s">
-        <v>5086</v>
+        <v>5126</v>
       </c>
       <c r="B2053" s="0" t="s">
-        <v>5084</v>
+        <v>5124</v>
       </c>
       <c r="C2053" s="0" t="s">
-        <v>5087</v>
+        <v>5127</v>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" s="0" t="s">
-        <v>5086</v>
+        <v>5128</v>
       </c>
       <c r="B2054" s="0" t="s">
-        <v>5084</v>
+        <v>5129</v>
       </c>
       <c r="C2054" s="0" t="s">
-        <v>5087</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" s="0" t="s">
-        <v>5083</v>
+        <v>5131</v>
       </c>
       <c r="B2055" s="0" t="s">
-        <v>5084</v>
+        <v>5129</v>
       </c>
       <c r="C2055" s="0" t="s">
-        <v>5085</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" s="0" t="s">
-        <v>5088</v>
+        <v>5131</v>
       </c>
       <c r="B2056" s="0" t="s">
-        <v>5089</v>
+        <v>5129</v>
       </c>
       <c r="C2056" s="0" t="s">
-        <v>5090</v>
+        <v>5132</v>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" s="0" t="s">
-        <v>5088</v>
+        <v>5133</v>
       </c>
       <c r="B2057" s="0" t="s">
-        <v>5089</v>
+        <v>5134</v>
       </c>
       <c r="C2057" s="0" t="s">
-        <v>5090</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" s="0" t="s">
-        <v>5091</v>
+        <v>5136</v>
       </c>
       <c r="B2058" s="0" t="s">
-        <v>5092</v>
+        <v>5134</v>
       </c>
       <c r="C2058" s="0" t="s">
-        <v>5093</v>
+        <v>5137</v>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" s="0" t="s">
-        <v>5091</v>
+        <v>5138</v>
       </c>
       <c r="B2059" s="0" t="s">
-        <v>5092</v>
+        <v>5134</v>
       </c>
       <c r="C2059" s="0" t="s">
-        <v>5093</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" s="0" t="s">
-        <v>5094</v>
+        <v>5133</v>
       </c>
       <c r="B2060" s="0" t="s">
-        <v>5095</v>
+        <v>5134</v>
       </c>
       <c r="C2060" s="0" t="s">
-        <v>5096</v>
+        <v>5135</v>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" s="0" t="s">
-        <v>5094</v>
+        <v>5140</v>
       </c>
       <c r="B2061" s="0" t="s">
-        <v>5095</v>
+        <v>5134</v>
       </c>
       <c r="C2061" s="0" t="s">
-        <v>5096</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" s="0" t="s">
-        <v>5097</v>
+        <v>5136</v>
       </c>
       <c r="B2062" s="0" t="s">
-        <v>5098</v>
+        <v>5134</v>
       </c>
       <c r="C2062" s="0" t="s">
-        <v>5099</v>
+        <v>5137</v>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" s="0" t="s">
-        <v>5097</v>
+        <v>5138</v>
       </c>
       <c r="B2063" s="0" t="s">
-        <v>5098</v>
+        <v>5134</v>
       </c>
       <c r="C2063" s="0" t="s">
-        <v>5099</v>
+        <v>5139</v>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" s="0" t="s">
-        <v>5100</v>
+        <v>5140</v>
       </c>
       <c r="B2064" s="0" t="s">
-        <v>5101</v>
+        <v>5134</v>
       </c>
       <c r="C2064" s="0" t="s">
-        <v>5102</v>
+        <v>5141</v>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" s="0" t="s">
-        <v>5103</v>
+        <v>5142</v>
       </c>
       <c r="B2065" s="0" t="s">
-        <v>5101</v>
+        <v>5143</v>
       </c>
       <c r="C2065" s="0" t="s">
-        <v>5104</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" s="0" t="s">
-        <v>5103</v>
+        <v>5145</v>
       </c>
       <c r="B2066" s="0" t="s">
-        <v>5101</v>
+        <v>5143</v>
       </c>
       <c r="C2066" s="0" t="s">
-        <v>5104</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" s="0" t="s">
-        <v>5100</v>
+        <v>5145</v>
       </c>
       <c r="B2067" s="0" t="s">
-        <v>5101</v>
+        <v>5143</v>
       </c>
       <c r="C2067" s="0" t="s">
-        <v>5102</v>
+        <v>5146</v>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" s="0" t="s">
-        <v>5105</v>
+        <v>5142</v>
       </c>
       <c r="B2068" s="0" t="s">
-        <v>5106</v>
+        <v>5143</v>
       </c>
       <c r="C2068" s="0" t="s">
-        <v>5107</v>
+        <v>5144</v>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" s="0" t="s">
-        <v>5105</v>
+        <v>5147</v>
       </c>
       <c r="B2069" s="0" t="s">
-        <v>5106</v>
+        <v>5148</v>
       </c>
       <c r="C2069" s="0" t="s">
-        <v>5107</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" s="0" t="s">
-        <v>5108</v>
+        <v>5147</v>
       </c>
       <c r="B2070" s="0" t="s">
-        <v>5106</v>
+        <v>5148</v>
       </c>
       <c r="C2070" s="0" t="s">
-        <v>5109</v>
+        <v>5149</v>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" s="0" t="s">
-        <v>5108</v>
+        <v>5150</v>
       </c>
       <c r="B2071" s="0" t="s">
-        <v>5106</v>
+        <v>5151</v>
       </c>
       <c r="C2071" s="0" t="s">
-        <v>5109</v>
+        <v>5152</v>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" s="0" t="s">
-        <v>5110</v>
+        <v>5153</v>
       </c>
       <c r="B2072" s="0" t="s">
-        <v>5111</v>
+        <v>5151</v>
       </c>
       <c r="C2072" s="0" t="s">
-        <v>5112</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" s="0" t="s">
-        <v>5113</v>
+        <v>5150</v>
       </c>
       <c r="B2073" s="0" t="s">
-        <v>5111</v>
+        <v>5151</v>
       </c>
       <c r="C2073" s="0" t="s">
-        <v>5114</v>
+        <v>5152</v>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" s="0" t="s">
-        <v>5115</v>
+        <v>5153</v>
       </c>
       <c r="B2074" s="0" t="s">
-        <v>5111</v>
+        <v>5151</v>
       </c>
       <c r="C2074" s="0" t="s">
-        <v>5116</v>
+        <v>5154</v>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" s="0" t="s">
-        <v>5110</v>
+        <v>5155</v>
       </c>
       <c r="B2075" s="0" t="s">
-        <v>5111</v>
+        <v>5151</v>
       </c>
       <c r="C2075" s="0" t="s">
-        <v>5112</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" s="0" t="s">
-        <v>5115</v>
+        <v>5155</v>
       </c>
       <c r="B2076" s="0" t="s">
-        <v>5111</v>
+        <v>5151</v>
       </c>
       <c r="C2076" s="0" t="s">
-        <v>5116</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" s="0" t="s">
-        <v>5113</v>
+        <v>5157</v>
       </c>
       <c r="B2077" s="0" t="s">
-        <v>5111</v>
+        <v>5158</v>
       </c>
       <c r="C2077" s="0" t="s">
-        <v>5114</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" s="0" t="s">
-        <v>5117</v>
+        <v>5157</v>
       </c>
       <c r="B2078" s="0" t="s">
-        <v>5118</v>
+        <v>5158</v>
       </c>
       <c r="C2078" s="0" t="s">
-        <v>5119</v>
+        <v>5159</v>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" s="0" t="s">
-        <v>5117</v>
+        <v>5160</v>
       </c>
       <c r="B2079" s="0" t="s">
-        <v>5118</v>
+        <v>5161</v>
       </c>
       <c r="C2079" s="0" t="s">
-        <v>5119</v>
+        <v>5162</v>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" s="0" t="s">
-        <v>5120</v>
+        <v>5160</v>
       </c>
       <c r="B2080" s="0" t="s">
-        <v>5118</v>
+        <v>5161</v>
       </c>
       <c r="C2080" s="0" t="s">
-        <v>5121</v>
+        <v>5162</v>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" s="0" t="s">
-        <v>5120</v>
+        <v>5163</v>
       </c>
       <c r="B2081" s="0" t="s">
-        <v>5118</v>
+        <v>5164</v>
       </c>
       <c r="C2081" s="0" t="s">
-        <v>5121</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" s="0" t="s">
-        <v>5122</v>
+        <v>5163</v>
       </c>
       <c r="B2082" s="0" t="s">
-        <v>5123</v>
+        <v>5164</v>
       </c>
       <c r="C2082" s="0" t="s">
-        <v>5124</v>
+        <v>5165</v>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" s="0" t="s">
-        <v>5122</v>
+        <v>5166</v>
       </c>
       <c r="B2083" s="0" t="s">
-        <v>5123</v>
+        <v>5167</v>
       </c>
       <c r="C2083" s="0" t="s">
-        <v>5124</v>
+        <v>5168</v>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" s="0" t="s">
-        <v>5125</v>
+        <v>5166</v>
       </c>
       <c r="B2084" s="0" t="s">
-        <v>5123</v>
+        <v>5167</v>
       </c>
       <c r="C2084" s="0" t="s">
-        <v>5126</v>
+        <v>5168</v>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" s="0" t="s">
-        <v>5127</v>
+        <v>5169</v>
       </c>
       <c r="B2085" s="0" t="s">
-        <v>5128</v>
+        <v>5170</v>
       </c>
       <c r="C2085" s="0" t="s">
-        <v>5129</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" s="0" t="s">
-        <v>5127</v>
+        <v>5172</v>
       </c>
       <c r="B2086" s="0" t="s">
-        <v>5128</v>
+        <v>5170</v>
       </c>
       <c r="C2086" s="0" t="s">
-        <v>5129</v>
+        <v>5173</v>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" s="0" t="s">
-        <v>5130</v>
+        <v>5169</v>
       </c>
       <c r="B2087" s="0" t="s">
-        <v>5131</v>
+        <v>5170</v>
       </c>
       <c r="C2087" s="0" t="s">
-        <v>5132</v>
+        <v>5171</v>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" s="0" t="s">
-        <v>5133</v>
+        <v>5172</v>
       </c>
       <c r="B2088" s="0" t="s">
-        <v>5134</v>
+        <v>5170</v>
       </c>
       <c r="C2088" s="0" t="s">
-        <v>5135</v>
+        <v>5173</v>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" s="0" t="s">
-        <v>5136</v>
+        <v>5174</v>
       </c>
       <c r="B2089" s="0" t="s">
-        <v>5137</v>
+        <v>5175</v>
       </c>
       <c r="C2089" s="0" t="s">
-        <v>5138</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" s="0" t="s">
-        <v>5139</v>
+        <v>5177</v>
       </c>
       <c r="B2090" s="0" t="s">
-        <v>5137</v>
+        <v>5175</v>
       </c>
       <c r="C2090" s="0" t="s">
-        <v>5140</v>
+        <v>5178</v>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" s="0" t="s">
-        <v>5141</v>
+        <v>5177</v>
       </c>
       <c r="B2091" s="0" t="s">
-        <v>5142</v>
+        <v>5175</v>
       </c>
       <c r="C2091" s="0" t="s">
-        <v>5143</v>
+        <v>5178</v>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" s="0" t="s">
-        <v>5144</v>
+        <v>5174</v>
       </c>
       <c r="B2092" s="0" t="s">
-        <v>5145</v>
+        <v>5175</v>
       </c>
       <c r="C2092" s="0" t="s">
-        <v>5146</v>
+        <v>5176</v>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" s="0" t="s">
-        <v>5147</v>
+        <v>5179</v>
       </c>
       <c r="B2093" s="0" t="s">
-        <v>5148</v>
+        <v>5180</v>
       </c>
       <c r="C2093" s="0" t="s">
-        <v>5149</v>
+        <v>5181</v>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" s="0" t="s">
-        <v>5150</v>
+        <v>5179</v>
       </c>
       <c r="B2094" s="0" t="s">
-        <v>5148</v>
+        <v>5180</v>
       </c>
       <c r="C2094" s="0" t="s">
-        <v>5151</v>
+        <v>5181</v>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" s="0" t="s">
-        <v>5152</v>
+        <v>5182</v>
       </c>
       <c r="B2095" s="0" t="s">
-        <v>5148</v>
+        <v>5183</v>
       </c>
       <c r="C2095" s="0" t="s">
-        <v>5153</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" s="0" t="s">
-        <v>5154</v>
+        <v>5182</v>
       </c>
       <c r="B2096" s="0" t="s">
-        <v>5155</v>
+        <v>5183</v>
       </c>
       <c r="C2096" s="0" t="s">
-        <v>5156</v>
+        <v>5184</v>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" s="0" t="s">
-        <v>5157</v>
+        <v>5185</v>
       </c>
       <c r="B2097" s="0" t="s">
-        <v>5158</v>
+        <v>5186</v>
       </c>
       <c r="C2097" s="0" t="s">
-        <v>5159</v>
+        <v>5187</v>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" s="0" t="s">
-        <v>5160</v>
+        <v>5185</v>
       </c>
       <c r="B2098" s="0" t="s">
-        <v>5161</v>
+        <v>5186</v>
       </c>
       <c r="C2098" s="0" t="s">
-        <v>5162</v>
+        <v>5187</v>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" s="0" t="s">
-        <v>5163</v>
+        <v>5188</v>
       </c>
       <c r="B2099" s="0" t="s">
-        <v>5164</v>
+        <v>5189</v>
       </c>
       <c r="C2099" s="0" t="s">
-        <v>5165</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" s="0" t="s">
-        <v>5166</v>
+        <v>5188</v>
       </c>
       <c r="B2100" s="0" t="s">
-        <v>5164</v>
+        <v>5189</v>
       </c>
       <c r="C2100" s="0" t="s">
-        <v>5167</v>
+        <v>5190</v>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" s="0" t="s">
-        <v>5168</v>
+        <v>5191</v>
       </c>
       <c r="B2101" s="0" t="s">
-        <v>5164</v>
+        <v>5192</v>
       </c>
       <c r="C2101" s="0" t="s">
-        <v>5169</v>
+        <v>5193</v>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" s="0" t="s">
-        <v>5170</v>
+        <v>5194</v>
       </c>
       <c r="B2102" s="0" t="s">
-        <v>5164</v>
+        <v>5192</v>
       </c>
       <c r="C2102" s="0" t="s">
-        <v>5171</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" s="0" t="s">
-        <v>5172</v>
+        <v>5194</v>
       </c>
       <c r="B2103" s="0" t="s">
-        <v>5173</v>
+        <v>5192</v>
       </c>
       <c r="C2103" s="0" t="s">
-        <v>5174</v>
+        <v>5195</v>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" s="0" t="s">
-        <v>5175</v>
+        <v>5191</v>
       </c>
       <c r="B2104" s="0" t="s">
-        <v>5173</v>
+        <v>5192</v>
       </c>
       <c r="C2104" s="0" t="s">
-        <v>5176</v>
+        <v>5193</v>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" s="0" t="s">
-        <v>5177</v>
+        <v>5196</v>
       </c>
       <c r="B2105" s="0" t="s">
-        <v>5178</v>
+        <v>5197</v>
       </c>
       <c r="C2105" s="0" t="s">
-        <v>5179</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" s="0" t="s">
-        <v>5180</v>
+        <v>5196</v>
       </c>
       <c r="B2106" s="0" t="s">
-        <v>5181</v>
+        <v>5197</v>
       </c>
       <c r="C2106" s="0" t="s">
-        <v>5182</v>
+        <v>5198</v>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" s="0" t="s">
-        <v>5183</v>
+        <v>5199</v>
       </c>
       <c r="B2107" s="0" t="s">
-        <v>5181</v>
+        <v>5197</v>
       </c>
       <c r="C2107" s="0" t="s">
-        <v>5184</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
-        <v>5185</v>
+        <v>5199</v>
       </c>
       <c r="B2108" s="0" t="s">
-        <v>5181</v>
+        <v>5197</v>
       </c>
       <c r="C2108" s="0" t="s">
-        <v>5186</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
-        <v>5187</v>
+        <v>5201</v>
       </c>
       <c r="B2109" s="0" t="s">
-        <v>5181</v>
+        <v>5202</v>
       </c>
       <c r="C2109" s="0" t="s">
-        <v>5188</v>
+        <v>5203</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
-        <v>5189</v>
+        <v>5204</v>
       </c>
       <c r="B2110" s="0" t="s">
-        <v>5181</v>
+        <v>5202</v>
       </c>
       <c r="C2110" s="0" t="s">
-        <v>5190</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
-        <v>5191</v>
+        <v>5206</v>
       </c>
       <c r="B2111" s="0" t="s">
-        <v>5181</v>
+        <v>5202</v>
       </c>
       <c r="C2111" s="0" t="s">
-        <v>5192</v>
+        <v>5207</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
-        <v>5191</v>
+        <v>5201</v>
       </c>
       <c r="B2112" s="0" t="s">
-        <v>5181</v>
+        <v>5202</v>
       </c>
       <c r="C2112" s="0" t="s">
-        <v>5192</v>
+        <v>5203</v>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" s="0" t="s">
-        <v>5193</v>
+        <v>5206</v>
       </c>
       <c r="B2113" s="0" t="s">
-        <v>5181</v>
+        <v>5202</v>
       </c>
       <c r="C2113" s="0" t="s">
-        <v>5194</v>
+        <v>5207</v>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" s="0" t="s">
-        <v>5195</v>
+        <v>5204</v>
       </c>
       <c r="B2114" s="0" t="s">
-        <v>5196</v>
+        <v>5202</v>
       </c>
       <c r="C2114" s="0" t="s">
-        <v>5197</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" s="0" t="s">
-        <v>5198</v>
+        <v>5208</v>
       </c>
       <c r="B2115" s="0" t="s">
-        <v>5196</v>
+        <v>5209</v>
       </c>
       <c r="C2115" s="0" t="s">
-        <v>5199</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" s="0" t="s">
-        <v>5200</v>
+        <v>5208</v>
       </c>
       <c r="B2116" s="0" t="s">
-        <v>5196</v>
+        <v>5209</v>
       </c>
       <c r="C2116" s="0" t="s">
-        <v>5201</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" s="0" t="s">
-        <v>5195</v>
+        <v>5211</v>
       </c>
       <c r="B2117" s="0" t="s">
-        <v>5196</v>
+        <v>5209</v>
       </c>
       <c r="C2117" s="0" t="s">
-        <v>5197</v>
+        <v>5212</v>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" s="0" t="s">
-        <v>5202</v>
+        <v>5211</v>
       </c>
       <c r="B2118" s="0" t="s">
-        <v>5196</v>
+        <v>5209</v>
       </c>
       <c r="C2118" s="0" t="s">
-        <v>5203</v>
+        <v>5212</v>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" s="0" t="s">
-        <v>5204</v>
+        <v>5213</v>
       </c>
       <c r="B2119" s="0" t="s">
-        <v>5205</v>
+        <v>5214</v>
       </c>
       <c r="C2119" s="0" t="s">
-        <v>5206</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" s="0" t="s">
-        <v>5207</v>
+        <v>5213</v>
       </c>
       <c r="B2120" s="0" t="s">
-        <v>5205</v>
+        <v>5214</v>
       </c>
       <c r="C2120" s="0" t="s">
-        <v>5208</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" s="0" t="s">
-        <v>5209</v>
+        <v>5216</v>
       </c>
       <c r="B2121" s="0" t="s">
-        <v>5205</v>
+        <v>5214</v>
       </c>
       <c r="C2121" s="0" t="s">
-        <v>5210</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" s="0" t="s">
-        <v>5211</v>
+        <v>5218</v>
       </c>
       <c r="B2122" s="0" t="s">
-        <v>5212</v>
+        <v>5219</v>
       </c>
       <c r="C2122" s="0" t="s">
-        <v>5213</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" s="0" t="s">
-        <v>5214</v>
+        <v>5218</v>
       </c>
       <c r="B2123" s="0" t="s">
-        <v>5212</v>
+        <v>5219</v>
       </c>
       <c r="C2123" s="0" t="s">
-        <v>5215</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" s="0" t="s">
-        <v>5216</v>
+        <v>5221</v>
       </c>
       <c r="B2124" s="0" t="s">
-        <v>5217</v>
+        <v>5222</v>
       </c>
       <c r="C2124" s="0" t="s">
-        <v>5218</v>
+        <v>5223</v>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" s="0" t="s">
-        <v>5219</v>
+        <v>5224</v>
       </c>
       <c r="B2125" s="0" t="s">
-        <v>5220</v>
+        <v>5225</v>
       </c>
       <c r="C2125" s="0" t="s">
-        <v>5221</v>
+        <v>5226</v>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" s="0" t="s">
-        <v>5222</v>
+        <v>5227</v>
       </c>
       <c r="B2126" s="0" t="s">
-        <v>5223</v>
+        <v>5228</v>
       </c>
       <c r="C2126" s="0" t="s">
-        <v>5224</v>
+        <v>5229</v>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" s="0" t="s">
-        <v>5225</v>
+        <v>5230</v>
       </c>
       <c r="B2127" s="0" t="s">
-        <v>5226</v>
+        <v>5228</v>
       </c>
       <c r="C2127" s="0" t="s">
-        <v>5227</v>
+        <v>5231</v>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" s="0" t="s">
-        <v>5228</v>
+        <v>5232</v>
       </c>
       <c r="B2128" s="0" t="s">
-        <v>5226</v>
+        <v>5233</v>
       </c>
       <c r="C2128" s="0" t="s">
-        <v>5229</v>
+        <v>5234</v>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" s="0" t="s">
-        <v>5230</v>
+        <v>5235</v>
       </c>
       <c r="B2129" s="0" t="s">
-        <v>5231</v>
+        <v>5236</v>
       </c>
       <c r="C2129" s="0" t="s">
-        <v>5232</v>
+        <v>5237</v>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" s="0" t="s">
-        <v>5233</v>
+        <v>5238</v>
       </c>
       <c r="B2130" s="0" t="s">
-        <v>5234</v>
+        <v>5239</v>
       </c>
       <c r="C2130" s="0" t="s">
-        <v>5235</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" s="0" t="s">
-        <v>5236</v>
+        <v>5241</v>
       </c>
       <c r="B2131" s="0" t="s">
-        <v>5234</v>
+        <v>5239</v>
       </c>
       <c r="C2131" s="0" t="s">
-        <v>5237</v>
+        <v>5242</v>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" s="0" t="s">
-        <v>5238</v>
+        <v>5243</v>
       </c>
       <c r="B2132" s="0" t="s">
         <v>5239</v>
       </c>
       <c r="C2132" s="0" t="s">
-        <v>5240</v>
+        <v>5244</v>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" s="0" t="s">
-        <v>5241</v>
+        <v>5245</v>
       </c>
       <c r="B2133" s="0" t="s">
-        <v>5239</v>
+        <v>5246</v>
       </c>
       <c r="C2133" s="0" t="s">
-        <v>5242</v>
+        <v>5247</v>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" s="0" t="s">
-        <v>5243</v>
+        <v>5248</v>
       </c>
       <c r="B2134" s="0" t="s">
-        <v>5239</v>
+        <v>5249</v>
       </c>
       <c r="C2134" s="0" t="s">
-        <v>5244</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" s="0" t="s">
-        <v>5245</v>
+        <v>5251</v>
       </c>
       <c r="B2135" s="0" t="s">
-        <v>5239</v>
+        <v>5252</v>
       </c>
       <c r="C2135" s="0" t="s">
-        <v>5246</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" s="0" t="s">
-        <v>5247</v>
+        <v>5254</v>
       </c>
       <c r="B2136" s="0" t="s">
-        <v>5239</v>
+        <v>5255</v>
       </c>
       <c r="C2136" s="0" t="s">
-        <v>5248</v>
+        <v>5256</v>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" s="0" t="s">
-        <v>5249</v>
+        <v>5257</v>
       </c>
       <c r="B2137" s="0" t="s">
-        <v>5250</v>
+        <v>5255</v>
       </c>
       <c r="C2137" s="0" t="s">
-        <v>5251</v>
+        <v>5258</v>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" s="0" t="s">
-        <v>5252</v>
+        <v>5259</v>
       </c>
       <c r="B2138" s="0" t="s">
-        <v>5253</v>
+        <v>5255</v>
       </c>
       <c r="C2138" s="0" t="s">
-        <v>5254</v>
+        <v>5260</v>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" s="0" t="s">
+        <v>5261</v>
+      </c>
+      <c r="B2139" s="0" t="s">
         <v>5255</v>
       </c>
-      <c r="B2139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2139" s="0" t="s">
-        <v>5256</v>
+        <v>5262</v>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" s="0" t="s">
-        <v>5257</v>
+        <v>5263</v>
       </c>
       <c r="B2140" s="0" t="s">
-        <v>5253</v>
+        <v>5264</v>
       </c>
       <c r="C2140" s="0" t="s">
-        <v>5258</v>
+        <v>5265</v>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" s="0" t="s">
-        <v>5259</v>
+        <v>5266</v>
       </c>
       <c r="B2141" s="0" t="s">
-        <v>5260</v>
+        <v>5264</v>
       </c>
       <c r="C2141" s="0" t="s">
-        <v>5261</v>
+        <v>5267</v>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" s="0" t="s">
-        <v>5262</v>
+        <v>5268</v>
       </c>
       <c r="B2142" s="0" t="s">
-        <v>5260</v>
+        <v>5269</v>
       </c>
       <c r="C2142" s="0" t="s">
-        <v>5263</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" s="0" t="s">
-        <v>5264</v>
+        <v>5271</v>
       </c>
       <c r="B2143" s="0" t="s">
-        <v>5265</v>
+        <v>5272</v>
       </c>
       <c r="C2143" s="0" t="s">
-        <v>5266</v>
+        <v>5273</v>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" s="0" t="s">
-        <v>5267</v>
+        <v>5274</v>
       </c>
       <c r="B2144" s="0" t="s">
-        <v>5265</v>
+        <v>5272</v>
       </c>
       <c r="C2144" s="0" t="s">
-        <v>5268</v>
+        <v>5275</v>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" s="0" t="s">
-        <v>5269</v>
+        <v>5276</v>
       </c>
       <c r="B2145" s="0" t="s">
-        <v>5270</v>
+        <v>5272</v>
       </c>
       <c r="C2145" s="0" t="s">
-        <v>5271</v>
+        <v>5277</v>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" s="0" t="s">
+        <v>5278</v>
+      </c>
+      <c r="B2146" s="0" t="s">
         <v>5272</v>
       </c>
-      <c r="B2146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2146" s="0" t="s">
-        <v>5274</v>
+        <v>5279</v>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" s="0" t="s">
-        <v>5275</v>
+        <v>5280</v>
       </c>
       <c r="B2147" s="0" t="s">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="C2147" s="0" t="s">
-        <v>5276</v>
+        <v>5281</v>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" s="0" t="s">
-        <v>5277</v>
+        <v>5282</v>
       </c>
       <c r="B2148" s="0" t="s">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="C2148" s="0" t="s">
-        <v>5278</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" s="0" t="s">
-        <v>5279</v>
+        <v>5282</v>
       </c>
       <c r="B2149" s="0" t="s">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="C2149" s="0" t="s">
-        <v>5280</v>
+        <v>5283</v>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" s="0" t="s">
-        <v>5281</v>
+        <v>5284</v>
       </c>
       <c r="B2150" s="0" t="s">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="C2150" s="0" t="s">
-        <v>5282</v>
+        <v>5285</v>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" s="0" t="s">
-        <v>5283</v>
+        <v>5286</v>
       </c>
       <c r="B2151" s="0" t="s">
-        <v>5284</v>
+        <v>5287</v>
       </c>
       <c r="C2151" s="0" t="s">
-        <v>5285</v>
+        <v>5288</v>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" s="0" t="s">
-        <v>5286</v>
+        <v>5289</v>
       </c>
       <c r="B2152" s="0" t="s">
         <v>5287</v>
       </c>
       <c r="C2152" s="0" t="s">
-        <v>5288</v>
+        <v>5290</v>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" s="0" t="s">
-        <v>5289</v>
+        <v>5291</v>
       </c>
       <c r="B2153" s="0" t="s">
-        <v>5290</v>
+        <v>5287</v>
       </c>
       <c r="C2153" s="0" t="s">
-        <v>5291</v>
+        <v>5292</v>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" s="0" t="s">
-        <v>5292</v>
+        <v>5286</v>
       </c>
       <c r="B2154" s="0" t="s">
-        <v>5293</v>
+        <v>5287</v>
       </c>
       <c r="C2154" s="0" t="s">
-        <v>5294</v>
+        <v>5288</v>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" s="0" t="s">
-        <v>5295</v>
+        <v>5293</v>
       </c>
       <c r="B2155" s="0" t="s">
-        <v>5293</v>
+        <v>5287</v>
       </c>
       <c r="C2155" s="0" t="s">
-        <v>5296</v>
+        <v>5294</v>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" s="0" t="s">
+        <v>5295</v>
+      </c>
+      <c r="B2156" s="0" t="s">
+        <v>5296</v>
+      </c>
+      <c r="C2156" s="0" t="s">
         <v>5297</v>
-      </c>
-[...4 lines deleted...]
-        <v>5299</v>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" s="0" t="s">
-        <v>5300</v>
+        <v>5298</v>
       </c>
       <c r="B2157" s="0" t="s">
-        <v>5298</v>
+        <v>5296</v>
       </c>
       <c r="C2157" s="0" t="s">
-        <v>5301</v>
+        <v>5299</v>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" s="0" t="s">
-        <v>5302</v>
+        <v>5300</v>
       </c>
       <c r="B2158" s="0" t="s">
-        <v>5298</v>
+        <v>5296</v>
       </c>
       <c r="C2158" s="0" t="s">
-        <v>5303</v>
+        <v>5301</v>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" s="0" t="s">
+        <v>5302</v>
+      </c>
+      <c r="B2159" s="0" t="s">
+        <v>5303</v>
+      </c>
+      <c r="C2159" s="0" t="s">
         <v>5304</v>
-      </c>
-[...4 lines deleted...]
-        <v>5306</v>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" s="0" t="s">
-        <v>5307</v>
+        <v>5305</v>
       </c>
       <c r="B2160" s="0" t="s">
-        <v>5305</v>
+        <v>5303</v>
       </c>
       <c r="C2160" s="0" t="s">
-        <v>5308</v>
+        <v>5306</v>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" s="0" t="s">
+        <v>5307</v>
+      </c>
+      <c r="B2161" s="0" t="s">
+        <v>5308</v>
+      </c>
+      <c r="C2161" s="0" t="s">
         <v>5309</v>
-      </c>
-[...4 lines deleted...]
-        <v>5311</v>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" s="0" t="s">
+        <v>5310</v>
+      </c>
+      <c r="B2162" s="0" t="s">
+        <v>5311</v>
+      </c>
+      <c r="C2162" s="0" t="s">
         <v>5312</v>
-      </c>
-[...4 lines deleted...]
-        <v>5314</v>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" s="0" t="s">
+        <v>5313</v>
+      </c>
+      <c r="B2163" s="0" t="s">
+        <v>5314</v>
+      </c>
+      <c r="C2163" s="0" t="s">
         <v>5315</v>
-      </c>
-[...4 lines deleted...]
-        <v>5317</v>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" s="0" t="s">
+        <v>5316</v>
+      </c>
+      <c r="B2164" s="0" t="s">
+        <v>5317</v>
+      </c>
+      <c r="C2164" s="0" t="s">
         <v>5318</v>
-      </c>
-[...4 lines deleted...]
-        <v>5320</v>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" s="0" t="s">
-        <v>5321</v>
+        <v>5319</v>
       </c>
       <c r="B2165" s="0" t="s">
-        <v>5322</v>
+        <v>5317</v>
       </c>
       <c r="C2165" s="0" t="s">
-        <v>5323</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" s="0" t="s">
-        <v>5324</v>
+        <v>5321</v>
       </c>
       <c r="B2166" s="0" t="s">
         <v>5322</v>
       </c>
       <c r="C2166" s="0" t="s">
-        <v>5325</v>
+        <v>5323</v>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" s="0" t="s">
+        <v>5324</v>
+      </c>
+      <c r="B2167" s="0" t="s">
+        <v>5325</v>
+      </c>
+      <c r="C2167" s="0" t="s">
         <v>5326</v>
-      </c>
-[...4 lines deleted...]
-        <v>5328</v>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" s="0" t="s">
-        <v>5329</v>
+        <v>5327</v>
       </c>
       <c r="B2168" s="0" t="s">
-        <v>5327</v>
+        <v>5325</v>
       </c>
       <c r="C2168" s="0" t="s">
-        <v>5330</v>
+        <v>5328</v>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" s="0" t="s">
+        <v>5329</v>
+      </c>
+      <c r="B2169" s="0" t="s">
+        <v>5330</v>
+      </c>
+      <c r="C2169" s="0" t="s">
         <v>5331</v>
-      </c>
-[...4 lines deleted...]
-        <v>5332</v>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" s="0" t="s">
-        <v>5331</v>
+        <v>5332</v>
       </c>
       <c r="B2170" s="0" t="s">
-        <v>5327</v>
+        <v>5330</v>
       </c>
       <c r="C2170" s="0" t="s">
-        <v>5332</v>
+        <v>5333</v>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" s="0" t="s">
-        <v>5333</v>
+        <v>5334</v>
       </c>
       <c r="B2171" s="0" t="s">
-        <v>5327</v>
+        <v>5330</v>
       </c>
       <c r="C2171" s="0" t="s">
-        <v>5334</v>
+        <v>5335</v>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" s="0" t="s">
-        <v>5335</v>
+        <v>5336</v>
       </c>
       <c r="B2172" s="0" t="s">
-        <v>5336</v>
+        <v>5330</v>
       </c>
       <c r="C2172" s="0" t="s">
         <v>5337</v>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" s="0" t="s">
         <v>5338</v>
       </c>
       <c r="B2173" s="0" t="s">
+        <v>5330</v>
+      </c>
+      <c r="C2173" s="0" t="s">
         <v>5339</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340</v>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" s="0" t="s">
+        <v>5340</v>
+      </c>
+      <c r="B2174" s="0" t="s">
         <v>5341</v>
       </c>
-      <c r="B2174" s="0" t="s">
+      <c r="C2174" s="0" t="s">
         <v>5342</v>
-      </c>
-[...1 lines deleted...]
-        <v>5343</v>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" s="0" t="s">
+        <v>5343</v>
+      </c>
+      <c r="B2175" s="0" t="s">
         <v>5344</v>
       </c>
-      <c r="B2175" s="0" t="s">
+      <c r="C2175" s="0" t="s">
         <v>5345</v>
-      </c>
-[...1 lines deleted...]
-        <v>5346</v>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" s="0" t="s">
+        <v>5346</v>
+      </c>
+      <c r="B2176" s="0" t="s">
+        <v>5344</v>
+      </c>
+      <c r="C2176" s="0" t="s">
         <v>5347</v>
-      </c>
-[...4 lines deleted...]
-        <v>5348</v>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" s="0" t="s">
+        <v>5348</v>
+      </c>
+      <c r="B2177" s="0" t="s">
+        <v>5344</v>
+      </c>
+      <c r="C2177" s="0" t="s">
         <v>5349</v>
-      </c>
-[...4 lines deleted...]
-        <v>5351</v>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" s="0" t="s">
+        <v>5350</v>
+      </c>
+      <c r="B2178" s="0" t="s">
+        <v>5351</v>
+      </c>
+      <c r="C2178" s="0" t="s">
         <v>5352</v>
-      </c>
-[...4 lines deleted...]
-        <v>5353</v>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" s="0" t="s">
+        <v>5353</v>
+      </c>
+      <c r="B2179" s="0" t="s">
+        <v>5351</v>
+      </c>
+      <c r="C2179" s="0" t="s">
         <v>5354</v>
-      </c>
-[...4 lines deleted...]
-        <v>5355</v>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" s="0" t="s">
+        <v>5355</v>
+      </c>
+      <c r="B2180" s="0" t="s">
         <v>5356</v>
-      </c>
-[...1 lines deleted...]
-        <v>5350</v>
       </c>
       <c r="C2180" s="0" t="s">
         <v>5357</v>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" s="0" t="s">
         <v>5358</v>
       </c>
       <c r="B2181" s="0" t="s">
-        <v>5350</v>
+        <v>5356</v>
       </c>
       <c r="C2181" s="0" t="s">
         <v>5359</v>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" s="0" t="s">
         <v>5360</v>
       </c>
       <c r="B2182" s="0" t="s">
         <v>5361</v>
       </c>
       <c r="C2182" s="0" t="s">
         <v>5362</v>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" s="0" t="s">
         <v>5363</v>
       </c>
       <c r="B2183" s="0" t="s">
         <v>5364</v>
       </c>
       <c r="C2183" s="0" t="s">
         <v>5365</v>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" s="0" t="s">
         <v>5366</v>
       </c>
       <c r="B2184" s="0" t="s">
+        <v>5364</v>
+      </c>
+      <c r="C2184" s="0" t="s">
         <v>5367</v>
-      </c>
-[...1 lines deleted...]
-        <v>5368</v>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" s="0" t="s">
+        <v>5368</v>
+      </c>
+      <c r="B2185" s="0" t="s">
+        <v>5364</v>
+      </c>
+      <c r="C2185" s="0" t="s">
         <v>5369</v>
-      </c>
-[...4 lines deleted...]
-        <v>5370</v>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" s="0" t="s">
+        <v>5370</v>
+      </c>
+      <c r="B2186" s="0" t="s">
+        <v>5364</v>
+      </c>
+      <c r="C2186" s="0" t="s">
         <v>5371</v>
-      </c>
-[...4 lines deleted...]
-        <v>5372</v>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" s="0" t="s">
+        <v>5372</v>
+      </c>
+      <c r="B2187" s="0" t="s">
+        <v>5364</v>
+      </c>
+      <c r="C2187" s="0" t="s">
         <v>5373</v>
-      </c>
-[...4 lines deleted...]
-        <v>5374</v>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" s="0" t="s">
+        <v>5374</v>
+      </c>
+      <c r="B2188" s="0" t="s">
         <v>5375</v>
-      </c>
-[...1 lines deleted...]
-        <v>5367</v>
       </c>
       <c r="C2188" s="0" t="s">
         <v>5376</v>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" s="0" t="s">
         <v>5377</v>
       </c>
       <c r="B2189" s="0" t="s">
-        <v>5367</v>
+        <v>5378</v>
       </c>
       <c r="C2189" s="0" t="s">
-        <v>5378</v>
+        <v>5379</v>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" s="0" t="s">
-        <v>5379</v>
+        <v>5380</v>
       </c>
       <c r="B2190" s="0" t="s">
-        <v>5367</v>
+        <v>5381</v>
       </c>
       <c r="C2190" s="0" t="s">
-        <v>5380</v>
+        <v>5382</v>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" s="0" t="s">
-        <v>5381</v>
+        <v>5383</v>
       </c>
       <c r="B2191" s="0" t="s">
-        <v>5382</v>
+        <v>5384</v>
       </c>
       <c r="C2191" s="0" t="s">
-        <v>5383</v>
+        <v>5385</v>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" s="0" t="s">
+        <v>5386</v>
+      </c>
+      <c r="B2192" s="0" t="s">
         <v>5384</v>
       </c>
-      <c r="B2192" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2192" s="0" t="s">
-        <v>5385</v>
+        <v>5387</v>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" s="0" t="s">
-        <v>5386</v>
+        <v>5388</v>
       </c>
       <c r="B2193" s="0" t="s">
-        <v>5387</v>
+        <v>5389</v>
       </c>
       <c r="C2193" s="0" t="s">
-        <v>5388</v>
+        <v>5390</v>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" s="0" t="s">
+        <v>5391</v>
+      </c>
+      <c r="B2194" s="0" t="s">
         <v>5389</v>
       </c>
-      <c r="B2194" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2194" s="0" t="s">
-        <v>5390</v>
+        <v>5392</v>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" s="0" t="s">
-        <v>5391</v>
+        <v>5393</v>
       </c>
       <c r="B2195" s="0" t="s">
-        <v>5392</v>
+        <v>5389</v>
       </c>
       <c r="C2195" s="0" t="s">
-        <v>5393</v>
+        <v>5394</v>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" s="0" t="s">
-        <v>5394</v>
+        <v>5395</v>
       </c>
       <c r="B2196" s="0" t="s">
-        <v>5392</v>
+        <v>5396</v>
       </c>
       <c r="C2196" s="0" t="s">
-        <v>5395</v>
+        <v>5397</v>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" s="0" t="s">
-        <v>5394</v>
+        <v>5398</v>
       </c>
       <c r="B2197" s="0" t="s">
-        <v>5392</v>
+        <v>5396</v>
       </c>
       <c r="C2197" s="0" t="s">
-        <v>5395</v>
+        <v>5399</v>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" s="0" t="s">
-        <v>5396</v>
+        <v>5400</v>
       </c>
       <c r="B2198" s="0" t="s">
-        <v>5392</v>
+        <v>5401</v>
       </c>
       <c r="C2198" s="0" t="s">
-        <v>5397</v>
+        <v>5402</v>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" s="0" t="s">
-        <v>5398</v>
+        <v>5403</v>
       </c>
       <c r="B2199" s="0" t="s">
-        <v>5399</v>
+        <v>5404</v>
       </c>
       <c r="C2199" s="0" t="s">
-        <v>5400</v>
+        <v>5405</v>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" s="0" t="s">
-        <v>5401</v>
+        <v>5406</v>
       </c>
       <c r="B2200" s="0" t="s">
-        <v>5402</v>
+        <v>5407</v>
       </c>
       <c r="C2200" s="0" t="s">
-        <v>5403</v>
+        <v>5408</v>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" s="0" t="s">
-        <v>5404</v>
+        <v>5409</v>
       </c>
       <c r="B2201" s="0" t="s">
-        <v>5402</v>
+        <v>5410</v>
       </c>
       <c r="C2201" s="0" t="s">
-        <v>5405</v>
+        <v>5411</v>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" s="0" t="s">
-        <v>5406</v>
+        <v>5412</v>
       </c>
       <c r="B2202" s="0" t="s">
-        <v>5407</v>
+        <v>5413</v>
       </c>
       <c r="C2202" s="0" t="s">
-        <v>5408</v>
+        <v>5414</v>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" s="0" t="s">
-        <v>5409</v>
+        <v>5415</v>
       </c>
       <c r="B2203" s="0" t="s">
-        <v>5407</v>
+        <v>5413</v>
       </c>
       <c r="C2203" s="0" t="s">
-        <v>5410</v>
+        <v>5416</v>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" s="0" t="s">
-        <v>5411</v>
+        <v>5417</v>
       </c>
       <c r="B2204" s="0" t="s">
-        <v>5407</v>
+        <v>5418</v>
       </c>
       <c r="C2204" s="0" t="s">
-        <v>5412</v>
+        <v>5419</v>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" s="0" t="s">
-        <v>5413</v>
+        <v>5420</v>
       </c>
       <c r="B2205" s="0" t="s">
-        <v>5414</v>
+        <v>5418</v>
       </c>
       <c r="C2205" s="0" t="s">
-        <v>5415</v>
+        <v>5421</v>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" s="0" t="s">
-        <v>5416</v>
+        <v>5422</v>
       </c>
       <c r="B2206" s="0" t="s">
-        <v>5414</v>
+        <v>5418</v>
       </c>
       <c r="C2206" s="0" t="s">
-        <v>5417</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" s="0" t="s">
+        <v>5422</v>
+      </c>
+      <c r="B2207" s="0" t="s">
         <v>5418</v>
       </c>
-      <c r="B2207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2207" s="0" t="s">
-        <v>5420</v>
+        <v>5423</v>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" s="0" t="s">
-        <v>5421</v>
+        <v>5424</v>
       </c>
       <c r="B2208" s="0" t="s">
-        <v>5422</v>
+        <v>5418</v>
       </c>
       <c r="C2208" s="0" t="s">
-        <v>5423</v>
+        <v>5425</v>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" s="0" t="s">
-        <v>5424</v>
+        <v>5426</v>
       </c>
       <c r="B2209" s="0" t="s">
-        <v>5422</v>
+        <v>5427</v>
       </c>
       <c r="C2209" s="0" t="s">
-        <v>5425</v>
+        <v>5428</v>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" s="0" t="s">
-        <v>5426</v>
+        <v>5429</v>
       </c>
       <c r="B2210" s="0" t="s">
-        <v>5427</v>
+        <v>5430</v>
       </c>
       <c r="C2210" s="0" t="s">
-        <v>5428</v>
+        <v>5431</v>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" s="0" t="s">
-        <v>5429</v>
+        <v>5432</v>
       </c>
       <c r="B2211" s="0" t="s">
-        <v>5430</v>
+        <v>5433</v>
       </c>
       <c r="C2211" s="0" t="s">
-        <v>5431</v>
+        <v>5434</v>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" s="0" t="s">
-        <v>5432</v>
+        <v>5435</v>
       </c>
       <c r="B2212" s="0" t="s">
-        <v>5433</v>
+        <v>5436</v>
       </c>
       <c r="C2212" s="0" t="s">
-        <v>5434</v>
+        <v>5437</v>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" s="0" t="s">
-        <v>5435</v>
+        <v>5438</v>
       </c>
       <c r="B2213" s="0" t="s">
-        <v>5433</v>
+        <v>5436</v>
       </c>
       <c r="C2213" s="0" t="s">
-        <v>5436</v>
+        <v>5439</v>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" s="0" t="s">
-        <v>5437</v>
+        <v>5440</v>
       </c>
       <c r="B2214" s="0" t="s">
-        <v>5433</v>
+        <v>5441</v>
       </c>
       <c r="C2214" s="0" t="s">
-        <v>5438</v>
+        <v>5442</v>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" s="0" t="s">
-        <v>5439</v>
+        <v>5443</v>
       </c>
       <c r="B2215" s="0" t="s">
-        <v>5440</v>
+        <v>5441</v>
       </c>
       <c r="C2215" s="0" t="s">
-        <v>5441</v>
+        <v>5444</v>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" s="0" t="s">
-        <v>5442</v>
+        <v>5445</v>
       </c>
       <c r="B2216" s="0" t="s">
-        <v>5440</v>
+        <v>5441</v>
       </c>
       <c r="C2216" s="0" t="s">
-        <v>5443</v>
+        <v>5446</v>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" s="0" t="s">
-        <v>5444</v>
+        <v>5447</v>
       </c>
       <c r="B2217" s="0" t="s">
-        <v>5445</v>
+        <v>5441</v>
       </c>
       <c r="C2217" s="0" t="s">
-        <v>5446</v>
+        <v>5448</v>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" s="0" t="s">
-        <v>5447</v>
+        <v>5449</v>
       </c>
       <c r="B2218" s="0" t="s">
-        <v>5445</v>
+        <v>5441</v>
       </c>
       <c r="C2218" s="0" t="s">
-        <v>5448</v>
+        <v>5450</v>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" s="0" t="s">
-        <v>5449</v>
+        <v>5451</v>
       </c>
       <c r="B2219" s="0" t="s">
-        <v>5445</v>
+        <v>5452</v>
       </c>
       <c r="C2219" s="0" t="s">
-        <v>5450</v>
+        <v>5453</v>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" s="0" t="s">
-        <v>5451</v>
+        <v>5454</v>
       </c>
       <c r="B2220" s="0" t="s">
-        <v>5452</v>
+        <v>5455</v>
       </c>
       <c r="C2220" s="0" t="s">
-        <v>5453</v>
+        <v>5456</v>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" s="0" t="s">
-        <v>5454</v>
+        <v>5457</v>
       </c>
       <c r="B2221" s="0" t="s">
-        <v>5455</v>
+        <v>5458</v>
       </c>
       <c r="C2221" s="0" t="s">
-        <v>5456</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" s="0" t="s">
-        <v>5457</v>
+        <v>5460</v>
       </c>
       <c r="B2222" s="0" t="s">
         <v>5458</v>
       </c>
       <c r="C2222" s="0" t="s">
-        <v>5459</v>
+        <v>5461</v>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" s="0" t="s">
-        <v>5460</v>
+        <v>5462</v>
       </c>
       <c r="B2223" s="0" t="s">
-        <v>5461</v>
+        <v>5458</v>
       </c>
       <c r="C2223" s="0" t="s">
-        <v>5462</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" s="0" t="s">
-        <v>5463</v>
+        <v>5464</v>
       </c>
       <c r="B2224" s="0" t="s">
-        <v>5464</v>
+        <v>5458</v>
       </c>
       <c r="C2224" s="0" t="s">
         <v>5465</v>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" s="0" t="s">
         <v>5466</v>
       </c>
       <c r="B2225" s="0" t="s">
+        <v>5458</v>
+      </c>
+      <c r="C2225" s="0" t="s">
         <v>5467</v>
-      </c>
-[...1 lines deleted...]
-        <v>5468</v>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" s="0" t="s">
+        <v>5468</v>
+      </c>
+      <c r="B2226" s="0" t="s">
+        <v>5458</v>
+      </c>
+      <c r="C2226" s="0" t="s">
         <v>5469</v>
-      </c>
-[...4 lines deleted...]
-        <v>5471</v>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" s="0" t="s">
-        <v>5472</v>
+        <v>5470</v>
       </c>
       <c r="B2227" s="0" t="s">
-        <v>5473</v>
+        <v>5458</v>
       </c>
       <c r="C2227" s="0" t="s">
-        <v>5474</v>
+        <v>5471</v>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" s="0" t="s">
-        <v>5475</v>
+        <v>5472</v>
       </c>
       <c r="B2228" s="0" t="s">
-        <v>5476</v>
+        <v>5473</v>
       </c>
       <c r="C2228" s="0" t="s">
-        <v>5477</v>
+        <v>5474</v>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" s="0" t="s">
-        <v>5478</v>
+        <v>5475</v>
       </c>
       <c r="B2229" s="0" t="s">
-        <v>5479</v>
+        <v>5473</v>
       </c>
       <c r="C2229" s="0" t="s">
-        <v>5480</v>
+        <v>5476</v>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" s="0" t="s">
-        <v>5481</v>
+        <v>5477</v>
       </c>
       <c r="B2230" s="0" t="s">
+        <v>5478</v>
+      </c>
+      <c r="C2230" s="0" t="s">
         <v>5479</v>
-      </c>
-[...1 lines deleted...]
-        <v>5482</v>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" s="0" t="s">
-        <v>5483</v>
+        <v>5480</v>
       </c>
       <c r="B2231" s="0" t="s">
-        <v>5484</v>
+        <v>5478</v>
       </c>
       <c r="C2231" s="0" t="s">
-        <v>5485</v>
+        <v>5481</v>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" s="0" t="s">
-        <v>5486</v>
+        <v>5482</v>
       </c>
       <c r="B2232" s="0" t="s">
-        <v>5487</v>
+        <v>5483</v>
       </c>
       <c r="C2232" s="0" t="s">
-        <v>5488</v>
+        <v>5484</v>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" s="0" t="s">
-        <v>5489</v>
+        <v>5485</v>
       </c>
       <c r="B2233" s="0" t="s">
-        <v>5490</v>
+        <v>5483</v>
       </c>
       <c r="C2233" s="0" t="s">
-        <v>5491</v>
+        <v>5486</v>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" s="0" t="s">
-        <v>5492</v>
+        <v>5485</v>
       </c>
       <c r="B2234" s="0" t="s">
-        <v>5490</v>
+        <v>5483</v>
       </c>
       <c r="C2234" s="0" t="s">
-        <v>5493</v>
+        <v>5486</v>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" s="0" t="s">
-        <v>5494</v>
+        <v>5487</v>
       </c>
       <c r="B2235" s="0" t="s">
-        <v>5495</v>
+        <v>5483</v>
       </c>
       <c r="C2235" s="0" t="s">
-        <v>5496</v>
+        <v>5488</v>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" s="0" t="s">
-        <v>5497</v>
+        <v>5489</v>
       </c>
       <c r="B2236" s="0" t="s">
-        <v>5495</v>
+        <v>5490</v>
       </c>
       <c r="C2236" s="0" t="s">
-        <v>5498</v>
+        <v>5491</v>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" s="0" t="s">
-        <v>5499</v>
+        <v>5492</v>
       </c>
       <c r="B2237" s="0" t="s">
-        <v>5495</v>
+        <v>5493</v>
       </c>
       <c r="C2237" s="0" t="s">
-        <v>5500</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" s="0" t="s">
-        <v>5501</v>
+        <v>5495</v>
       </c>
       <c r="B2238" s="0" t="s">
-        <v>5495</v>
+        <v>5493</v>
       </c>
       <c r="C2238" s="0" t="s">
-        <v>5502</v>
+        <v>5496</v>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" s="0" t="s">
-        <v>5503</v>
+        <v>5497</v>
       </c>
       <c r="B2239" s="0" t="s">
-        <v>5504</v>
+        <v>5498</v>
       </c>
       <c r="C2239" s="0" t="s">
-        <v>5505</v>
+        <v>5499</v>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" s="0" t="s">
-        <v>5506</v>
+        <v>5500</v>
       </c>
       <c r="B2240" s="0" t="s">
-        <v>5507</v>
+        <v>5498</v>
       </c>
       <c r="C2240" s="0" t="s">
-        <v>5508</v>
+        <v>5501</v>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" s="0" t="s">
-        <v>5506</v>
+        <v>5502</v>
       </c>
       <c r="B2241" s="0" t="s">
-        <v>5507</v>
+        <v>5498</v>
       </c>
       <c r="C2241" s="0" t="s">
-        <v>5508</v>
+        <v>5503</v>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" s="0" t="s">
-        <v>5509</v>
+        <v>5504</v>
       </c>
       <c r="B2242" s="0" t="s">
-        <v>5510</v>
+        <v>5505</v>
       </c>
       <c r="C2242" s="0" t="s">
-        <v>5511</v>
+        <v>5506</v>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" s="0" t="s">
-        <v>5512</v>
+        <v>5507</v>
       </c>
       <c r="B2243" s="0" t="s">
-        <v>5513</v>
+        <v>5505</v>
       </c>
       <c r="C2243" s="0" t="s">
-        <v>5514</v>
+        <v>5508</v>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" s="0" t="s">
-        <v>5515</v>
+        <v>5509</v>
       </c>
       <c r="B2244" s="0" t="s">
-        <v>5516</v>
+        <v>5510</v>
       </c>
       <c r="C2244" s="0" t="s">
-        <v>5517</v>
+        <v>5511</v>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" s="0" t="s">
-        <v>5518</v>
+        <v>5512</v>
       </c>
       <c r="B2245" s="0" t="s">
-        <v>5516</v>
+        <v>5513</v>
       </c>
       <c r="C2245" s="0" t="s">
-        <v>5519</v>
+        <v>5514</v>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" s="0" t="s">
-        <v>5520</v>
+        <v>5515</v>
       </c>
       <c r="B2246" s="0" t="s">
-        <v>5521</v>
+        <v>5513</v>
       </c>
       <c r="C2246" s="0" t="s">
-        <v>5522</v>
+        <v>5516</v>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" s="0" t="s">
-        <v>5523</v>
+        <v>5517</v>
       </c>
       <c r="B2247" s="0" t="s">
-        <v>5524</v>
+        <v>5518</v>
       </c>
       <c r="C2247" s="0" t="s">
-        <v>5525</v>
+        <v>5519</v>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" s="0" t="s">
-        <v>5526</v>
+        <v>5520</v>
       </c>
       <c r="B2248" s="0" t="s">
-        <v>5524</v>
+        <v>5521</v>
       </c>
       <c r="C2248" s="0" t="s">
-        <v>5527</v>
+        <v>5522</v>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" s="0" t="s">
-        <v>5528</v>
+        <v>5523</v>
       </c>
       <c r="B2249" s="0" t="s">
         <v>5524</v>
       </c>
       <c r="C2249" s="0" t="s">
-        <v>5529</v>
+        <v>5525</v>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" s="0" t="s">
-        <v>5530</v>
+        <v>5526</v>
       </c>
       <c r="B2250" s="0" t="s">
-        <v>5531</v>
+        <v>5524</v>
       </c>
       <c r="C2250" s="0" t="s">
-        <v>5532</v>
+        <v>5527</v>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" s="0" t="s">
-        <v>5533</v>
+        <v>5528</v>
       </c>
       <c r="B2251" s="0" t="s">
-        <v>5534</v>
+        <v>5524</v>
       </c>
       <c r="C2251" s="0" t="s">
-        <v>5535</v>
+        <v>5529</v>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" s="0" t="s">
-        <v>5536</v>
+        <v>5530</v>
       </c>
       <c r="B2252" s="0" t="s">
-        <v>5534</v>
+        <v>5531</v>
       </c>
       <c r="C2252" s="0" t="s">
-        <v>5537</v>
+        <v>5532</v>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" s="0" t="s">
-        <v>5538</v>
+        <v>5533</v>
       </c>
       <c r="B2253" s="0" t="s">
-        <v>5539</v>
+        <v>5531</v>
       </c>
       <c r="C2253" s="0" t="s">
-        <v>5540</v>
+        <v>5534</v>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" s="0" t="s">
-        <v>5541</v>
+        <v>5535</v>
       </c>
       <c r="B2254" s="0" t="s">
-        <v>5542</v>
+        <v>5536</v>
       </c>
       <c r="C2254" s="0" t="s">
-        <v>5543</v>
+        <v>5537</v>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" s="0" t="s">
-        <v>5544</v>
+        <v>5538</v>
       </c>
       <c r="B2255" s="0" t="s">
-        <v>5545</v>
+        <v>5536</v>
       </c>
       <c r="C2255" s="0" t="s">
-        <v>5546</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" s="0" t="s">
-        <v>5547</v>
+        <v>5540</v>
       </c>
       <c r="B2256" s="0" t="s">
-        <v>5548</v>
+        <v>5536</v>
       </c>
       <c r="C2256" s="0" t="s">
-        <v>5549</v>
+        <v>5541</v>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" s="0" t="s">
-        <v>5550</v>
+        <v>5542</v>
       </c>
       <c r="B2257" s="0" t="s">
-        <v>5551</v>
+        <v>5543</v>
       </c>
       <c r="C2257" s="0" t="s">
-        <v>5552</v>
+        <v>5544</v>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" s="0" t="s">
-        <v>5553</v>
+        <v>5545</v>
       </c>
       <c r="B2258" s="0" t="s">
-        <v>5551</v>
+        <v>5546</v>
       </c>
       <c r="C2258" s="0" t="s">
-        <v>5554</v>
+        <v>5547</v>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" s="0" t="s">
-        <v>5555</v>
+        <v>5548</v>
       </c>
       <c r="B2259" s="0" t="s">
-        <v>5551</v>
+        <v>5549</v>
       </c>
       <c r="C2259" s="0" t="s">
-        <v>5556</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" s="0" t="s">
-        <v>5557</v>
+        <v>5551</v>
       </c>
       <c r="B2260" s="0" t="s">
-        <v>5558</v>
+        <v>5552</v>
       </c>
       <c r="C2260" s="0" t="s">
-        <v>5559</v>
+        <v>5553</v>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" s="0" t="s">
-        <v>5560</v>
+        <v>5554</v>
       </c>
       <c r="B2261" s="0" t="s">
-        <v>5561</v>
+        <v>5555</v>
       </c>
       <c r="C2261" s="0" t="s">
-        <v>5562</v>
+        <v>5556</v>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" s="0" t="s">
-        <v>5563</v>
+        <v>5557</v>
       </c>
       <c r="B2262" s="0" t="s">
-        <v>5564</v>
+        <v>5558</v>
       </c>
       <c r="C2262" s="0" t="s">
-        <v>5565</v>
+        <v>5559</v>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" s="0" t="s">
-        <v>5566</v>
+        <v>5560</v>
       </c>
       <c r="B2263" s="0" t="s">
-        <v>5564</v>
+        <v>5561</v>
       </c>
       <c r="C2263" s="0" t="s">
-        <v>5567</v>
+        <v>5562</v>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" s="0" t="s">
-        <v>5568</v>
+        <v>5563</v>
       </c>
       <c r="B2264" s="0" t="s">
         <v>5564</v>
       </c>
       <c r="C2264" s="0" t="s">
-        <v>5569</v>
+        <v>5565</v>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" s="0" t="s">
-        <v>5570</v>
+        <v>5566</v>
       </c>
       <c r="B2265" s="0" t="s">
-        <v>5571</v>
+        <v>5567</v>
       </c>
       <c r="C2265" s="0" t="s">
-        <v>5572</v>
+        <v>5568</v>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" s="0" t="s">
-        <v>5573</v>
+        <v>5569</v>
       </c>
       <c r="B2266" s="0" t="s">
-        <v>5574</v>
+        <v>5570</v>
       </c>
       <c r="C2266" s="0" t="s">
-        <v>5575</v>
+        <v>5571</v>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" s="0" t="s">
-        <v>5576</v>
+        <v>5572</v>
       </c>
       <c r="B2267" s="0" t="s">
-        <v>5577</v>
+        <v>5570</v>
       </c>
       <c r="C2267" s="0" t="s">
-        <v>5578</v>
+        <v>5573</v>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" s="0" t="s">
-        <v>5579</v>
+        <v>5574</v>
       </c>
       <c r="B2268" s="0" t="s">
-        <v>5580</v>
+        <v>5575</v>
       </c>
       <c r="C2268" s="0" t="s">
-        <v>5581</v>
+        <v>5576</v>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" s="0" t="s">
-        <v>5582</v>
+        <v>5577</v>
       </c>
       <c r="B2269" s="0" t="s">
-        <v>5580</v>
+        <v>5578</v>
       </c>
       <c r="C2269" s="0" t="s">
-        <v>5583</v>
+        <v>5579</v>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" s="0" t="s">
-        <v>5584</v>
+        <v>5580</v>
       </c>
       <c r="B2270" s="0" t="s">
-        <v>5585</v>
+        <v>5581</v>
       </c>
       <c r="C2270" s="0" t="s">
-        <v>5586</v>
+        <v>5582</v>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" s="0" t="s">
-        <v>5587</v>
+        <v>5583</v>
       </c>
       <c r="B2271" s="0" t="s">
-        <v>5588</v>
+        <v>5581</v>
       </c>
       <c r="C2271" s="0" t="s">
-        <v>5589</v>
+        <v>5584</v>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" s="0" t="s">
-        <v>5590</v>
+        <v>5585</v>
       </c>
       <c r="B2272" s="0" t="s">
-        <v>5588</v>
+        <v>5586</v>
       </c>
       <c r="C2272" s="0" t="s">
-        <v>5591</v>
+        <v>5587</v>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" s="0" t="s">
-        <v>5592</v>
+        <v>5588</v>
       </c>
       <c r="B2273" s="0" t="s">
-        <v>5593</v>
+        <v>5586</v>
       </c>
       <c r="C2273" s="0" t="s">
-        <v>5594</v>
+        <v>5589</v>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" s="0" t="s">
-        <v>5595</v>
+        <v>5590</v>
       </c>
       <c r="B2274" s="0" t="s">
-        <v>5596</v>
+        <v>5586</v>
       </c>
       <c r="C2274" s="0" t="s">
-        <v>5597</v>
+        <v>5591</v>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" s="0" t="s">
-        <v>5598</v>
+        <v>5592</v>
       </c>
       <c r="B2275" s="0" t="s">
-        <v>5599</v>
+        <v>5586</v>
       </c>
       <c r="C2275" s="0" t="s">
-        <v>5600</v>
+        <v>5593</v>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" s="0" t="s">
-        <v>5601</v>
+        <v>5594</v>
       </c>
       <c r="B2276" s="0" t="s">
-        <v>5599</v>
+        <v>5595</v>
       </c>
       <c r="C2276" s="0" t="s">
-        <v>5602</v>
+        <v>5596</v>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" s="0" t="s">
-        <v>5603</v>
+        <v>5597</v>
       </c>
       <c r="B2277" s="0" t="s">
+        <v>5598</v>
+      </c>
+      <c r="C2277" s="0" t="s">
         <v>5599</v>
-      </c>
-[...1 lines deleted...]
-        <v>5604</v>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" s="0" t="s">
-        <v>5605</v>
+        <v>5597</v>
       </c>
       <c r="B2278" s="0" t="s">
-        <v>5606</v>
+        <v>5598</v>
       </c>
       <c r="C2278" s="0" t="s">
-        <v>5607</v>
+        <v>5599</v>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" s="0" t="s">
-        <v>5608</v>
+        <v>5600</v>
       </c>
       <c r="B2279" s="0" t="s">
-        <v>5609</v>
+        <v>5601</v>
       </c>
       <c r="C2279" s="0" t="s">
-        <v>5610</v>
+        <v>5602</v>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" s="0" t="s">
-        <v>5611</v>
+        <v>5603</v>
       </c>
       <c r="B2280" s="0" t="s">
-        <v>5612</v>
+        <v>5604</v>
       </c>
       <c r="C2280" s="0" t="s">
-        <v>5613</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" s="0" t="s">
-        <v>5614</v>
+        <v>5606</v>
       </c>
       <c r="B2281" s="0" t="s">
-        <v>5615</v>
+        <v>5607</v>
       </c>
       <c r="C2281" s="0" t="s">
-        <v>5616</v>
+        <v>5608</v>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" s="0" t="s">
-        <v>5617</v>
+        <v>5609</v>
       </c>
       <c r="B2282" s="0" t="s">
-        <v>5618</v>
+        <v>5607</v>
       </c>
       <c r="C2282" s="0" t="s">
-        <v>5619</v>
+        <v>5610</v>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" s="0" t="s">
-        <v>5620</v>
+        <v>5611</v>
       </c>
       <c r="B2283" s="0" t="s">
-        <v>5621</v>
+        <v>5612</v>
       </c>
       <c r="C2283" s="0" t="s">
-        <v>5622</v>
+        <v>5613</v>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" s="0" t="s">
-        <v>5623</v>
+        <v>5614</v>
       </c>
       <c r="B2284" s="0" t="s">
-        <v>5624</v>
+        <v>5615</v>
       </c>
       <c r="C2284" s="0" t="s">
-        <v>5625</v>
+        <v>5616</v>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" s="0" t="s">
-        <v>5626</v>
+        <v>5617</v>
       </c>
       <c r="B2285" s="0" t="s">
-        <v>5627</v>
+        <v>5615</v>
       </c>
       <c r="C2285" s="0" t="s">
-        <v>5628</v>
+        <v>5618</v>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" s="0" t="s">
-        <v>5629</v>
+        <v>5619</v>
       </c>
       <c r="B2286" s="0" t="s">
-        <v>5630</v>
+        <v>5615</v>
       </c>
       <c r="C2286" s="0" t="s">
-        <v>5631</v>
+        <v>5620</v>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" s="0" t="s">
-        <v>5632</v>
+        <v>5621</v>
       </c>
       <c r="B2287" s="0" t="s">
-        <v>5633</v>
+        <v>5622</v>
       </c>
       <c r="C2287" s="0" t="s">
-        <v>5634</v>
+        <v>5623</v>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" s="0" t="s">
-        <v>5635</v>
+        <v>5624</v>
       </c>
       <c r="B2288" s="0" t="s">
-        <v>5636</v>
+        <v>5625</v>
       </c>
       <c r="C2288" s="0" t="s">
-        <v>5637</v>
+        <v>5626</v>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" s="0" t="s">
-        <v>5638</v>
+        <v>5627</v>
       </c>
       <c r="B2289" s="0" t="s">
-        <v>5639</v>
+        <v>5625</v>
       </c>
       <c r="C2289" s="0" t="s">
-        <v>5640</v>
+        <v>5628</v>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" s="0" t="s">
-        <v>5641</v>
+        <v>5629</v>
       </c>
       <c r="B2290" s="0" t="s">
-        <v>5642</v>
+        <v>5630</v>
       </c>
       <c r="C2290" s="0" t="s">
-        <v>5643</v>
+        <v>5631</v>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" s="0" t="s">
-        <v>5644</v>
+        <v>5632</v>
       </c>
       <c r="B2291" s="0" t="s">
-        <v>5642</v>
+        <v>5633</v>
       </c>
       <c r="C2291" s="0" t="s">
-        <v>5645</v>
+        <v>5634</v>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" s="0" t="s">
-        <v>5646</v>
+        <v>5635</v>
       </c>
       <c r="B2292" s="0" t="s">
-        <v>5647</v>
+        <v>5636</v>
       </c>
       <c r="C2292" s="0" t="s">
-        <v>5648</v>
+        <v>5637</v>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" s="0" t="s">
-        <v>5649</v>
+        <v>5638</v>
       </c>
       <c r="B2293" s="0" t="s">
-        <v>5650</v>
+        <v>5639</v>
       </c>
       <c r="C2293" s="0" t="s">
-        <v>5651</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" s="0" t="s">
-        <v>5652</v>
+        <v>5641</v>
       </c>
       <c r="B2294" s="0" t="s">
-        <v>5653</v>
+        <v>5642</v>
       </c>
       <c r="C2294" s="0" t="s">
-        <v>5654</v>
+        <v>5643</v>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" s="0" t="s">
-        <v>5655</v>
+        <v>5644</v>
       </c>
       <c r="B2295" s="0" t="s">
-        <v>5653</v>
+        <v>5642</v>
       </c>
       <c r="C2295" s="0" t="s">
-        <v>5656</v>
+        <v>5645</v>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" s="0" t="s">
-        <v>5657</v>
+        <v>5646</v>
       </c>
       <c r="B2296" s="0" t="s">
-        <v>5653</v>
+        <v>5642</v>
       </c>
       <c r="C2296" s="0" t="s">
-        <v>5658</v>
+        <v>5647</v>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" s="0" t="s">
-        <v>5659</v>
+        <v>5648</v>
       </c>
       <c r="B2297" s="0" t="s">
-        <v>5660</v>
+        <v>5649</v>
       </c>
       <c r="C2297" s="0" t="s">
-        <v>5661</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" s="0" t="s">
-        <v>5662</v>
+        <v>5651</v>
       </c>
       <c r="B2298" s="0" t="s">
-        <v>5663</v>
+        <v>5652</v>
       </c>
       <c r="C2298" s="0" t="s">
-        <v>5664</v>
+        <v>5653</v>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" s="0" t="s">
-        <v>5662</v>
+        <v>5654</v>
       </c>
       <c r="B2299" s="0" t="s">
-        <v>5663</v>
+        <v>5655</v>
       </c>
       <c r="C2299" s="0" t="s">
-        <v>5664</v>
+        <v>5656</v>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" s="0" t="s">
-        <v>5665</v>
+        <v>5657</v>
       </c>
       <c r="B2300" s="0" t="s">
-        <v>5666</v>
+        <v>5655</v>
       </c>
       <c r="C2300" s="0" t="s">
-        <v>5667</v>
+        <v>5658</v>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" s="0" t="s">
-        <v>5668</v>
+        <v>5659</v>
       </c>
       <c r="B2301" s="0" t="s">
-        <v>5669</v>
+        <v>5655</v>
       </c>
       <c r="C2301" s="0" t="s">
-        <v>5670</v>
+        <v>5660</v>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" s="0" t="s">
-        <v>5671</v>
+        <v>5661</v>
       </c>
       <c r="B2302" s="0" t="s">
-        <v>5672</v>
+        <v>5662</v>
       </c>
       <c r="C2302" s="0" t="s">
-        <v>5673</v>
+        <v>5663</v>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" s="0" t="s">
-        <v>5674</v>
+        <v>5664</v>
       </c>
       <c r="B2303" s="0" t="s">
-        <v>5675</v>
+        <v>5665</v>
       </c>
       <c r="C2303" s="0" t="s">
-        <v>5676</v>
+        <v>5666</v>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" s="0" t="s">
-        <v>5677</v>
+        <v>5667</v>
       </c>
       <c r="B2304" s="0" t="s">
-        <v>5675</v>
+        <v>5668</v>
       </c>
       <c r="C2304" s="0" t="s">
-        <v>5678</v>
+        <v>5669</v>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" s="0" t="s">
-        <v>5679</v>
+        <v>5670</v>
       </c>
       <c r="B2305" s="0" t="s">
-        <v>5680</v>
+        <v>5671</v>
       </c>
       <c r="C2305" s="0" t="s">
-        <v>5681</v>
+        <v>5672</v>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" s="0" t="s">
-        <v>5682</v>
+        <v>5673</v>
       </c>
       <c r="B2306" s="0" t="s">
-        <v>5680</v>
+        <v>5671</v>
       </c>
       <c r="C2306" s="0" t="s">
-        <v>5683</v>
+        <v>5674</v>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" s="0" t="s">
-        <v>5684</v>
+        <v>5675</v>
       </c>
       <c r="B2307" s="0" t="s">
-        <v>5685</v>
+        <v>5676</v>
       </c>
       <c r="C2307" s="0" t="s">
-        <v>5686</v>
+        <v>5677</v>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" s="0" t="s">
-        <v>5687</v>
+        <v>5678</v>
       </c>
       <c r="B2308" s="0" t="s">
-        <v>5685</v>
+        <v>5679</v>
       </c>
       <c r="C2308" s="0" t="s">
-        <v>5688</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" s="0" t="s">
-        <v>5689</v>
+        <v>5681</v>
       </c>
       <c r="B2309" s="0" t="s">
-        <v>5690</v>
+        <v>5679</v>
       </c>
       <c r="C2309" s="0" t="s">
-        <v>5691</v>
+        <v>5682</v>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" s="0" t="s">
-        <v>5692</v>
+        <v>5683</v>
       </c>
       <c r="B2310" s="0" t="s">
-        <v>5690</v>
+        <v>5684</v>
       </c>
       <c r="C2310" s="0" t="s">
-        <v>5693</v>
+        <v>5685</v>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" s="0" t="s">
-        <v>5692</v>
+        <v>5686</v>
       </c>
       <c r="B2311" s="0" t="s">
-        <v>5690</v>
+        <v>5687</v>
       </c>
       <c r="C2311" s="0" t="s">
-        <v>5693</v>
+        <v>5688</v>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" s="0" t="s">
-        <v>5694</v>
+        <v>5689</v>
       </c>
       <c r="B2312" s="0" t="s">
         <v>5690</v>
       </c>
       <c r="C2312" s="0" t="s">
-        <v>5695</v>
+        <v>5691</v>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" s="0" t="s">
-        <v>5696</v>
+        <v>5692</v>
       </c>
       <c r="B2313" s="0" t="s">
         <v>5690</v>
       </c>
       <c r="C2313" s="0" t="s">
-        <v>5697</v>
+        <v>5693</v>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" s="0" t="s">
-        <v>5698</v>
+        <v>5694</v>
       </c>
       <c r="B2314" s="0" t="s">
         <v>5690</v>
       </c>
       <c r="C2314" s="0" t="s">
-        <v>5699</v>
+        <v>5695</v>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" s="0" t="s">
-        <v>5700</v>
+        <v>5696</v>
       </c>
       <c r="B2315" s="0" t="s">
-        <v>5690</v>
+        <v>5697</v>
       </c>
       <c r="C2315" s="0" t="s">
-        <v>5701</v>
+        <v>5698</v>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" s="0" t="s">
-        <v>5702</v>
+        <v>5699</v>
       </c>
       <c r="B2316" s="0" t="s">
-        <v>5690</v>
+        <v>5700</v>
       </c>
       <c r="C2316" s="0" t="s">
-        <v>5703</v>
+        <v>5701</v>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" s="0" t="s">
+        <v>5702</v>
+      </c>
+      <c r="B2317" s="0" t="s">
+        <v>5703</v>
+      </c>
+      <c r="C2317" s="0" t="s">
         <v>5704</v>
-      </c>
-[...4 lines deleted...]
-        <v>5705</v>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" s="0" t="s">
-        <v>5689</v>
+        <v>5705</v>
       </c>
       <c r="B2318" s="0" t="s">
-        <v>5690</v>
+        <v>5706</v>
       </c>
       <c r="C2318" s="0" t="s">
-        <v>5691</v>
+        <v>5707</v>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" s="0" t="s">
-        <v>5706</v>
+        <v>5708</v>
       </c>
       <c r="B2319" s="0" t="s">
-        <v>5707</v>
+        <v>5709</v>
       </c>
       <c r="C2319" s="0" t="s">
-        <v>5708</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" s="0" t="s">
-        <v>5709</v>
+        <v>5711</v>
       </c>
       <c r="B2320" s="0" t="s">
-        <v>5710</v>
+        <v>5712</v>
       </c>
       <c r="C2320" s="0" t="s">
-        <v>5711</v>
+        <v>5713</v>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" s="0" t="s">
-        <v>5712</v>
+        <v>5714</v>
       </c>
       <c r="B2321" s="0" t="s">
-        <v>5710</v>
+        <v>5715</v>
       </c>
       <c r="C2321" s="0" t="s">
-        <v>5713</v>
+        <v>5716</v>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" s="0" t="s">
-        <v>5714</v>
+        <v>5717</v>
       </c>
       <c r="B2322" s="0" t="s">
-        <v>5710</v>
+        <v>5718</v>
       </c>
       <c r="C2322" s="0" t="s">
-        <v>5715</v>
+        <v>5719</v>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" s="0" t="s">
-        <v>5716</v>
+        <v>5720</v>
       </c>
       <c r="B2323" s="0" t="s">
-        <v>5710</v>
+        <v>5721</v>
       </c>
       <c r="C2323" s="0" t="s">
-        <v>5717</v>
+        <v>5722</v>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" s="0" t="s">
-        <v>5718</v>
+        <v>5723</v>
       </c>
       <c r="B2324" s="0" t="s">
-        <v>5710</v>
+        <v>5724</v>
       </c>
       <c r="C2324" s="0" t="s">
-        <v>5719</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" s="0" t="s">
-        <v>5720</v>
+        <v>5726</v>
       </c>
       <c r="B2325" s="0" t="s">
-        <v>5710</v>
+        <v>5727</v>
       </c>
       <c r="C2325" s="0" t="s">
-        <v>5721</v>
+        <v>5728</v>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" s="0" t="s">
-        <v>5722</v>
+        <v>5729</v>
       </c>
       <c r="B2326" s="0" t="s">
-        <v>5710</v>
+        <v>5730</v>
       </c>
       <c r="C2326" s="0" t="s">
-        <v>5723</v>
+        <v>5731</v>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" s="0" t="s">
-        <v>5724</v>
+        <v>5732</v>
       </c>
       <c r="B2327" s="0" t="s">
-        <v>5710</v>
+        <v>5733</v>
       </c>
       <c r="C2327" s="0" t="s">
-        <v>5725</v>
+        <v>5734</v>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" s="0" t="s">
-        <v>5726</v>
+        <v>5735</v>
       </c>
       <c r="B2328" s="0" t="s">
-        <v>5710</v>
+        <v>5733</v>
       </c>
       <c r="C2328" s="0" t="s">
-        <v>5727</v>
+        <v>5736</v>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" s="0" t="s">
-        <v>5728</v>
+        <v>5737</v>
       </c>
       <c r="B2329" s="0" t="s">
-        <v>5710</v>
+        <v>5738</v>
       </c>
       <c r="C2329" s="0" t="s">
-        <v>5729</v>
+        <v>5739</v>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" s="0" t="s">
-        <v>5730</v>
+        <v>5740</v>
       </c>
       <c r="B2330" s="0" t="s">
-        <v>5710</v>
+        <v>5741</v>
       </c>
       <c r="C2330" s="0" t="s">
-        <v>5731</v>
+        <v>5742</v>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" s="0" t="s">
-        <v>5732</v>
+        <v>5743</v>
       </c>
       <c r="B2331" s="0" t="s">
-        <v>5710</v>
+        <v>5744</v>
       </c>
       <c r="C2331" s="0" t="s">
-        <v>5733</v>
+        <v>5745</v>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" s="0" t="s">
-        <v>5734</v>
+        <v>5746</v>
       </c>
       <c r="B2332" s="0" t="s">
-        <v>5735</v>
+        <v>5744</v>
       </c>
       <c r="C2332" s="0" t="s">
-        <v>5736</v>
+        <v>5747</v>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" s="0" t="s">
-        <v>5737</v>
+        <v>5748</v>
       </c>
       <c r="B2333" s="0" t="s">
-        <v>5738</v>
+        <v>5744</v>
       </c>
       <c r="C2333" s="0" t="s">
-        <v>5739</v>
+        <v>5749</v>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" s="0" t="s">
-        <v>5740</v>
+        <v>5750</v>
       </c>
       <c r="B2334" s="0" t="s">
-        <v>5741</v>
+        <v>5751</v>
       </c>
       <c r="C2334" s="0" t="s">
-        <v>5742</v>
+        <v>5752</v>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" s="0" t="s">
-        <v>5743</v>
+        <v>5753</v>
       </c>
       <c r="B2335" s="0" t="s">
-        <v>5744</v>
+        <v>5754</v>
       </c>
       <c r="C2335" s="0" t="s">
-        <v>5745</v>
+        <v>5755</v>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" s="0" t="s">
-        <v>5746</v>
+        <v>5753</v>
       </c>
       <c r="B2336" s="0" t="s">
-        <v>5744</v>
+        <v>5754</v>
       </c>
       <c r="C2336" s="0" t="s">
-        <v>5747</v>
+        <v>5755</v>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" s="0" t="s">
-        <v>5748</v>
+        <v>5756</v>
       </c>
       <c r="B2337" s="0" t="s">
-        <v>5744</v>
+        <v>5757</v>
       </c>
       <c r="C2337" s="0" t="s">
-        <v>5749</v>
+        <v>5758</v>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" s="0" t="s">
-        <v>5750</v>
+        <v>5759</v>
       </c>
       <c r="B2338" s="0" t="s">
-        <v>5751</v>
+        <v>5760</v>
       </c>
       <c r="C2338" s="0" t="s">
-        <v>5752</v>
+        <v>5761</v>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" s="0" t="s">
-        <v>5753</v>
+        <v>5762</v>
       </c>
       <c r="B2339" s="0" t="s">
-        <v>5751</v>
+        <v>5763</v>
       </c>
       <c r="C2339" s="0" t="s">
-        <v>5754</v>
+        <v>5764</v>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" s="0" t="s">
-        <v>5755</v>
+        <v>5765</v>
       </c>
       <c r="B2340" s="0" t="s">
-        <v>5751</v>
+        <v>5766</v>
       </c>
       <c r="C2340" s="0" t="s">
-        <v>5756</v>
+        <v>5767</v>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" s="0" t="s">
-        <v>5757</v>
+        <v>5768</v>
       </c>
       <c r="B2341" s="0" t="s">
-        <v>5758</v>
+        <v>5766</v>
       </c>
       <c r="C2341" s="0" t="s">
-        <v>5759</v>
+        <v>5769</v>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" s="0" t="s">
-        <v>5760</v>
+        <v>5770</v>
       </c>
       <c r="B2342" s="0" t="s">
-        <v>5761</v>
+        <v>5771</v>
       </c>
       <c r="C2342" s="0" t="s">
-        <v>5762</v>
+        <v>5772</v>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" s="0" t="s">
-        <v>5763</v>
+        <v>5773</v>
       </c>
       <c r="B2343" s="0" t="s">
-        <v>5764</v>
+        <v>5771</v>
       </c>
       <c r="C2343" s="0" t="s">
-        <v>5765</v>
+        <v>5774</v>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" s="0" t="s">
-        <v>5766</v>
+        <v>5775</v>
       </c>
       <c r="B2344" s="0" t="s">
-        <v>5764</v>
+        <v>5776</v>
       </c>
       <c r="C2344" s="0" t="s">
-        <v>5767</v>
+        <v>5777</v>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" s="0" t="s">
-        <v>5768</v>
+        <v>5778</v>
       </c>
       <c r="B2345" s="0" t="s">
-        <v>5764</v>
+        <v>5776</v>
       </c>
       <c r="C2345" s="0" t="s">
-        <v>5769</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" s="0" t="s">
-        <v>5770</v>
+        <v>5780</v>
       </c>
       <c r="B2346" s="0" t="s">
-        <v>5771</v>
+        <v>5781</v>
       </c>
       <c r="C2346" s="0" t="s">
-        <v>5772</v>
+        <v>5782</v>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" s="0" t="s">
-        <v>5773</v>
+        <v>5783</v>
       </c>
       <c r="B2347" s="0" t="s">
-        <v>5774</v>
+        <v>5781</v>
       </c>
       <c r="C2347" s="0" t="s">
-        <v>5775</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" s="0" t="s">
-        <v>5776</v>
+        <v>5783</v>
       </c>
       <c r="B2348" s="0" t="s">
-        <v>5777</v>
+        <v>5781</v>
       </c>
       <c r="C2348" s="0" t="s">
-        <v>5778</v>
+        <v>5784</v>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" s="0" t="s">
-        <v>5779</v>
+        <v>5785</v>
       </c>
       <c r="B2349" s="0" t="s">
-        <v>5780</v>
+        <v>5781</v>
       </c>
       <c r="C2349" s="0" t="s">
-        <v>5781</v>
+        <v>5786</v>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" s="0" t="s">
-        <v>5782</v>
+        <v>5787</v>
       </c>
       <c r="B2350" s="0" t="s">
-        <v>5783</v>
+        <v>5781</v>
       </c>
       <c r="C2350" s="0" t="s">
-        <v>5784</v>
+        <v>5788</v>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" s="0" t="s">
-        <v>5785</v>
+        <v>5789</v>
       </c>
       <c r="B2351" s="0" t="s">
-        <v>5786</v>
+        <v>5781</v>
       </c>
       <c r="C2351" s="0" t="s">
-        <v>5787</v>
+        <v>5790</v>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" s="0" t="s">
-        <v>5788</v>
+        <v>5791</v>
       </c>
       <c r="B2352" s="0" t="s">
-        <v>5786</v>
+        <v>5781</v>
       </c>
       <c r="C2352" s="0" t="s">
-        <v>5789</v>
+        <v>5792</v>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" s="0" t="s">
-        <v>5790</v>
+        <v>5793</v>
       </c>
       <c r="B2353" s="0" t="s">
-        <v>5791</v>
+        <v>5781</v>
       </c>
       <c r="C2353" s="0" t="s">
-        <v>5792</v>
+        <v>5794</v>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" s="0" t="s">
-        <v>5793</v>
+        <v>5795</v>
       </c>
       <c r="B2354" s="0" t="s">
-        <v>5794</v>
+        <v>5781</v>
       </c>
       <c r="C2354" s="0" t="s">
-        <v>5795</v>
+        <v>5796</v>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" s="0" t="s">
-        <v>5796</v>
+        <v>5780</v>
       </c>
       <c r="B2355" s="0" t="s">
-        <v>5794</v>
+        <v>5781</v>
       </c>
       <c r="C2355" s="0" t="s">
-        <v>5797</v>
+        <v>5782</v>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" s="0" t="s">
+        <v>5797</v>
+      </c>
+      <c r="B2356" s="0" t="s">
         <v>5798</v>
-      </c>
-[...1 lines deleted...]
-        <v>5794</v>
       </c>
       <c r="C2356" s="0" t="s">
         <v>5799</v>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" s="0" t="s">
         <v>5800</v>
       </c>
       <c r="B2357" s="0" t="s">
         <v>5801</v>
       </c>
       <c r="C2357" s="0" t="s">
         <v>5802</v>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" s="0" t="s">
         <v>5803</v>
       </c>
       <c r="B2358" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2358" s="0" t="s">
         <v>5804</v>
-      </c>
-[...1 lines deleted...]
-        <v>5805</v>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" s="0" t="s">
+        <v>5805</v>
+      </c>
+      <c r="B2359" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2359" s="0" t="s">
         <v>5806</v>
-      </c>
-[...4 lines deleted...]
-        <v>5807</v>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" s="0" t="s">
+        <v>5807</v>
+      </c>
+      <c r="B2360" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2360" s="0" t="s">
         <v>5808</v>
-      </c>
-[...4 lines deleted...]
-        <v>5810</v>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" s="0" t="s">
-        <v>5811</v>
+        <v>5809</v>
       </c>
       <c r="B2361" s="0" t="s">
-        <v>5809</v>
+        <v>5801</v>
       </c>
       <c r="C2361" s="0" t="s">
-        <v>5812</v>
+        <v>5810</v>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" s="0" t="s">
-        <v>5813</v>
+        <v>5811</v>
       </c>
       <c r="B2362" s="0" t="s">
-        <v>5814</v>
+        <v>5801</v>
       </c>
       <c r="C2362" s="0" t="s">
-        <v>5815</v>
+        <v>5812</v>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" s="0" t="s">
-        <v>5816</v>
+        <v>5813</v>
       </c>
       <c r="B2363" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2363" s="0" t="s">
         <v>5814</v>
-      </c>
-[...1 lines deleted...]
-        <v>5817</v>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" s="0" t="s">
-        <v>5818</v>
+        <v>5815</v>
       </c>
       <c r="B2364" s="0" t="s">
-        <v>5819</v>
+        <v>5801</v>
       </c>
       <c r="C2364" s="0" t="s">
-        <v>5820</v>
+        <v>5816</v>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" s="0" t="s">
-        <v>5821</v>
+        <v>5817</v>
       </c>
       <c r="B2365" s="0" t="s">
-        <v>5822</v>
+        <v>5801</v>
       </c>
       <c r="C2365" s="0" t="s">
-        <v>5823</v>
+        <v>5818</v>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" s="0" t="s">
-        <v>5824</v>
+        <v>5819</v>
       </c>
       <c r="B2366" s="0" t="s">
-        <v>5822</v>
+        <v>5801</v>
       </c>
       <c r="C2366" s="0" t="s">
-        <v>5825</v>
+        <v>5820</v>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" s="0" t="s">
-        <v>5826</v>
+        <v>5821</v>
       </c>
       <c r="B2367" s="0" t="s">
+        <v>5801</v>
+      </c>
+      <c r="C2367" s="0" t="s">
         <v>5822</v>
-      </c>
-[...1 lines deleted...]
-        <v>5827</v>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" s="0" t="s">
-        <v>5828</v>
+        <v>5823</v>
       </c>
       <c r="B2368" s="0" t="s">
-        <v>5829</v>
+        <v>5801</v>
       </c>
       <c r="C2368" s="0" t="s">
-        <v>5830</v>
+        <v>5824</v>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" s="0" t="s">
-        <v>5831</v>
+        <v>5825</v>
       </c>
       <c r="B2369" s="0" t="s">
-        <v>5832</v>
+        <v>5826</v>
       </c>
       <c r="C2369" s="0" t="s">
-        <v>5833</v>
+        <v>5827</v>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" s="0" t="s">
-        <v>5834</v>
+        <v>5828</v>
       </c>
       <c r="B2370" s="0" t="s">
-        <v>5835</v>
+        <v>5829</v>
       </c>
       <c r="C2370" s="0" t="s">
-        <v>5836</v>
+        <v>5830</v>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" s="0" t="s">
-        <v>5837</v>
+        <v>5831</v>
       </c>
       <c r="B2371" s="0" t="s">
-        <v>5835</v>
+        <v>5832</v>
       </c>
       <c r="C2371" s="0" t="s">
-        <v>5838</v>
+        <v>5833</v>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" s="0" t="s">
-        <v>5839</v>
+        <v>5834</v>
       </c>
       <c r="B2372" s="0" t="s">
         <v>5835</v>
       </c>
       <c r="C2372" s="0" t="s">
-        <v>5840</v>
+        <v>5836</v>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" s="0" t="s">
-        <v>5841</v>
+        <v>5837</v>
       </c>
       <c r="B2373" s="0" t="s">
-        <v>5842</v>
+        <v>5835</v>
       </c>
       <c r="C2373" s="0" t="s">
-        <v>5843</v>
+        <v>5838</v>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" s="0" t="s">
-        <v>5844</v>
+        <v>5839</v>
       </c>
       <c r="B2374" s="0" t="s">
-        <v>5842</v>
+        <v>5835</v>
       </c>
       <c r="C2374" s="0" t="s">
-        <v>5845</v>
+        <v>5840</v>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" s="0" t="s">
-        <v>5846</v>
+        <v>5841</v>
       </c>
       <c r="B2375" s="0" t="s">
         <v>5842</v>
       </c>
       <c r="C2375" s="0" t="s">
-        <v>5847</v>
+        <v>5843</v>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" s="0" t="s">
-        <v>5848</v>
+        <v>5844</v>
       </c>
       <c r="B2376" s="0" t="s">
         <v>5842</v>
       </c>
       <c r="C2376" s="0" t="s">
-        <v>5849</v>
+        <v>5845</v>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" s="0" t="s">
-        <v>5850</v>
+        <v>5846</v>
       </c>
       <c r="B2377" s="0" t="s">
         <v>5842</v>
       </c>
       <c r="C2377" s="0" t="s">
-        <v>5851</v>
+        <v>5847</v>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" s="0" t="s">
-        <v>5852</v>
+        <v>5848</v>
       </c>
       <c r="B2378" s="0" t="s">
-        <v>5842</v>
+        <v>5849</v>
       </c>
       <c r="C2378" s="0" t="s">
-        <v>5853</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" s="0" t="s">
-        <v>5854</v>
+        <v>5851</v>
       </c>
       <c r="B2379" s="0" t="s">
-        <v>5842</v>
+        <v>5852</v>
       </c>
       <c r="C2379" s="0" t="s">
-        <v>5855</v>
+        <v>5853</v>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" s="0" t="s">
+        <v>5854</v>
+      </c>
+      <c r="B2380" s="0" t="s">
+        <v>5855</v>
+      </c>
+      <c r="C2380" s="0" t="s">
         <v>5856</v>
-      </c>
-[...4 lines deleted...]
-        <v>5857</v>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" s="0" t="s">
+        <v>5857</v>
+      </c>
+      <c r="B2381" s="0" t="s">
+        <v>5855</v>
+      </c>
+      <c r="C2381" s="0" t="s">
         <v>5858</v>
-      </c>
-[...4 lines deleted...]
-        <v>5859</v>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" s="0" t="s">
+        <v>5859</v>
+      </c>
+      <c r="B2382" s="0" t="s">
+        <v>5855</v>
+      </c>
+      <c r="C2382" s="0" t="s">
         <v>5860</v>
-      </c>
-[...4 lines deleted...]
-        <v>5861</v>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" s="0" t="s">
+        <v>5861</v>
+      </c>
+      <c r="B2383" s="0" t="s">
         <v>5862</v>
       </c>
-      <c r="B2383" s="0" t="s">
+      <c r="C2383" s="0" t="s">
         <v>5863</v>
-      </c>
-[...1 lines deleted...]
-        <v>5864</v>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" s="0" t="s">
+        <v>5864</v>
+      </c>
+      <c r="B2384" s="0" t="s">
         <v>5865</v>
       </c>
-      <c r="B2384" s="0" t="s">
+      <c r="C2384" s="0" t="s">
         <v>5866</v>
-      </c>
-[...1 lines deleted...]
-        <v>5867</v>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" s="0" t="s">
+        <v>5867</v>
+      </c>
+      <c r="B2385" s="0" t="s">
         <v>5868</v>
-      </c>
-[...1 lines deleted...]
-        <v>5866</v>
       </c>
       <c r="C2385" s="0" t="s">
         <v>5869</v>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" s="0" t="s">
         <v>5870</v>
       </c>
       <c r="B2386" s="0" t="s">
         <v>5871</v>
       </c>
       <c r="C2386" s="0" t="s">
         <v>5872</v>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" s="0" t="s">
         <v>5873</v>
       </c>
       <c r="B2387" s="0" t="s">
         <v>5874</v>
       </c>
       <c r="C2387" s="0" t="s">
         <v>5875</v>
@@ -45134,1410 +45407,1817 @@
         <v>5876</v>
       </c>
       <c r="B2388" s="0" t="s">
         <v>5877</v>
       </c>
       <c r="C2388" s="0" t="s">
         <v>5878</v>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" s="0" t="s">
         <v>5879</v>
       </c>
       <c r="B2389" s="0" t="s">
         <v>5877</v>
       </c>
       <c r="C2389" s="0" t="s">
         <v>5880</v>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" s="0" t="s">
         <v>5881</v>
       </c>
       <c r="B2390" s="0" t="s">
-        <v>5877</v>
+        <v>5882</v>
       </c>
       <c r="C2390" s="0" t="s">
-        <v>5882</v>
+        <v>5883</v>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" s="0" t="s">
-        <v>5883</v>
+        <v>5884</v>
       </c>
       <c r="B2391" s="0" t="s">
-        <v>5877</v>
+        <v>5885</v>
       </c>
       <c r="C2391" s="0" t="s">
-        <v>5884</v>
+        <v>5886</v>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" s="0" t="s">
+        <v>5887</v>
+      </c>
+      <c r="B2392" s="0" t="s">
         <v>5885</v>
       </c>
-      <c r="B2392" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2392" s="0" t="s">
-        <v>5887</v>
+        <v>5888</v>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" s="0" t="s">
-        <v>5888</v>
+        <v>5889</v>
       </c>
       <c r="B2393" s="0" t="s">
-        <v>5886</v>
+        <v>5885</v>
       </c>
       <c r="C2393" s="0" t="s">
-        <v>5889</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" s="0" t="s">
-        <v>5890</v>
+        <v>5891</v>
       </c>
       <c r="B2394" s="0" t="s">
-        <v>5891</v>
+        <v>5892</v>
       </c>
       <c r="C2394" s="0" t="s">
-        <v>5892</v>
+        <v>5893</v>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" s="0" t="s">
-        <v>5893</v>
+        <v>5894</v>
       </c>
       <c r="B2395" s="0" t="s">
-        <v>5894</v>
+        <v>5895</v>
       </c>
       <c r="C2395" s="0" t="s">
-        <v>5895</v>
+        <v>5896</v>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" s="0" t="s">
-        <v>5896</v>
+        <v>5897</v>
       </c>
       <c r="B2396" s="0" t="s">
-        <v>5897</v>
+        <v>5895</v>
       </c>
       <c r="C2396" s="0" t="s">
         <v>5898</v>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" s="0" t="s">
         <v>5899</v>
       </c>
       <c r="B2397" s="0" t="s">
         <v>5900</v>
       </c>
       <c r="C2397" s="0" t="s">
         <v>5901</v>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" s="0" t="s">
         <v>5902</v>
       </c>
       <c r="B2398" s="0" t="s">
+        <v>5900</v>
+      </c>
+      <c r="C2398" s="0" t="s">
         <v>5903</v>
-      </c>
-[...1 lines deleted...]
-        <v>5904</v>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" s="0" t="s">
+        <v>5904</v>
+      </c>
+      <c r="B2399" s="0" t="s">
         <v>5905</v>
       </c>
-      <c r="B2399" s="0" t="s">
+      <c r="C2399" s="0" t="s">
         <v>5906</v>
-      </c>
-[...1 lines deleted...]
-        <v>5907</v>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" s="0" t="s">
+        <v>5907</v>
+      </c>
+      <c r="B2400" s="0" t="s">
+        <v>5905</v>
+      </c>
+      <c r="C2400" s="0" t="s">
         <v>5908</v>
-      </c>
-[...4 lines deleted...]
-        <v>5910</v>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" s="0" t="s">
+        <v>5909</v>
+      </c>
+      <c r="B2401" s="0" t="s">
+        <v>5910</v>
+      </c>
+      <c r="C2401" s="0" t="s">
         <v>5911</v>
-      </c>
-[...4 lines deleted...]
-        <v>5912</v>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" s="0" t="s">
+        <v>5912</v>
+      </c>
+      <c r="B2402" s="0" t="s">
         <v>5913</v>
       </c>
-      <c r="B2402" s="0" t="s">
+      <c r="C2402" s="0" t="s">
         <v>5914</v>
-      </c>
-[...1 lines deleted...]
-        <v>5915</v>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" s="0" t="s">
+        <v>5915</v>
+      </c>
+      <c r="B2403" s="0" t="s">
+        <v>5913</v>
+      </c>
+      <c r="C2403" s="0" t="s">
         <v>5916</v>
-      </c>
-[...4 lines deleted...]
-        <v>5918</v>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" s="0" t="s">
-        <v>5919</v>
+        <v>5917</v>
       </c>
       <c r="B2404" s="0" t="s">
-        <v>5920</v>
+        <v>5913</v>
       </c>
       <c r="C2404" s="0" t="s">
-        <v>5921</v>
+        <v>5918</v>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" s="0" t="s">
-        <v>5922</v>
+        <v>5919</v>
       </c>
       <c r="B2405" s="0" t="s">
         <v>5920</v>
       </c>
       <c r="C2405" s="0" t="s">
-        <v>5923</v>
+        <v>5921</v>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" s="0" t="s">
+        <v>5922</v>
+      </c>
+      <c r="B2406" s="0" t="s">
+        <v>5923</v>
+      </c>
+      <c r="C2406" s="0" t="s">
         <v>5924</v>
-      </c>
-[...4 lines deleted...]
-        <v>5926</v>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" s="0" t="s">
+        <v>5925</v>
+      </c>
+      <c r="B2407" s="0" t="s">
+        <v>5926</v>
+      </c>
+      <c r="C2407" s="0" t="s">
         <v>5927</v>
-      </c>
-[...4 lines deleted...]
-        <v>5928</v>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" s="0" t="s">
+        <v>5928</v>
+      </c>
+      <c r="B2408" s="0" t="s">
+        <v>5926</v>
+      </c>
+      <c r="C2408" s="0" t="s">
         <v>5929</v>
-      </c>
-[...4 lines deleted...]
-        <v>5931</v>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" s="0" t="s">
-        <v>5932</v>
+        <v>5930</v>
       </c>
       <c r="B2409" s="0" t="s">
-        <v>5930</v>
+        <v>5926</v>
       </c>
       <c r="C2409" s="0" t="s">
-        <v>5933</v>
+        <v>5931</v>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" s="0" t="s">
+        <v>5932</v>
+      </c>
+      <c r="B2410" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2410" s="0" t="s">
         <v>5934</v>
-      </c>
-[...4 lines deleted...]
-        <v>5935</v>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" s="0" t="s">
+        <v>5935</v>
+      </c>
+      <c r="B2411" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2411" s="0" t="s">
         <v>5936</v>
-      </c>
-[...4 lines deleted...]
-        <v>5937</v>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" s="0" t="s">
+        <v>5937</v>
+      </c>
+      <c r="B2412" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2412" s="0" t="s">
         <v>5938</v>
-      </c>
-[...4 lines deleted...]
-        <v>5939</v>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" s="0" t="s">
+        <v>5939</v>
+      </c>
+      <c r="B2413" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2413" s="0" t="s">
         <v>5940</v>
-      </c>
-[...4 lines deleted...]
-        <v>5941</v>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" s="0" t="s">
+        <v>5941</v>
+      </c>
+      <c r="B2414" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2414" s="0" t="s">
         <v>5942</v>
-      </c>
-[...4 lines deleted...]
-        <v>5944</v>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" s="0" t="s">
-        <v>5945</v>
+        <v>5943</v>
       </c>
       <c r="B2415" s="0" t="s">
-        <v>5943</v>
+        <v>5933</v>
       </c>
       <c r="C2415" s="0" t="s">
-        <v>5946</v>
+        <v>5944</v>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" s="0" t="s">
-        <v>5947</v>
+        <v>5945</v>
       </c>
       <c r="B2416" s="0" t="s">
-        <v>5943</v>
+        <v>5933</v>
       </c>
       <c r="C2416" s="0" t="s">
-        <v>5948</v>
+        <v>5946</v>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" s="0" t="s">
-        <v>5949</v>
+        <v>5947</v>
       </c>
       <c r="B2417" s="0" t="s">
-        <v>5943</v>
+        <v>5933</v>
       </c>
       <c r="C2417" s="0" t="s">
-        <v>5950</v>
+        <v>5948</v>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" s="0" t="s">
-        <v>5951</v>
+        <v>5949</v>
       </c>
       <c r="B2418" s="0" t="s">
-        <v>5952</v>
+        <v>5933</v>
       </c>
       <c r="C2418" s="0" t="s">
-        <v>5953</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" s="0" t="s">
-        <v>5954</v>
+        <v>5951</v>
       </c>
       <c r="B2419" s="0" t="s">
+        <v>5933</v>
+      </c>
+      <c r="C2419" s="0" t="s">
         <v>5952</v>
-      </c>
-[...1 lines deleted...]
-        <v>5955</v>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" s="0" t="s">
-        <v>5956</v>
+        <v>5953</v>
       </c>
       <c r="B2420" s="0" t="s">
-        <v>5957</v>
+        <v>5954</v>
       </c>
       <c r="C2420" s="0" t="s">
-        <v>5958</v>
+        <v>5955</v>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" s="0" t="s">
-        <v>5959</v>
+        <v>5956</v>
       </c>
       <c r="B2421" s="0" t="s">
         <v>5957</v>
       </c>
       <c r="C2421" s="0" t="s">
-        <v>5960</v>
+        <v>5958</v>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" s="0" t="s">
-        <v>5961</v>
+        <v>5959</v>
       </c>
       <c r="B2422" s="0" t="s">
-        <v>5962</v>
+        <v>5957</v>
       </c>
       <c r="C2422" s="0" t="s">
-        <v>5963</v>
+        <v>5960</v>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" s="0" t="s">
-        <v>5964</v>
+        <v>5961</v>
       </c>
       <c r="B2423" s="0" t="s">
-        <v>5965</v>
+        <v>5962</v>
       </c>
       <c r="C2423" s="0" t="s">
-        <v>5966</v>
+        <v>5963</v>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" s="0" t="s">
-        <v>5967</v>
+        <v>5964</v>
       </c>
       <c r="B2424" s="0" t="s">
-        <v>5968</v>
+        <v>5965</v>
       </c>
       <c r="C2424" s="0" t="s">
-        <v>5969</v>
+        <v>5966</v>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" s="0" t="s">
-        <v>5970</v>
+        <v>5967</v>
       </c>
       <c r="B2425" s="0" t="s">
-        <v>5971</v>
+        <v>5968</v>
       </c>
       <c r="C2425" s="0" t="s">
-        <v>5972</v>
+        <v>5969</v>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" s="0" t="s">
-        <v>5973</v>
+        <v>5970</v>
       </c>
       <c r="B2426" s="0" t="s">
+        <v>5968</v>
+      </c>
+      <c r="C2426" s="0" t="s">
         <v>5971</v>
-      </c>
-[...1 lines deleted...]
-        <v>5974</v>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" s="0" t="s">
-        <v>5975</v>
+        <v>5972</v>
       </c>
       <c r="B2427" s="0" t="s">
-        <v>5976</v>
+        <v>5968</v>
       </c>
       <c r="C2427" s="0" t="s">
-        <v>5977</v>
+        <v>5973</v>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" s="0" t="s">
-        <v>5978</v>
+        <v>5974</v>
       </c>
       <c r="B2428" s="0" t="s">
-        <v>5979</v>
+        <v>5968</v>
       </c>
       <c r="C2428" s="0" t="s">
-        <v>5980</v>
+        <v>5975</v>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" s="0" t="s">
-        <v>5981</v>
+        <v>5976</v>
       </c>
       <c r="B2429" s="0" t="s">
-        <v>5982</v>
+        <v>5977</v>
       </c>
       <c r="C2429" s="0" t="s">
-        <v>5983</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" s="0" t="s">
-        <v>5984</v>
+        <v>5979</v>
       </c>
       <c r="B2430" s="0" t="s">
-        <v>5985</v>
+        <v>5977</v>
       </c>
       <c r="C2430" s="0" t="s">
-        <v>5986</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" s="0" t="s">
-        <v>5987</v>
+        <v>5981</v>
       </c>
       <c r="B2431" s="0" t="s">
-        <v>5988</v>
+        <v>5982</v>
       </c>
       <c r="C2431" s="0" t="s">
-        <v>5989</v>
+        <v>5983</v>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" s="0" t="s">
-        <v>5990</v>
+        <v>5984</v>
       </c>
       <c r="B2432" s="0" t="s">
-        <v>5991</v>
+        <v>5985</v>
       </c>
       <c r="C2432" s="0" t="s">
-        <v>5992</v>
+        <v>5986</v>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" s="0" t="s">
-        <v>5993</v>
+        <v>5987</v>
       </c>
       <c r="B2433" s="0" t="s">
-        <v>5994</v>
+        <v>5988</v>
       </c>
       <c r="C2433" s="0" t="s">
-        <v>5995</v>
+        <v>5989</v>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" s="0" t="s">
-        <v>5996</v>
+        <v>5990</v>
       </c>
       <c r="B2434" s="0" t="s">
-        <v>5994</v>
+        <v>5991</v>
       </c>
       <c r="C2434" s="0" t="s">
-        <v>5997</v>
+        <v>5992</v>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" s="0" t="s">
-        <v>5998</v>
+        <v>5993</v>
       </c>
       <c r="B2435" s="0" t="s">
-        <v>5999</v>
+        <v>5994</v>
       </c>
       <c r="C2435" s="0" t="s">
-        <v>6000</v>
+        <v>5995</v>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" s="0" t="s">
-        <v>6001</v>
+        <v>5996</v>
       </c>
       <c r="B2436" s="0" t="s">
-        <v>6002</v>
+        <v>5997</v>
       </c>
       <c r="C2436" s="0" t="s">
-        <v>6003</v>
+        <v>5998</v>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" s="0" t="s">
-        <v>6004</v>
+        <v>5999</v>
       </c>
       <c r="B2437" s="0" t="s">
-        <v>6005</v>
+        <v>6000</v>
       </c>
       <c r="C2437" s="0" t="s">
-        <v>6006</v>
+        <v>6001</v>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" s="0" t="s">
-        <v>6007</v>
+        <v>6002</v>
       </c>
       <c r="B2438" s="0" t="s">
-        <v>6005</v>
+        <v>6000</v>
       </c>
       <c r="C2438" s="0" t="s">
-        <v>6008</v>
+        <v>6003</v>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" s="0" t="s">
-        <v>6009</v>
+        <v>6004</v>
       </c>
       <c r="B2439" s="0" t="s">
         <v>6005</v>
       </c>
       <c r="C2439" s="0" t="s">
-        <v>6010</v>
+        <v>6006</v>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" s="0" t="s">
-        <v>6011</v>
+        <v>6007</v>
       </c>
       <c r="B2440" s="0" t="s">
-        <v>6005</v>
+        <v>6008</v>
       </c>
       <c r="C2440" s="0" t="s">
-        <v>6012</v>
+        <v>6009</v>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" s="0" t="s">
-        <v>6013</v>
+        <v>6010</v>
       </c>
       <c r="B2441" s="0" t="s">
-        <v>6005</v>
+        <v>6011</v>
       </c>
       <c r="C2441" s="0" t="s">
-        <v>6014</v>
+        <v>6012</v>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" s="0" t="s">
-        <v>6015</v>
+        <v>6013</v>
       </c>
       <c r="B2442" s="0" t="s">
-        <v>6016</v>
+        <v>6011</v>
       </c>
       <c r="C2442" s="0" t="s">
-        <v>6017</v>
+        <v>6014</v>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" s="0" t="s">
-        <v>6018</v>
+        <v>6015</v>
       </c>
       <c r="B2443" s="0" t="s">
-        <v>6019</v>
+        <v>6016</v>
       </c>
       <c r="C2443" s="0" t="s">
-        <v>6020</v>
+        <v>6017</v>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" s="0" t="s">
-        <v>6021</v>
+        <v>6018</v>
       </c>
       <c r="B2444" s="0" t="s">
-        <v>6022</v>
+        <v>6016</v>
       </c>
       <c r="C2444" s="0" t="s">
-        <v>6023</v>
+        <v>6019</v>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" s="0" t="s">
-        <v>6024</v>
+        <v>6020</v>
       </c>
       <c r="B2445" s="0" t="s">
-        <v>6025</v>
+        <v>6021</v>
       </c>
       <c r="C2445" s="0" t="s">
-        <v>6026</v>
+        <v>6022</v>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" s="0" t="s">
-        <v>6027</v>
+        <v>6023</v>
       </c>
       <c r="B2446" s="0" t="s">
-        <v>6028</v>
+        <v>6021</v>
       </c>
       <c r="C2446" s="0" t="s">
-        <v>6029</v>
+        <v>6024</v>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" s="0" t="s">
-        <v>6030</v>
+        <v>6025</v>
       </c>
       <c r="B2447" s="0" t="s">
-        <v>6031</v>
+        <v>6021</v>
       </c>
       <c r="C2447" s="0" t="s">
-        <v>6032</v>
+        <v>6026</v>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" s="0" t="s">
-        <v>6033</v>
+        <v>6027</v>
       </c>
       <c r="B2448" s="0" t="s">
-        <v>6031</v>
+        <v>6021</v>
       </c>
       <c r="C2448" s="0" t="s">
-        <v>6034</v>
+        <v>6028</v>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" s="0" t="s">
-        <v>6035</v>
+        <v>6029</v>
       </c>
       <c r="B2449" s="0" t="s">
-        <v>6036</v>
+        <v>6021</v>
       </c>
       <c r="C2449" s="0" t="s">
-        <v>6037</v>
+        <v>6030</v>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" s="0" t="s">
-        <v>6038</v>
+        <v>6031</v>
       </c>
       <c r="B2450" s="0" t="s">
-        <v>6039</v>
+        <v>6021</v>
       </c>
       <c r="C2450" s="0" t="s">
-        <v>6040</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" s="0" t="s">
-        <v>6041</v>
+        <v>6033</v>
       </c>
       <c r="B2451" s="0" t="s">
-        <v>6042</v>
+        <v>6034</v>
       </c>
       <c r="C2451" s="0" t="s">
-        <v>6043</v>
+        <v>6035</v>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" s="0" t="s">
-        <v>6044</v>
+        <v>6036</v>
       </c>
       <c r="B2452" s="0" t="s">
-        <v>6045</v>
+        <v>6034</v>
       </c>
       <c r="C2452" s="0" t="s">
-        <v>6046</v>
+        <v>6037</v>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" s="0" t="s">
-        <v>6047</v>
+        <v>6038</v>
       </c>
       <c r="B2453" s="0" t="s">
-        <v>6048</v>
+        <v>6034</v>
       </c>
       <c r="C2453" s="0" t="s">
-        <v>6049</v>
+        <v>6039</v>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" s="0" t="s">
-        <v>6050</v>
+        <v>6040</v>
       </c>
       <c r="B2454" s="0" t="s">
-        <v>6051</v>
+        <v>6034</v>
       </c>
       <c r="C2454" s="0" t="s">
-        <v>6052</v>
+        <v>6041</v>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" s="0" t="s">
-        <v>6053</v>
+        <v>6042</v>
       </c>
       <c r="B2455" s="0" t="s">
-        <v>6054</v>
+        <v>6043</v>
       </c>
       <c r="C2455" s="0" t="s">
-        <v>6055</v>
+        <v>6044</v>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" s="0" t="s">
-        <v>6056</v>
+        <v>6045</v>
       </c>
       <c r="B2456" s="0" t="s">
-        <v>6054</v>
+        <v>6043</v>
       </c>
       <c r="C2456" s="0" t="s">
-        <v>6057</v>
+        <v>6046</v>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" s="0" t="s">
-        <v>6058</v>
+        <v>6047</v>
       </c>
       <c r="B2457" s="0" t="s">
-        <v>6054</v>
+        <v>6048</v>
       </c>
       <c r="C2457" s="0" t="s">
-        <v>6059</v>
+        <v>6049</v>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" s="0" t="s">
-        <v>6060</v>
+        <v>6050</v>
       </c>
       <c r="B2458" s="0" t="s">
-        <v>6061</v>
+        <v>6048</v>
       </c>
       <c r="C2458" s="0" t="s">
-        <v>6062</v>
+        <v>6051</v>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" s="0" t="s">
-        <v>6063</v>
+        <v>6052</v>
       </c>
       <c r="B2459" s="0" t="s">
-        <v>6064</v>
+        <v>6053</v>
       </c>
       <c r="C2459" s="0" t="s">
-        <v>6065</v>
+        <v>6054</v>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" s="0" t="s">
-        <v>6066</v>
+        <v>6055</v>
       </c>
       <c r="B2460" s="0" t="s">
-        <v>6067</v>
+        <v>6056</v>
       </c>
       <c r="C2460" s="0" t="s">
-        <v>6068</v>
+        <v>6057</v>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" s="0" t="s">
-        <v>6069</v>
+        <v>6058</v>
       </c>
       <c r="B2461" s="0" t="s">
-        <v>6067</v>
+        <v>6059</v>
       </c>
       <c r="C2461" s="0" t="s">
-        <v>6070</v>
+        <v>6060</v>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" s="0" t="s">
-        <v>6071</v>
+        <v>6061</v>
       </c>
       <c r="B2462" s="0" t="s">
-        <v>6072</v>
+        <v>6062</v>
       </c>
       <c r="C2462" s="0" t="s">
-        <v>6073</v>
+        <v>6063</v>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" s="0" t="s">
-        <v>6074</v>
+        <v>6064</v>
       </c>
       <c r="B2463" s="0" t="s">
-        <v>6072</v>
+        <v>6062</v>
       </c>
       <c r="C2463" s="0" t="s">
-        <v>6075</v>
+        <v>6065</v>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" s="0" t="s">
-        <v>6076</v>
+        <v>6066</v>
       </c>
       <c r="B2464" s="0" t="s">
-        <v>6077</v>
+        <v>6067</v>
       </c>
       <c r="C2464" s="0" t="s">
-        <v>6078</v>
+        <v>6068</v>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" s="0" t="s">
-        <v>6079</v>
+        <v>6069</v>
       </c>
       <c r="B2465" s="0" t="s">
-        <v>6080</v>
+        <v>6070</v>
       </c>
       <c r="C2465" s="0" t="s">
-        <v>6081</v>
+        <v>6071</v>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" s="0" t="s">
-        <v>6082</v>
+        <v>6072</v>
       </c>
       <c r="B2466" s="0" t="s">
-        <v>6080</v>
+        <v>6073</v>
       </c>
       <c r="C2466" s="0" t="s">
-        <v>6083</v>
+        <v>6074</v>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" s="0" t="s">
-        <v>6084</v>
+        <v>6075</v>
       </c>
       <c r="B2467" s="0" t="s">
-        <v>6080</v>
+        <v>6076</v>
       </c>
       <c r="C2467" s="0" t="s">
-        <v>6085</v>
+        <v>6077</v>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" s="0" t="s">
-        <v>6086</v>
+        <v>6078</v>
       </c>
       <c r="B2468" s="0" t="s">
-        <v>6087</v>
+        <v>6079</v>
       </c>
       <c r="C2468" s="0" t="s">
-        <v>6088</v>
+        <v>6080</v>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" s="0" t="s">
-        <v>6089</v>
+        <v>6081</v>
       </c>
       <c r="B2469" s="0" t="s">
-        <v>6090</v>
+        <v>6082</v>
       </c>
       <c r="C2469" s="0" t="s">
-        <v>6091</v>
+        <v>6083</v>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" s="0" t="s">
-        <v>6092</v>
+        <v>6084</v>
       </c>
       <c r="B2470" s="0" t="s">
-        <v>6093</v>
+        <v>6085</v>
       </c>
       <c r="C2470" s="0" t="s">
-        <v>6094</v>
+        <v>6086</v>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" s="0" t="s">
-        <v>6095</v>
+        <v>6087</v>
       </c>
       <c r="B2471" s="0" t="s">
-        <v>6096</v>
+        <v>6085</v>
       </c>
       <c r="C2471" s="0" t="s">
-        <v>6097</v>
+        <v>6088</v>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" s="0" t="s">
-        <v>6098</v>
+        <v>6089</v>
       </c>
       <c r="B2472" s="0" t="s">
-        <v>6099</v>
+        <v>6090</v>
       </c>
       <c r="C2472" s="0" t="s">
-        <v>6100</v>
+        <v>6091</v>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" s="0" t="s">
-        <v>6101</v>
+        <v>6092</v>
       </c>
       <c r="B2473" s="0" t="s">
-        <v>6102</v>
+        <v>6093</v>
       </c>
       <c r="C2473" s="0" t="s">
-        <v>6103</v>
+        <v>6094</v>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" s="0" t="s">
-        <v>6104</v>
+        <v>6095</v>
       </c>
       <c r="B2474" s="0" t="s">
-        <v>6105</v>
+        <v>6096</v>
       </c>
       <c r="C2474" s="0" t="s">
-        <v>6106</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" s="0" t="s">
-        <v>6107</v>
+        <v>6098</v>
       </c>
       <c r="B2475" s="0" t="s">
-        <v>6108</v>
+        <v>6096</v>
       </c>
       <c r="C2475" s="0" t="s">
-        <v>6109</v>
+        <v>6099</v>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" s="0" t="s">
-        <v>6110</v>
+        <v>6100</v>
       </c>
       <c r="B2476" s="0" t="s">
-        <v>6108</v>
+        <v>6096</v>
       </c>
       <c r="C2476" s="0" t="s">
-        <v>6111</v>
+        <v>6101</v>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" s="0" t="s">
-        <v>6112</v>
+        <v>6102</v>
       </c>
       <c r="B2477" s="0" t="s">
-        <v>6108</v>
+        <v>6096</v>
       </c>
       <c r="C2477" s="0" t="s">
-        <v>6113</v>
+        <v>6103</v>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" s="0" t="s">
-        <v>6114</v>
+        <v>6104</v>
       </c>
       <c r="B2478" s="0" t="s">
-        <v>6108</v>
+        <v>6096</v>
       </c>
       <c r="C2478" s="0" t="s">
-        <v>6115</v>
+        <v>6105</v>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" s="0" t="s">
-        <v>6116</v>
+        <v>6106</v>
       </c>
       <c r="B2479" s="0" t="s">
-        <v>6117</v>
+        <v>6107</v>
       </c>
       <c r="C2479" s="0" t="s">
-        <v>6118</v>
+        <v>6108</v>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" s="0" t="s">
-        <v>6119</v>
+        <v>6109</v>
       </c>
       <c r="B2480" s="0" t="s">
-        <v>6117</v>
+        <v>6110</v>
       </c>
       <c r="C2480" s="0" t="s">
-        <v>6120</v>
+        <v>6111</v>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" s="0" t="s">
-        <v>6121</v>
+        <v>6112</v>
       </c>
       <c r="B2481" s="0" t="s">
-        <v>6122</v>
+        <v>6113</v>
       </c>
       <c r="C2481" s="0" t="s">
-        <v>6123</v>
+        <v>6114</v>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" s="0" t="s">
-        <v>6124</v>
+        <v>6115</v>
       </c>
       <c r="B2482" s="0" t="s">
-        <v>6125</v>
+        <v>6116</v>
       </c>
       <c r="C2482" s="0" t="s">
-        <v>6126</v>
+        <v>6117</v>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" s="0" t="s">
-        <v>6127</v>
+        <v>6118</v>
       </c>
       <c r="B2483" s="0" t="s">
-        <v>6128</v>
+        <v>6119</v>
       </c>
       <c r="C2483" s="0" t="s">
-        <v>6129</v>
+        <v>6120</v>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" s="0" t="s">
-        <v>6130</v>
+        <v>6121</v>
       </c>
       <c r="B2484" s="0" t="s">
-        <v>6131</v>
+        <v>6122</v>
       </c>
       <c r="C2484" s="0" t="s">
-        <v>6132</v>
+        <v>6123</v>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" s="0" t="s">
-        <v>6133</v>
+        <v>6124</v>
       </c>
       <c r="B2485" s="0" t="s">
-        <v>6131</v>
+        <v>6122</v>
       </c>
       <c r="C2485" s="0" t="s">
-        <v>6134</v>
+        <v>6125</v>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" s="0" t="s">
-        <v>6135</v>
+        <v>6126</v>
       </c>
       <c r="B2486" s="0" t="s">
-        <v>6131</v>
+        <v>6127</v>
       </c>
       <c r="C2486" s="0" t="s">
-        <v>6136</v>
+        <v>6128</v>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" s="0" t="s">
-        <v>6137</v>
+        <v>6129</v>
       </c>
       <c r="B2487" s="0" t="s">
-        <v>6138</v>
+        <v>6130</v>
       </c>
       <c r="C2487" s="0" t="s">
-        <v>6139</v>
+        <v>6131</v>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" s="0" t="s">
-        <v>6140</v>
+        <v>6132</v>
       </c>
       <c r="B2488" s="0" t="s">
-        <v>6138</v>
+        <v>6133</v>
       </c>
       <c r="C2488" s="0" t="s">
-        <v>6141</v>
+        <v>6134</v>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" s="0" t="s">
-        <v>6142</v>
+        <v>6135</v>
       </c>
       <c r="B2489" s="0" t="s">
-        <v>6138</v>
+        <v>6136</v>
       </c>
       <c r="C2489" s="0" t="s">
-        <v>6143</v>
+        <v>6137</v>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" s="0" t="s">
-        <v>6144</v>
+        <v>6138</v>
       </c>
       <c r="B2490" s="0" t="s">
-        <v>6145</v>
+        <v>6139</v>
       </c>
       <c r="C2490" s="0" t="s">
-        <v>6146</v>
+        <v>6140</v>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" s="0" t="s">
-        <v>6147</v>
+        <v>6141</v>
       </c>
       <c r="B2491" s="0" t="s">
-        <v>6145</v>
+        <v>6142</v>
       </c>
       <c r="C2491" s="0" t="s">
-        <v>6148</v>
+        <v>6143</v>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" s="0" t="s">
-        <v>6149</v>
+        <v>6144</v>
       </c>
       <c r="B2492" s="0" t="s">
         <v>6145</v>
       </c>
       <c r="C2492" s="0" t="s">
-        <v>6150</v>
+        <v>6146</v>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" s="0" t="s">
-        <v>6151</v>
+        <v>6147</v>
       </c>
       <c r="B2493" s="0" t="s">
         <v>6145</v>
       </c>
       <c r="C2493" s="0" t="s">
-        <v>6152</v>
+        <v>6148</v>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" s="0" t="s">
-        <v>6153</v>
+        <v>6149</v>
       </c>
       <c r="B2494" s="0" t="s">
         <v>6145</v>
       </c>
       <c r="C2494" s="0" t="s">
-        <v>6154</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" s="0" t="s">
-        <v>6155</v>
+        <v>6151</v>
       </c>
       <c r="B2495" s="0" t="s">
-        <v>6156</v>
+        <v>6152</v>
       </c>
       <c r="C2495" s="0" t="s">
-        <v>6157</v>
+        <v>6153</v>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" s="0" t="s">
-        <v>6158</v>
+        <v>6154</v>
       </c>
       <c r="B2496" s="0" t="s">
+        <v>6155</v>
+      </c>
+      <c r="C2496" s="0" t="s">
         <v>6156</v>
-      </c>
-[...1 lines deleted...]
-        <v>6159</v>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" s="0" t="s">
-        <v>6160</v>
+        <v>6157</v>
       </c>
       <c r="B2497" s="0" t="s">
-        <v>6156</v>
+        <v>6158</v>
       </c>
       <c r="C2497" s="0" t="s">
-        <v>6157</v>
+        <v>6159</v>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" s="0" t="s">
+        <v>6160</v>
+      </c>
+      <c r="B2498" s="0" t="s">
+        <v>6158</v>
+      </c>
+      <c r="C2498" s="0" t="s">
         <v>6161</v>
-      </c>
-[...4 lines deleted...]
-        <v>6163</v>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" s="0" t="s">
+        <v>6162</v>
+      </c>
+      <c r="B2499" s="0" t="s">
+        <v>6163</v>
+      </c>
+      <c r="C2499" s="0" t="s">
         <v>6164</v>
-      </c>
-[...4 lines deleted...]
-        <v>6166</v>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" s="0" t="s">
-        <v>6167</v>
+        <v>6165</v>
       </c>
       <c r="B2500" s="0" t="s">
-        <v>6165</v>
+        <v>6163</v>
       </c>
       <c r="C2500" s="0" t="s">
-        <v>6168</v>
+        <v>6166</v>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" s="0" t="s">
+        <v>6167</v>
+      </c>
+      <c r="B2501" s="0" t="s">
+        <v>6168</v>
+      </c>
+      <c r="C2501" s="0" t="s">
         <v>6169</v>
-      </c>
-[...4 lines deleted...]
-        <v>6141</v>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" s="0" t="s">
         <v>6170</v>
       </c>
       <c r="B2502" s="0" t="s">
-        <v>6165</v>
+        <v>6171</v>
       </c>
       <c r="C2502" s="0" t="s">
-        <v>6171</v>
+        <v>6172</v>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" s="0" t="s">
-        <v>6172</v>
+        <v>6173</v>
       </c>
       <c r="B2503" s="0" t="s">
-        <v>6173</v>
+        <v>6171</v>
       </c>
       <c r="C2503" s="0" t="s">
-        <v>6049</v>
+        <v>6174</v>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" s="0" t="s">
-        <v>6174</v>
+        <v>6175</v>
       </c>
       <c r="B2504" s="0" t="s">
-        <v>6175</v>
+        <v>6171</v>
       </c>
       <c r="C2504" s="0" t="s">
         <v>6176</v>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" s="0" t="s">
         <v>6177</v>
       </c>
       <c r="B2505" s="0" t="s">
-        <v>6175</v>
+        <v>6178</v>
       </c>
       <c r="C2505" s="0" t="s">
-        <v>6178</v>
+        <v>6179</v>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" s="0" t="s">
-        <v>6179</v>
+        <v>6180</v>
       </c>
       <c r="B2506" s="0" t="s">
-        <v>6180</v>
+        <v>6181</v>
       </c>
       <c r="C2506" s="0" t="s">
-        <v>6181</v>
+        <v>6182</v>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" s="0" t="s">
-        <v>6182</v>
+        <v>6183</v>
       </c>
       <c r="B2507" s="0" t="s">
-        <v>6183</v>
+        <v>6184</v>
       </c>
       <c r="C2507" s="0" t="s">
-        <v>6184</v>
+        <v>6185</v>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" s="0" t="s">
-        <v>6185</v>
+        <v>6186</v>
       </c>
       <c r="B2508" s="0" t="s">
-        <v>6186</v>
+        <v>6187</v>
       </c>
       <c r="C2508" s="0" t="s">
-        <v>6187</v>
+        <v>6188</v>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" s="0" t="s">
-        <v>6188</v>
+        <v>6189</v>
       </c>
       <c r="B2509" s="0" t="s">
-        <v>6189</v>
+        <v>6190</v>
       </c>
       <c r="C2509" s="0" t="s">
-        <v>6190</v>
+        <v>6191</v>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" s="0" t="s">
-        <v>6191</v>
+        <v>6192</v>
       </c>
       <c r="B2510" s="0" t="s">
-        <v>6192</v>
+        <v>6193</v>
       </c>
       <c r="C2510" s="0" t="s">
-        <v>6193</v>
+        <v>6194</v>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" s="0" t="s">
-        <v>6194</v>
+        <v>6195</v>
       </c>
       <c r="B2511" s="0" t="s">
-        <v>6195</v>
+        <v>6196</v>
       </c>
       <c r="C2511" s="0" t="s">
-        <v>6196</v>
+        <v>6197</v>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" s="0" t="s">
-        <v>6197</v>
+        <v>6198</v>
       </c>
       <c r="B2512" s="0" t="s">
-        <v>6195</v>
+        <v>6199</v>
       </c>
       <c r="C2512" s="0" t="s">
-        <v>6198</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" s="0" t="s">
+        <v>6201</v>
+      </c>
+      <c r="B2513" s="0" t="s">
         <v>6199</v>
       </c>
-      <c r="B2513" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2513" s="0" t="s">
-        <v>6201</v>
+        <v>6202</v>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" s="0" t="s">
-        <v>6202</v>
+        <v>6203</v>
       </c>
       <c r="B2514" s="0" t="s">
-        <v>6203</v>
+        <v>6199</v>
       </c>
       <c r="C2514" s="0" t="s">
         <v>6204</v>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" s="0" t="s">
         <v>6205</v>
       </c>
       <c r="B2515" s="0" t="s">
+        <v>6199</v>
+      </c>
+      <c r="C2515" s="0" t="s">
         <v>6206</v>
       </c>
-      <c r="C2515" s="0" t="s">
+    </row>
+    <row r="2516">
+      <c r="A2516" s="0" t="s">
         <v>6207</v>
+      </c>
+      <c r="B2516" s="0" t="s">
+        <v>6208</v>
+      </c>
+      <c r="C2516" s="0" t="s">
+        <v>6209</v>
+      </c>
+    </row>
+    <row r="2517">
+      <c r="A2517" s="0" t="s">
+        <v>6210</v>
+      </c>
+      <c r="B2517" s="0" t="s">
+        <v>6208</v>
+      </c>
+      <c r="C2517" s="0" t="s">
+        <v>6211</v>
+      </c>
+    </row>
+    <row r="2518">
+      <c r="A2518" s="0" t="s">
+        <v>6212</v>
+      </c>
+      <c r="B2518" s="0" t="s">
+        <v>6213</v>
+      </c>
+      <c r="C2518" s="0" t="s">
+        <v>6214</v>
+      </c>
+    </row>
+    <row r="2519">
+      <c r="A2519" s="0" t="s">
+        <v>6215</v>
+      </c>
+      <c r="B2519" s="0" t="s">
+        <v>6216</v>
+      </c>
+      <c r="C2519" s="0" t="s">
+        <v>6217</v>
+      </c>
+    </row>
+    <row r="2520">
+      <c r="A2520" s="0" t="s">
+        <v>6218</v>
+      </c>
+      <c r="B2520" s="0" t="s">
+        <v>6219</v>
+      </c>
+      <c r="C2520" s="0" t="s">
+        <v>6220</v>
+      </c>
+    </row>
+    <row r="2521">
+      <c r="A2521" s="0" t="s">
+        <v>6221</v>
+      </c>
+      <c r="B2521" s="0" t="s">
+        <v>6222</v>
+      </c>
+      <c r="C2521" s="0" t="s">
+        <v>6223</v>
+      </c>
+    </row>
+    <row r="2522">
+      <c r="A2522" s="0" t="s">
+        <v>6224</v>
+      </c>
+      <c r="B2522" s="0" t="s">
+        <v>6222</v>
+      </c>
+      <c r="C2522" s="0" t="s">
+        <v>6225</v>
+      </c>
+    </row>
+    <row r="2523">
+      <c r="A2523" s="0" t="s">
+        <v>6226</v>
+      </c>
+      <c r="B2523" s="0" t="s">
+        <v>6222</v>
+      </c>
+      <c r="C2523" s="0" t="s">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="2524">
+      <c r="A2524" s="0" t="s">
+        <v>6228</v>
+      </c>
+      <c r="B2524" s="0" t="s">
+        <v>6229</v>
+      </c>
+      <c r="C2524" s="0" t="s">
+        <v>6230</v>
+      </c>
+    </row>
+    <row r="2525">
+      <c r="A2525" s="0" t="s">
+        <v>6231</v>
+      </c>
+      <c r="B2525" s="0" t="s">
+        <v>6229</v>
+      </c>
+      <c r="C2525" s="0" t="s">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="2526">
+      <c r="A2526" s="0" t="s">
+        <v>6233</v>
+      </c>
+      <c r="B2526" s="0" t="s">
+        <v>6229</v>
+      </c>
+      <c r="C2526" s="0" t="s">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="2527">
+      <c r="A2527" s="0" t="s">
+        <v>6235</v>
+      </c>
+      <c r="B2527" s="0" t="s">
+        <v>6236</v>
+      </c>
+      <c r="C2527" s="0" t="s">
+        <v>6237</v>
+      </c>
+    </row>
+    <row r="2528">
+      <c r="A2528" s="0" t="s">
+        <v>6238</v>
+      </c>
+      <c r="B2528" s="0" t="s">
+        <v>6236</v>
+      </c>
+      <c r="C2528" s="0" t="s">
+        <v>6239</v>
+      </c>
+    </row>
+    <row r="2529">
+      <c r="A2529" s="0" t="s">
+        <v>6240</v>
+      </c>
+      <c r="B2529" s="0" t="s">
+        <v>6236</v>
+      </c>
+      <c r="C2529" s="0" t="s">
+        <v>6241</v>
+      </c>
+    </row>
+    <row r="2530">
+      <c r="A2530" s="0" t="s">
+        <v>6242</v>
+      </c>
+      <c r="B2530" s="0" t="s">
+        <v>6236</v>
+      </c>
+      <c r="C2530" s="0" t="s">
+        <v>6243</v>
+      </c>
+    </row>
+    <row r="2531">
+      <c r="A2531" s="0" t="s">
+        <v>6244</v>
+      </c>
+      <c r="B2531" s="0" t="s">
+        <v>6236</v>
+      </c>
+      <c r="C2531" s="0" t="s">
+        <v>6245</v>
+      </c>
+    </row>
+    <row r="2532">
+      <c r="A2532" s="0" t="s">
+        <v>6246</v>
+      </c>
+      <c r="B2532" s="0" t="s">
+        <v>6247</v>
+      </c>
+      <c r="C2532" s="0" t="s">
+        <v>6248</v>
+      </c>
+    </row>
+    <row r="2533">
+      <c r="A2533" s="0" t="s">
+        <v>6249</v>
+      </c>
+      <c r="B2533" s="0" t="s">
+        <v>6247</v>
+      </c>
+      <c r="C2533" s="0" t="s">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="2534">
+      <c r="A2534" s="0" t="s">
+        <v>6251</v>
+      </c>
+      <c r="B2534" s="0" t="s">
+        <v>6247</v>
+      </c>
+      <c r="C2534" s="0" t="s">
+        <v>6248</v>
+      </c>
+    </row>
+    <row r="2535">
+      <c r="A2535" s="0" t="s">
+        <v>6252</v>
+      </c>
+      <c r="B2535" s="0" t="s">
+        <v>6253</v>
+      </c>
+      <c r="C2535" s="0" t="s">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="2536">
+      <c r="A2536" s="0" t="s">
+        <v>6255</v>
+      </c>
+      <c r="B2536" s="0" t="s">
+        <v>6256</v>
+      </c>
+      <c r="C2536" s="0" t="s">
+        <v>6257</v>
+      </c>
+    </row>
+    <row r="2537">
+      <c r="A2537" s="0" t="s">
+        <v>6258</v>
+      </c>
+      <c r="B2537" s="0" t="s">
+        <v>6256</v>
+      </c>
+      <c r="C2537" s="0" t="s">
+        <v>6259</v>
+      </c>
+    </row>
+    <row r="2538">
+      <c r="A2538" s="0" t="s">
+        <v>6260</v>
+      </c>
+      <c r="B2538" s="0" t="s">
+        <v>6256</v>
+      </c>
+      <c r="C2538" s="0" t="s">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="2539">
+      <c r="A2539" s="0" t="s">
+        <v>6261</v>
+      </c>
+      <c r="B2539" s="0" t="s">
+        <v>6256</v>
+      </c>
+      <c r="C2539" s="0" t="s">
+        <v>6262</v>
+      </c>
+    </row>
+    <row r="2540">
+      <c r="A2540" s="0" t="s">
+        <v>6263</v>
+      </c>
+      <c r="B2540" s="0" t="s">
+        <v>6264</v>
+      </c>
+      <c r="C2540" s="0" t="s">
+        <v>6140</v>
+      </c>
+    </row>
+    <row r="2541">
+      <c r="A2541" s="0" t="s">
+        <v>6265</v>
+      </c>
+      <c r="B2541" s="0" t="s">
+        <v>6266</v>
+      </c>
+      <c r="C2541" s="0" t="s">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="2542">
+      <c r="A2542" s="0" t="s">
+        <v>6268</v>
+      </c>
+      <c r="B2542" s="0" t="s">
+        <v>6266</v>
+      </c>
+      <c r="C2542" s="0" t="s">
+        <v>6269</v>
+      </c>
+    </row>
+    <row r="2543">
+      <c r="A2543" s="0" t="s">
+        <v>6270</v>
+      </c>
+      <c r="B2543" s="0" t="s">
+        <v>6271</v>
+      </c>
+      <c r="C2543" s="0" t="s">
+        <v>6272</v>
+      </c>
+    </row>
+    <row r="2544">
+      <c r="A2544" s="0" t="s">
+        <v>6273</v>
+      </c>
+      <c r="B2544" s="0" t="s">
+        <v>6274</v>
+      </c>
+      <c r="C2544" s="0" t="s">
+        <v>6275</v>
+      </c>
+    </row>
+    <row r="2545">
+      <c r="A2545" s="0" t="s">
+        <v>6276</v>
+      </c>
+      <c r="B2545" s="0" t="s">
+        <v>6277</v>
+      </c>
+      <c r="C2545" s="0" t="s">
+        <v>6278</v>
+      </c>
+    </row>
+    <row r="2546">
+      <c r="A2546" s="0" t="s">
+        <v>6279</v>
+      </c>
+      <c r="B2546" s="0" t="s">
+        <v>6280</v>
+      </c>
+      <c r="C2546" s="0" t="s">
+        <v>6281</v>
+      </c>
+    </row>
+    <row r="2547">
+      <c r="A2547" s="0" t="s">
+        <v>6282</v>
+      </c>
+      <c r="B2547" s="0" t="s">
+        <v>6283</v>
+      </c>
+      <c r="C2547" s="0" t="s">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="2548">
+      <c r="A2548" s="0" t="s">
+        <v>6285</v>
+      </c>
+      <c r="B2548" s="0" t="s">
+        <v>6286</v>
+      </c>
+      <c r="C2548" s="0" t="s">
+        <v>6287</v>
+      </c>
+    </row>
+    <row r="2549">
+      <c r="A2549" s="0" t="s">
+        <v>6288</v>
+      </c>
+      <c r="B2549" s="0" t="s">
+        <v>6286</v>
+      </c>
+      <c r="C2549" s="0" t="s">
+        <v>6289</v>
+      </c>
+    </row>
+    <row r="2550">
+      <c r="A2550" s="0" t="s">
+        <v>6290</v>
+      </c>
+      <c r="B2550" s="0" t="s">
+        <v>6291</v>
+      </c>
+      <c r="C2550" s="0" t="s">
+        <v>6292</v>
+      </c>
+    </row>
+    <row r="2551">
+      <c r="A2551" s="0" t="s">
+        <v>6293</v>
+      </c>
+      <c r="B2551" s="0" t="s">
+        <v>6294</v>
+      </c>
+      <c r="C2551" s="0" t="s">
+        <v>6295</v>
+      </c>
+    </row>
+    <row r="2552">
+      <c r="A2552" s="0" t="s">
+        <v>6296</v>
+      </c>
+      <c r="B2552" s="0" t="s">
+        <v>6297</v>
+      </c>
+      <c r="C2552" s="0" t="s">
+        <v>6298</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>