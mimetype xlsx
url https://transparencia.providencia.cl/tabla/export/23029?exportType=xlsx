--- v0 (2026-05-17)
+++ v1 (2026-09-29)
@@ -4,92 +4,164 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="402">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="426">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t>solicito se remita la siguiente información correspondiente al servicio de recolección de residuos sólidos domiciliarios de la comuna, considerando únicamente los residuos sólidos domiciliarios (RSD) y excluyendo otros residuos tales como escombros, residuos voluminosos, poda, barrido de calles u otros servicios especiales.1. Flota del servicio de recolección de residuos sólidos domiciliariosSolicito el listado de los camiones utilizados para la prestación del servicio de recolección de residuos sólidos domiciliarios durante el año 2024, indicando para cada vehículo:*Patente del vehículo.*Capacidad nominal del equipo compactador, expresada en metros cúbicos (m³).En caso de que la capacidad nominal de los vehículos conste en contratos, anexos técnicos, inventarios de flota u otros antecedentes administrativos, se solicita remitir dicha información o indicar la capacidad correspondiente para cada patente.2. Registros de pesaje de residuos sólidos domiciliariosSe solicita el registro íntegro de todos los movimientos diarios de pesaje correspondientes a la disposición final de residuos sólidos domiciliarios, efectuados entre el 1 de enero y el 31 de diciembre de 2024. La información deberá entregarse en formato Excel, CSV u otro formato digital editable e incluir, para cada movimiento de pesaje registrado, a lo menos, los siguientes campos, cuando se encuentren disponibles:Operador.N de Pesaje.Patente del vehículo.N Municipal.Cliente.Chofer.Transportista.Fecha de Entrada.Hora de Entrada.Hora de Salida.Peso Bruto.Peso Tara.Peso Neto.</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ySmbrI8pVTz2sVgKaU3huQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QOLkTUkcfQC8dqmFED9WVg%3D%3D</t>
+  </si>
+  <si>
+    <t>solicito los siguientes antecedentes para el periodo 2015¿2025:1.Catastro Territorial, Geolocalización y Actores:1.1.Listado vigente de ferias libres autorizadas indicando: nombre, dirección exacta (calle y tramo), días/horarios de funcionamiento, número de puestos y patentes activas.1.2.Coordenadas geográficas (UTM o WGS84) de inicio y término de cada feria, o archivos espaciales vectoriales editables (Shapefile .shp, GeoJSON o .kml).2.Datos de Generación y Caracterización:2.1.Registros anuales y mensuales de toneladas de residuos sólidos recolectados exclusivamente en ferias libres entre 2015 y 2025.2.2.Estudios de caracterización de residuos (composición porcentual) y datos sobre porcentaje de impurezas / tasa de rechazo en la fracción orgánica.2.3.Reportes SINADER/RETC asociados a la gestión municipal de los últimos 5 años.3.Gestión Operativa, Financiera y Normativa:3.1.Copia del contrato vigente de concesión de aseo (bases técnicas y anexos).3.2.Valor unitario (costo por tonelada) por recolección, transporte y disposición final.3.3.Presupuesto anual destinado a programas de reciclaje / gestión de orgánicos.3.4.Ordenanza municipal vigente de Medio Ambiente y/o Aseo y Ornato (artículos que regulen ferias).4.Infraestructura y Programas de Valorización:4.1.- Listado de plantas de compostaje, biodigestores o centros de acopio con ubicación y capacidad (ton/mes).4.2.- Antecedentes de programas piloto o permanentes en ferias: técnica, toneladas recuperadas y destino de subproductos.Formato solicitado: números y series en Excel o CSV; capas cartográficas en .shp/.geojson/.kml (indicar sistema de referencia, preferentemente WGS84 EPSG:4326); contratos/ordenanzas en PDF.Los resultados de esta investigación serán presentados en el último semestre de 2026 con el fin de generar propuestas que fortalezcan la Estrategia Nacional de Residuos Orgánicos (ENRO) y la Hoja de Ruta para un Chile Circular.</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XABk9WA6evX%2FpJTcphTpcg%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>solicito los siguientes antecedentes respecto del sistema de recolección selectiva de residuos domiciliarios (recolección casa a casa) de la comuna: 1. Cantidad total de Residuos Sólidos Domiciliarios (RSD) gestionados durante el año 2025, expresada en toneladas. 2. Cantidad de residuos reciclables recuperados mediante programas de recolección selectiva (casa a casa) durante el período comprendido entre enero y mayo de 2026, expresada en toneladas y, de ser posible, desagregada por mes. Solo informar la recolección de envases livianos (no vidrio) 3. Porcentaje de cobertura comunal del sistema de recolección selectiva vigente durante el año 2026. 4. Año de inicio o implementación del programa de recolección selectiva actualmente operativo en la comuna. 5. Número de viviendas y/o habitantes cubiertos por el sistema de recolección selectiva vigente durante el año 2026. En caso de no contar con un sistema de recolección selectiva actualmente operativo, se solicita indicarlo expresamente.</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9kcGdP%2BHSBWb2tc22HHPTw%3D%3D</t>
+  </si>
+  <si>
+    <t>en virtud de su respuesta a la solicitud de información MU228T0012029, entregada mediante el Oficio N77 del 7 de enero de 2026, donde se señala que "la fórmula de cálculo, sus variables, metodología y criterios, están consignados en el artículo 22 del Decreto Ex. N520 de fecha 14 de abril de 202, que fija el texto refundido y sistematizado de la Ordenanza "Condiciones necesarias para la fijación de la tarifa del servicio domiciliario de basuras y exenciones total y parcial", se informa que al revisar dicha ordenanza, para responder a la pregunta sobre la forma en que se establece la tarifa de retiro de Excedentes de basura (litro/día/mes) de la Ordenanza de Derechos Municipales (0,006 UTM), en el artículo 18 del Decreto Ex. 520 se señala "Para la extracción de escorias o residuos de restaurantes, fábricas, talleres u otros comercios en que la extracción de desperdicios exceda el volumen señalado en el artículo anterior y para otras clases de extracciones de basura que no se encuentren comprendidas en el artículo 7 del D.L 3063, se aplicará una tarifa especial extraordinaria cuyo monto se fijará de acuerdo al costo por toneladas litro de basura, determinado junto con la tarifa anual y de acuerdo al procedimiento dispuesto en este." Al respecto, lo que se requiere es la aclaración de cómo se establece entonces la tarifa, es decir, de acuerdo al costo por tonelada o por litro de basura?, dado que en la ordenanza dice "de acuerdo al costo por tonelada litro de basura", no especifica si la unidad de calculo es por litro o por tonelada. En caso de que la unidad fuera litro, indicar la densidad que utiliza para hacer la conversión de toneladas a litros en los costos reales de los servicios, toda vez que los costos de los servicios de aseo se cobran en toneladas o kilos (peso), no en volumen. En caso de que el costo se fije en toneladas, indicar cómo hace la conversión para llegar del costo por tonelada al valor por litro que establece la tarifa de excedentes de basura (litro/día/mes) - 0,0006 UTM</t>
+  </si>
+  <si>
+    <t>08-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cFvA0lmItNcHaRAqjDVJBw%3D%3D</t>
+  </si>
+  <si>
+    <t>1.- Se solicita informar la normativa que regula el cobro de aseo para domicilios particulares y empresas según tamaño y rubro.2.- Se solicita informar el valor cobrado por concepto de cobro de aseo a domicilios particulares y empresas según tamaño y rubro.3.- Se solicita detallar bajo que formula o que porcentaje se aplica para calcular el valor a pagar por concepto de cobro de aseo domicilios particulares y empresas según tamaño y rubro.4.- Se solicita informar y fundamentar bajo que circunstancias se puede quedar exento de pago del servicio de aseo</t>
+  </si>
+  <si>
+    <t>07-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TnzMdX8mcAUvZ%2BcWf%2B2iXQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1. Listado o base de datos de puntos limpios, puntos verdes y/o centros de reciclaje existentes en la comuna, tanto de carácter público (municipal) como privado.2. Ubicación geográfica de cada punto (dirección y/o coordenadas).3. Tipos de materiales que recibe cada punto, incluyendo residuos orgánicos y/o inorgánicos cuando corresponda; por ejemplo: plásticos (especificando tipo cuando corresponda: PET, PP, HDPE, LDPE, entre otros), vidrio, papel, cartón, metales, pilas, aceite usado, residuos electrónicos, entre otros.4. Entidad responsable o administradora de cada punto (municipalidad, empresa, fundación u otra).5. Fecha de la última actualización disponible de la información</t>
+  </si>
+  <si>
+    <t>02-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ghM%2BKJUul%2F2W0khQ6qiLXw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QX0KnKr4LTANl6IGImTqcA%3D%3D</t>
+  </si>
+  <si>
+    <t>(1) comprobante de declaración anual 2024 de residuos no peligrosos (SINADER) de su comuna, la cual incluye kilogramos de residuos sólidos domiciliarios con su respectivo destino, gastos en logística y en disposición y otras variables de interés. Además, se solicita (2) completar las variables faltantes que se encuentran en el archivo Excel adjunto</t>
+  </si>
+  <si>
+    <t>03-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CNjFaRpyfEpK%2BkZFqM%2FSNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fc1z7fja%2FvH3uIoTY9076g%3D%3D</t>
+  </si>
+  <si>
     <t>Estimados, Junto con saludar y de conformidad con lo dispuesto en la Ley N 20.285 sobre Acceso a la Información Pública, solicito respetuosamente la siguiente información:1. El listado completo de las patentes comerciales vigentes al año 2025 en su comuna</t>
   </si>
   <si>
     <t>07-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nywaZdDzVWZrEESl2Wyoxg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=h1H0atSs4tsaQBcNZ53JwQ%3D%3D</t>
   </si>
   <si>
+    <t>solicito respetuosamente a su municipio la siguiente información:Respecto del servicio vigente de recolección de residuos domiciliarios: 1) En caso de que se encuentre licitado (concesión o servicio), indicar:a) ID de Licitaciónb) Nombre de la Licitación.</t>
+  </si>
+  <si>
+    <t>06-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOJvZ0zG7Z6GfwtaRsWM4Q%3D%3D</t>
+  </si>
+  <si>
     <t>solicito a usted por favor enviar la siguiente información relacionado con el la recolección de basura y el servicio de reciclaje de la comuna entre el periodo enero 2020 a octubre 2025, la información requerida es la siguiente: Reciclaje:1.- Nombre de la</t>
   </si>
   <si>
-    <t>06-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OsP6xAXw0mBJBBIE8htfug%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOJvZ0zG7Z6GfwtaRsWM4Q%3D%3D</t>
   </si>
   <si>
     <t>Método de calculo que utilizan para determinar la tarifa de aseo comercial que aplican a los locales comerciales de vuestra comuna</t>
   </si>
   <si>
     <t>04-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HgcudItxxIL2lC5rGl0nWg%3D%3D</t>
   </si>
   <si>
     <t>Buenas tardes, solicito contrato de recolección de residuos, mantención de áreas verdes, disposición final de residuos y barrido de calles de la municipalidad, si es que hubiese. En su defecto, por favor informar si la municipalidad gestiona dichos...</t>
   </si>
   <si>
     <t>13-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oKDm4c6Yp5zfPOUN2OH1RQ%3D%3D</t>
   </si>
   <si>
     <t>Solicito respetuosamente la siguiente información en el contexto del servicio de recolección de residuos sólidos domiciliarios en la comuna de Providencia, correspondiente al año 2023: Rutas de recolección de residuos sólidos domiciliarios, idealmente...</t>
   </si>
   <si>
     <t>17-06-2025</t>
   </si>
@@ -478,63 +550,63 @@
   <si>
     <t>Solicito los siguientes datos y/o archivos para periodos 2018-2019: Gasto anual de residuos sólidos domiciliarios (desgloce mensual) para periodo/Empresa que realiza el servicio. Volumen de residuos solidos generados anualmente (desgloce mensual)...</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5JzJyaKOE2%2BlwSOn2NbzKg%3D%3D</t>
   </si>
   <si>
     <t>Cual es la cantidad de podas que se generan por la mantención de espacios verdes como arboles, plazas, etc. Y cual es el manejo que se le da actualmente, se va a relleno sanitario o que tipo de disposición tienen. Datos de cantidad de kilos mensuales...</t>
   </si>
   <si>
     <t>02-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uyufYQ4FGnrMDqCXuz9Jnw%3D%3D</t>
   </si>
   <si>
     <t>Solicito acceso y copia de los contratos vigentes de la Municipalidad de Providencia con todas la empresas externas dedicadas a labores de aseo, limpieza, ornato, jardinería de espacios públicos, reciclaje y retiro de basura de la comuna (plazas, veredas,</t>
   </si>
   <si>
     <t>28-05-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=npA8%2BGXC3VapOy6H1hiUtw%3D%3D</t>
   </si>
   <si>
+    <t>Quisiera solicitar la siguiente información: - Toneladas de basura a relleno sanitario para el año 2017 - 2018 - 2019 - Toneladas de basura a relleno sanitario durante los meses enero, febrero y marzo 2020 - Costos asociados mensuales por disposición a...</t>
+  </si>
+  <si>
+    <t>09-04-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=poorVc1gXZpcAvwI0POH1Q%3D%3D</t>
+  </si>
+  <si>
     <t>Solicitud de residuos sólidos municipales reciclados en kg de los años 2017, 2018 y 2019 y residuos sólidos municipales generados en kg en los años 2016, 2018 y 2019. Además quisiera conocer los proyectos realizados recientemente en la comuna para...</t>
   </si>
   <si>
-    <t>09-04-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NRt%2BI6vOxWFB%2F0kln1VXog%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=poorVc1gXZpcAvwI0POH1Q%3D%3D</t>
   </si>
   <si>
     <t>Solicito: a) cantidad de residuos solidos domiciliarios generados en la comuna durante años 2018 y 2019 b) información sobre los métodos y destinos de disposición finales de estos residuos en los mismos años.</t>
   </si>
   <si>
     <t>13-03-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LVd30P2d2Sv6VrJ04kvDng%3D%3D</t>
   </si>
   <si>
     <t>Solicito datos: 1- Total anual de residuos mezcla municipal declarados para tratamiento disposición final, años 2014; 2015; 2016; 2017;2018 y 2019. 2- Total cantidad anual de residuos reciclables recuperados en la comuna, años 2014; 2015; 2016; 2017; 2018</t>
   </si>
   <si>
     <t>25-02-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KeftinkPile3Ah0kgCxImg%3D%3D</t>
   </si>
   <si>
     <t>Información respecto a la gestión de residuos en la comuna, a través de datos como el presupuesto y el gasto, como ítems separados respecto a la recolección de residuos como también a su gestión, ya que las partidas en el sistema de información...</t>
   </si>
   <si>
     <t>30-12-2019</t>
   </si>
@@ -1265,51 +1337,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D133"/>
+  <dimension ref="A1:D140"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -1318,1844 +1390,1942 @@
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>241</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>11</v>
+        <v>242</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>11</v>
+        <v>252</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>