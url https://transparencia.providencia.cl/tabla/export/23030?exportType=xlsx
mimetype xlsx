--- v0 (2026-05-15)
+++ v1 (2026-09-29)
@@ -4,74 +4,92 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t xml:space="preserve"> se solicita los siguientes antecedentes:(1) Empresa(s) y sistema de telegestión implementado en Alumbrado Público en la comuna(2) Cantidad de Luminarias de Alumbrado Público con sistema de telegestión instaladas en la comuna, especificando cantidades por potencia instalada(3) Tipo de control de telegestión en alumbrado público ¿por circuito o por nodo?(4) Configuración Estrategia de consumo. Horarios en invierno, Verano; diferencia porcentual de potencia en horarios nocturnos de menor flujo(5) Costos operaciones de sistema de telegestión (mensual/ anual)(6) Costos de mantenciones de sistema de telegestión (mensual/ anual)(7) Ahorro por concepto de costos operacionales v/s sistema tradicional sin telegestión (8) Ahorro por concepto de costos de mantención v/s sistema tradicional sin telegestión (9) Beneficios que se identifican del sistema con telegestión (10) Desventajas, dificultades y/o riesgos de la implementación de sistema de telegestión (11) % de fallas de luminarias (anual)(12) Tiempo de respuesta aproximado que se reconoce ante incidentes en luminarias con sistema de telegestión v/s un sistema sin telegestión (13) ¿han experimentado fallas operativas? En el caso de que la respuesta sea sí ¿de qué tipo? ¿cuánto ha sido el costo de la reposición del sistema? ¿Cuánto ha sido el tiempo de demora en reparar el sistema operativo aproximadamente?(14) ¿han recibido reclamos por niveles de iluminación asociados a la telegestión en horarios estratégicos con mayor ahorro energético y menor potencia activa?(15) ¿se identificada disminución o aumento de pérdidas de energía debido al sistema de telegestión ?</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U7oUP1AEK4wSZfzE2RptYw%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>Respecto del contrato vigente de mantención de alumbrado público...3. Resumen histórico de modificaciones realizadas a la fecha, que incluya fecha, motivo, monto y monto reajusta total del contrato.</t>
+  </si>
+  <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=idP0ubvI6UNwh7xUAaLRWg%3D%3D</t>
+  </si>
+  <si>
     <t>Solicito información respecto a los motivos del recambio de luminarias de la calle Miguel Claro, trabajo en realización entre Avenida Providencia y Rengo según información de licitación y portal web de la comuna. Los trabajos se están haciendo a la...</t>
   </si>
   <si>
     <t>24-04-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Mml0Q3eQxOwKjMM40VnrHQ%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>Informacion sobre las regulaciones o restricciones que tienen el uso de luces al exterior de la fachada de un edificio, todos los datos actuales posibles, si hay limites en la cantidad de luces que puede tener, intencidad. Por si no queda claro que tipo..</t>
   </si>
   <si>
     <t>11-01-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LViohcJnrgBigjzjCRn6Fw%3D%3D</t>
   </si>
   <si>
     <t>Por la presente SAI, solicito información sobre la cantidad de luces que se colocan en diciembre en los arboles localizados en Pedro de Valdivia, respecto a esto mismo necesito saber el nombre de la empresa que contratan para este servicio, el monto...</t>
   </si>
   <si>
     <t>09-01-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=v%2F33Es%2Bipz5CqYlRGyGksQ%3D%3D</t>
   </si>
   <si>
     <t>¿ ¿Cuál es la cantidad actual de luminarias TOTALES de la comuna? ¿ ¿Cuál es la cantidad actual de luminarias SOLO LED? ¿ ¿Quién o quiénes realizan la totalidad del mantenimiento del Alumbrado Público (Nombre y RUT de empresa)? ¿ ¿Cuál es el mes y año...</t>
   </si>
   <si>
     <t>24-01-2022</t>
   </si>
@@ -139,63 +157,63 @@
   <si>
     <t>07-01-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VXMEZh4I94Bcg7LAux%2BeVA%3D%3D</t>
   </si>
   <si>
     <t>Actualmente, dirijo un proyecto de investigación denominado ¿Influencia del nivel socioeconómico, políticas y estrategias de gestión ambiental sobre la sustentabilidad urbana en Chile ¿ Análisis del metabolismo urbano de ciudades mediante combinación...</t>
   </si>
   <si>
     <t>15-10-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6euZqIrBldarv6y8LS6r%2Bg%3D%3D</t>
   </si>
   <si>
     <t>Solicita los siguientes antecedentes: I. Contrato de Servicios efectuado entre la Municipalidad de Providencia y la Universidad Federico Santa María. Mediante el cual la Universidad Federico Santa María asesorará a la Municipalidad de Providencia...</t>
   </si>
   <si>
     <t>24-09-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qkNi4s04V92th7vY3bwWMg%3D%3D</t>
   </si>
   <si>
+    <t>Solicito información sobre presupuesto 2019 para MEDIOAMBIENTE considerando: - Porcentaje de ese presupuesto respecto del total del presupuesto municipal. - Monto ejecutado del presupuesto para medioambiente. - Número de proyectos ejecutados y número de..</t>
+  </si>
+  <si>
+    <t>03-09-2019</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dD72pYSxrQwPBuo4xM3M8g%3D%3D</t>
+  </si>
+  <si>
     <t>Solicito que se me envíe a la brevedad posible la siguiente información de carácter público y con fines de estudio: 1.- Cantidad o Numero de luminarias Publicas dispuestas en vuestra comuna actualmente (tanto rural como urbano). Especificando sus...</t>
   </si>
   <si>
-    <t>03-09-2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xeINEt2FqB%2FBqpioTK7ZfQ%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dD72pYSxrQwPBuo4xM3M8g%3D%3D</t>
   </si>
   <si>
     <t>Detallar los pagos de los últimos doce meses (12 meses) que realiza la comuna a la empresa de distribución eléctrica respectiva. Detallar con respecto a alumbrado público u otro relacionado a dependencias municipales o de corporaciones municipales...</t>
   </si>
   <si>
     <t>19-08-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ocvNGxSeJnNr2fGJEDXhoQ%3D%3D</t>
   </si>
   <si>
     <t>Copia del contrato de mantención del alumbrado público vigente junto con todas las modificaciones que le hayan sido realizadas a la fecha. Bases administrativas y técnicas asociadas al contrato de mantención de alumbrado público vigente...</t>
   </si>
   <si>
     <t>22-02-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bJYB%2FytI%2FFEIjrjierv4hA%3D%3D</t>
   </si>
   <si>
     <t>Agradeceré me puedan enviar... informe de la comisión evaluadora del ministerio energia de la licitación Licitación ID: 2490-48-LR18 PROVISIÓN E INSTALACIÓN DE LUMINARIAS VIALES LED</t>
   </si>
   <si>
     <t>25-01-2019</t>
   </si>
@@ -449,51 +467,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -670,79 +688,79 @@
         <v>43</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
@@ -1054,32 +1072,60 @@
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>