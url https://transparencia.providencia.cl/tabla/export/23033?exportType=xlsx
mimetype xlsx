--- v0 (2026-05-10)
+++ v1 (2026-09-29)
@@ -4,74 +4,134 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="615" uniqueCount="615">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t xml:space="preserve"> solicito formalmente a este municipio la entrega de la siguiente información y antecedentes documentales relativos a la gestión, presupuestos y tecnologías aplicadas al arbolado urbano comunal:1. Existencia, Formatos, Metodología y Plazos de Catastro: Copia digitalizada (o en su defecto informe de gestión) del catastro, inventario o base de datos del arbolado urbano en Bienes Nacionales de Uso Público. Con el fin de asegurar la interoperabilidad y acceso, se solicita que la información sea entregada prioritariamente en formatos vectoriales SIG/GIS de estándar abierto (Shapefile .shp, GeoJSON, o KML); en su defecto, en planillas planas (Excel o CSV); o como última opción, en PDF estructurado. Nota de envío: Si el volumen de los datos supera el límite de transferencia por correo electrónico, se solicita su remisión comprimida (formato .ZIP o .RAR) o mediante un enlace de descarga directa (OneDrive, Google Drive u otro). En caso de contar con dicho catastro, indicar formalmente la metodología técnica utilizada en terreno (especificando si fue inspección visual pedestre u otra). Indicar el plazo de ejecución del levantamiento en terreno (duración en meses) y la época o meses del año en que se realizaron efectivamente dichas faenas. Copia de los antecedentes de contratación (ID de Mercado Público, nombre del proveedor adjudicado y monto total de la inversión en CLP) si el servicio fue externalizado.2. Diagnóstico de Brechas Operativas (Alternativa Simplificada): En caso de no contar con un catastro consolidado o actualizado en los últimos 36 meses, se solicita que la unidad técnica competente (Dirección de Medio Ambiente, Aseo y Ornato o SECPLA) indique o declare puntualmente cuál es la principal brecha o limitación actual que ha impedido su ejecución, seleccionando la o las que correspondan de la siguiente lista para facilitar su respuesta:oa) Presupuestaria (Restricción de fondos propios o externos).ob) Personal (Falta de capital técnico calificado o dedicación exclusiva).oc) Tecnológica (Brecha en software especializado SIG o hardware de medición).od) Territorial/Temporal (La superficie de la comuna hace inviable el método pedestre tradicional por los tiempos que requiere).3. Evaluación de Tecnologías y Eficiencia Operativa: Copia de los requerimientos técnicos, estudios de mercado o solicitudes de cotización emitidas por el municipio en los últimos 24 meses que demuestren si se ha evaluado la incorporación de metodologías alternativas para optimizar los tiempos de captura de datos en terreno. En caso de no contar con este tipo de estudios o documentos previos, se solicita que la dirección técnica encargada manifieste formalmente si el municipio se encuentra abierto o interesado en evaluar alternativas tecnológicas automatizadas que reduzcan la carga operativa de su personal técnico en el corto o mediano plazo. </t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qmqY4FdC0bnmlDOjBQ0Fjg%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>solicito, por favor, información respecto de las plantaciones de arbolado urbano realizadas en la comuna desde el año 2023 a la fecha.En particular, agradeceré que la información se encuentre desglosada por año e incluya, para cada período:- Cantidad total de árboles plantados.- Principales especies utilizadas en las plantaciones.</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F3k8waH0zpObG4%2Bq%2FBbPtA%3D%3D</t>
+  </si>
+  <si>
+    <t>1-Gasto y Costo de Riego Público: detalle del gasto total anual ejecutado durante el año 2025 asociado al riego de áreas verdes de la comuna, desglosado (en la medida de lo disponible) por consumo de agua potable (pago a empresas sanitarias) y/o servicios de camiones aljibe u otras fuentes de captación.2- Costo de Mantención de Áreas Verdes: el presupuesto ejecutado, balances o informes financieros del año 2025 asociados a los contratos de licitación pública o gestión directa para la mantención, poda, paisajismo y cuidado general de plazas, parques y fajas de áreas verdes comunales.3-Catastro de Especies Arbóreas: listado oficial más reciente que posea la municipalidad (idealmente actualizado al 2025) donde se detallen las especies de árboles presentes en las áreas verdes y espacios públicos de la comuna.</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=y9qmWn6b6n60nZxtekjCUA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> plan de arborización o reposición de arbolado urbano para el barrio Pedro de Valdivia Norte (Unidad Vecinal N12). En particular, agradeceríamos conocer:calles consideradas y cronograma de plantación,especies arbóreas contempladas,catastro de alcorques vacíos o árboles a reemplazar en el sector</t>
+  </si>
+  <si>
+    <t>16-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZTjQ8lcYjFUNTCt66DgDuQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> información respecto a la fecha de inauguración del Parque Bustamante.En particular, me interesa saber si existe algún documento que acredite su inauguración, como acta, decreto, registro de ceremonia oficial, nota de prensa u otro antecedente similar.</t>
+  </si>
+  <si>
+    <t>12-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KzQeZ6oDQdTzeEj5tmKSog%3D%3D</t>
+  </si>
+  <si>
+    <t>Presupuesto anual destinado a:áreas verdesmantención de parquesarbolado urbanopara los años 2022, 2023 y 2024.Ejecución presupuestaria efectiva por año.Número de contratos asociados a dichas partidas.</t>
+  </si>
+  <si>
+    <t>24-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DAYbRC0zBw6pPfGxq0r4%2FQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Listado de contratos vigentes y ejecutados desde 2021 a la fecha asociados a:mantención de áreas verdesparques y plazasarbolado urbanopaisajismoPara cada contrato:Nombre del proveedorMonto mensual y totalDuración del contratoTipo de servicioEstado actual (vigente / terminado)</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ufcKZP%2BBWrtskTs1nMJMqA%3D%3D</t>
+  </si>
+  <si>
     <t>En virtud de lo dispuesto en la Ley N 20.285 sobre Acceso a la Información Pública, solicito a usted la siguiente información relacionada con los servicios de mantención, limpieza y/o control de malezas en bienes nacionales de uso público (tales como...</t>
   </si>
   <si>
     <t>24-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KbeR%2B25o0T%2B5o4jk1u54dg%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>Quisiera solicitar el registro de datos sobre el consumo de agua que ha utilizado el Dirección de Medio Ambiente, Aseo, Ornato y Mantención para el riego de las áreas verdes públicas de la comuna, como parques, plazas, bandejones, etc...</t>
   </si>
   <si>
     <t>17-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EaZKnqWvZ5mx9U1GWp92vA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kcJwVMdezXFGKuu96IKZUg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">EstimadosJunto con saludar y desear tengan un buen día, tengo a bien consultar con respecto a las mantenciones que se realizan en Áreas Verdes y Bien Nacional Uso Público a cargo de su Municipio. Para ello solicito la siguiente información:Poder decir si </t>
   </si>
   <si>
     <t>06-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K2KnFo1SwIIiRKDSEBcquQ%3D%3D</t>
   </si>
   <si>
     <t>Solicito, a través de la Ley N.º 20.285 sobre Acceso a la Información Pública, se me informe respecto a la planificación, ejecución y estado actual de los proyectos de jardines sustentables anunciados en la comuna de Providencia, específicamente en los...</t>
   </si>
@@ -510,63 +570,63 @@
     <t>08-06-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6T9Ui4hUbfyKDPR%2Fx8P3Sw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">solicita la información de ciertos aspectos de su uso del agua. Tales como: ¿Cuánto es el gasto de agua de la municipalidad en peso chileno por mes, en aseo y ornato? ¿Cuánto es el consumo en litros de agua de la comuna por mes, en aseo y ornato?...
 </t>
   </si>
   <si>
     <t>07-06-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tNfUHFKBMC1lrTmO7%2F5NqA%3D%3D</t>
   </si>
   <si>
     <t>"...información sobre el trato directo "Inventario y Diagnóstico del arbolado urbano de la Comuna de Providencia..."</t>
   </si>
   <si>
     <t>03-06-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WZyitPhxAyFKYG4TDJ1EIA%3D%3D</t>
   </si>
   <si>
+    <t>¿¿1.- Listado de áreas verdes, plazoletas, parques o cualquier otro espacio o infraestructura verde con: a.- tipo de área verde (plaza parque etc)...b.- nombre...c.- Superficie total¿d.- Año de construcción o recepción¿Tipo de mantenimiento (conexión a MAP o Pozo) ..."</t>
+  </si>
+  <si>
+    <t>21-04-2022</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ihxmK3VuzNb64LC1Q12EPw%3D%3D</t>
+  </si>
+  <si>
     <t>base de datos del catastro de árboles en la comuna. Si no es posible acceder a la base de datos, agradecería entregar un listado indicando la especie, localización, altura, diámetro a la altura del pecho y estado fitosanitario</t>
   </si>
   <si>
-    <t>21-04-2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5D0syAXIRaFTrm%2B%2FVTKqVQ%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ihxmK3VuzNb64LC1Q12EPw%3D%3D</t>
   </si>
   <si>
     <t>"...copia y acceso a la documentación respecto al número asignado en m2 de áreas verdes , destinados a las plazas, parques u espacios asignados a zonas verdes utilizados dentro de la comuna. A la fecha correspondiente desde enero del año 2020 hasta la fecha de 1 de marzo del año 2022..."</t>
   </si>
   <si>
     <t>15-03-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lr8ElNVb56CEV2KhcXuiXQ%3D%3D</t>
   </si>
   <si>
     <t>Requiero la siguiente información sobre áreas verdes: Contratos asociados (por mantenimiento, construcción, poda, tala, juegos, máquinas de ejercicios, riego, otros), que considere además nombre de empresa contratada, servicios contratados a cada una...</t>
   </si>
   <si>
     <t>09-03-2022</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=48wNVQzBmckVDhWY1yqaEA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">"...diseños de jardines realizados estos últimos 3 años con sus manuales o guía de plantas utilizadas...por las iniciativas de sus jardines
 con bajo requerimiento hídrico..."</t>
   </si>
   <si>
     <t>08-03-2022</t>
@@ -1858,804 +1918,804 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D194"/>
+  <dimension ref="A1:D201"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="0" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="0" t="s">
-        <v>82</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" s="0" t="s">
-        <v>141</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="D52" s="0" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>175</v>
@@ -2687,451 +2747,451 @@
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="0" t="s">
-        <v>194</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>198</v>
+        <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>205</v>
+        <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>7</v>
+        <v>207</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>7</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="D71" s="0" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>280</v>
@@ -3185,331 +3245,331 @@
         <v>291</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>295</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C95" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" s="0" t="s">
-        <v>323</v>
+        <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="B109" s="0" t="s">
+      <c r="D109" s="0" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="C110" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>346</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>349</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>352</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C114" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>357</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>360</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>361</v>
@@ -3563,415 +3623,415 @@
         <v>372</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="0" t="s">
-        <v>379</v>
+        <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C123" s="0" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C124" s="0" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D125" s="0" t="s">
-        <v>389</v>
+        <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>393</v>
+        <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>7</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C133" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="C134" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="C134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" s="0" t="s">
-        <v>418</v>
+        <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C135" s="0" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C136" s="0" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C137" s="0" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C138" s="0" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C139" s="0" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C140" s="0" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C141" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="B141" s="0" t="s">
+      <c r="D141" s="0" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="B142" s="0" t="s">
+      <c r="C142" s="0" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="B143" s="0" t="s">
+      <c r="C143" s="0" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="C144" s="0" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>449</v>
       </c>
-      <c r="B145" s="0" t="s">
+      <c r="C145" s="0" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="B146" s="0" t="s">
+      <c r="C146" s="0" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B147" s="0" t="s">
+      <c r="C147" s="0" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>459</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>462</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>463</v>
@@ -4025,135 +4085,135 @@
         <v>474</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
         <v>475</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>478</v>
       </c>
       <c r="B155" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="C155" s="0" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="B156" s="0" t="s">
+      <c r="C156" s="0" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B157" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="B157" s="0" t="s">
+      <c r="C157" s="0" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B158" s="0" t="s">
         <v>487</v>
       </c>
-      <c r="B158" s="0" t="s">
+      <c r="C158" s="0" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B159" s="0" t="s">
         <v>490</v>
       </c>
-      <c r="B159" s="0" t="s">
+      <c r="C159" s="0" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B160" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="B160" s="0" t="s">
+      <c r="C160" s="0" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>497</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>500</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>501</v>
@@ -4207,149 +4267,149 @@
         <v>512</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>515</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B168" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C168" s="0" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="B169" s="0" t="s">
+      <c r="C169" s="0" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B170" s="0" t="s">
         <v>522</v>
       </c>
-      <c r="B170" s="0" t="s">
+      <c r="C170" s="0" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="B171" s="0" t="s">
+      <c r="C171" s="0" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="B172" s="0" t="s">
+      <c r="C172" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="B173" s="0" t="s">
+      <c r="C173" s="0" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="B174" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="B174" s="0" t="s">
+      <c r="C174" s="0" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>538</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>539</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>540</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>541</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>542</v>
@@ -4403,79 +4463,79 @@
         <v>553</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>554</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>556</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>557</v>
       </c>
       <c r="B182" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C182" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="B183" s="0" t="s">
+      <c r="C183" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>564</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>567</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>568</v>
@@ -4529,80 +4589,178 @@
         <v>579</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>582</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="B191" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C191" s="0" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B192" s="0" t="s">
         <v>586</v>
       </c>
-      <c r="B192" s="0" t="s">
+      <c r="C192" s="0" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="B193" s="0" t="s">
+      <c r="C193" s="0" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>592</v>
       </c>
-      <c r="B194" s="0" t="s">
+      <c r="C194" s="0" t="s">
         <v>593</v>
       </c>
-      <c r="C194" s="0" t="s">
+      <c r="D194" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
         <v>594</v>
       </c>
-      <c r="D194" s="0" t="s">
+      <c r="B195" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="D201" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>