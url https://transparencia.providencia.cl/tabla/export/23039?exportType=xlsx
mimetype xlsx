--- v0 (2026-05-10)
+++ v1 (2026-09-29)
@@ -4,74 +4,101 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t>solicito formalmente la entrega de los antecedentes y documentos administrativos detallados a continuación, correspondiente a la gestión de la Ley N 21.020 en su comuna para el periodo 2022-2025.En primer lugar, requiero Información sobre la infraestructura disponible, específicamente el informe sobre existencia de un Centro de Mantención Temporal (CMT) canil o centro de rescate municipal propio que cuente con resolución sanitaria vigente. En caso de no poseer instalaciones propias, agradeceré informar sobre los convenios vigentes con terceros para el rescate y resguardo de animales.En cuanto al financiamiento solicito el detalle anual del presupuesto municipal basal destinado bienestar animal y prevención de zoonosis (2022-2025), además de los montos adjudicados a través de fondos SUBDERE (programa PTRAC) indicando sus respectivos estados de ejecución del mismo periodo.Asimismo, respecto a la capacidad Operativa requiero información sobre la dotación de personal veterinario y técnico, disponibilidad de vehículos exclusivos para el rescate junto con la existencia de un plan permanente de fiscalización de maltrato y abandono.Finalmente, en el ámbito de la gestión solicito las estadísticas anuales de denuncias por maltrato, cantidad de fiscalizaciones realizadas y el numero de causas derivadas al Juzgado de Policía Local, agradeceré reportar cualquier dificultad técnica que se haya detectado en el uso de las plataformas de registro oficiales.</t>
+  </si>
+  <si>
+    <t>15-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=D6GpUA%2B9%2BTtBsUYo3Ois5A%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>información disponible sobre el parque para perros del Parque Inés de Suárez, para apoyo de un TFM en etología canina. Requiero: (1) superficie total (m²) y por sectores; planos/croquis; (2) diseño e infraestructura: tipo/altura de cierres, accesos y doble puerta, tipo de suelo/materiales, iluminación/sombra, mobiliario (bebederos, basureros, dispensadores), juegos/agility y señalética; (3) normas de uso vigentes: horarios, aforo, reglas sobre correa/bozal, juguetes/comida, manejo de heces, etc., y mecanismos de fiscalización; (4) operación y mantención: protocolos y frecuencias de limpieza, retiro residuos, reposición de bolsas y mantenimiento de suelo/cierres; (5) protocolos y estadísticas agregadas de incidentes/reclamos (sin datos personales) y, si existen, mediciones de afluencia/horarios peak y planes de mejoras. Observaciones Solicito se me entregue la información disponible en poder de la Municipalidad relativa al canil para perros ubicado en el Parque Inés de Suárez (comuna de Providencia).Agradeceré que la información se entregue en formato digital (PDF/planillas/archivos) y, en caso de existir, se incluyan documentos oficiales, memorias técnicas, planos, ordenanzas, reglamentos y registros de mantención. En particular, solicito:1. Identificación y características generales* Nombre oficial del recinto y/o denominación interna (si aplica), fecha de habilitación/inauguración y eventuales remodelaciones (fechas y alcance).* Administrador responsable y/o unidad municipal a cargo de la operación y mantención (sin datos personales, solo unidad/cargo y canal de contacto institucional).2. Dimensiones, diseño e infraestructura* Superficie total del parque para perros (m²) y croquis/planos de distribución (si existen).* Tipo de cierre perimetral (material, altura aproximada), número de accesos/puertas y si existe sistema de ¿doble puerta¿ o esclusa de ingreso.* Tipo de suelo/pavimento (pasto, maicillo, caucho, arena u otros), materiales y especificación técnica disponible.* Elementos instalados: bebederos, basureros, dispensadores de bolsas, bancos, iluminación, sombreado, juegos/agility u otros (listado y especificaciones si existen).* Señalética: ubicación y contenido (señales de normas de uso, aforo, horarios, etc.).3. Normas de uso y fiscalización* Reglamento/normativa vigente de uso del parque para perros (documento o enlace oficial).* Horarios de funcionamiento y si existen restricciones por mantención, eventos, seguridad u otros.* Normas sobre correa, bozal, perros potencialmente peligrosos, vacunación/desparasitación, hembras en celo, edad mínima, prohibición¿ de comida/juguetes, manejo de heces, convivencia con niños, etc. (según aplique).* Medidas de fiscalización/inspección (si existen): frecuencia, entidad encargada (inspectores municipales, seguridad, etc.) y procedimientos ante infracciones.4. Operación, mantención y limpieza* Plan o protocolo de mantención: limpieza (frecuencia), retiro de residuos, reposición de bolsas, cuidado de áreas verdes/suelo, reparación de cierres e infraestructura.* Contratos de mantención asociados (si existieren): nombre del servicio/contrato, objeto y vigencia (sin necesidad de datos personales; basta con antecedentes contractuales públicos).* Protocolos sanitarios aplicados (control de parásitos ambientales, desinfección, manejo de barro/charcos, etc.), si existen.5. Seguridad, incidentes y registros* Protocolos frente a incidentes (mordeduras, peleas, accidentes, perros extraviados o abandonos), si existieren.* Registros o reportes agregados disponibles (por ejemplo, número de reclamos/denuncias y tipo de incidente) asociados al parque para perros del Parque Inés de Suárez, idealmente por año desde su habilitación. *Solicito información estadística agregada, sin datos personales.*6. Aforo, uso y planificación* Estudios, mediciones o estimaciones de afluencia/uso (por ejemplo: conteos, aforo recomendado, horarios peak) y/o criterios de diseño utilizados para dimensionamiento.* Proyectos o planes futuros de mejoras, ampliación o cambios de normativa (si existieren).7. Antecedentes técnicos y ambientales (si existen)Presupuesto de construcción/habilitación y/o mejoras (ítems generales), si se encuentran disponibles como información pública.</t>
+  </si>
+  <si>
+    <t>20-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b7ak4A48GohmvZ%2B0Z96Cyw%3D%3D</t>
+  </si>
+  <si>
+    <t>información detallada respecto del funcionamiento de la Defensoría de Mascotas, dependiente de la Defensoría Comunal, con el objeto de conocer con mayor precisión su gestión institucional.En particular, se requiere informar:1.Cantidad de casos ingresados y atendidos por dicha Defensoría durante el último período anual.2.Tipo de materias o gestiones realizadas.3.Dotación de profesionales que integran el equipo de trabajo.4.Antecedentes que permitan evaluar si las funciones desarrolladas y la carga laboral existente justifican los cargos y remuneraciones actualmente asignados.</t>
+  </si>
+  <si>
+    <t>09-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pTIFzyhhJzRw3lSL1OZYLQ%3D%3D</t>
+  </si>
+  <si>
     <t>En virtud de la Ley N 20.285, sobre Acceso a la Información Pública, solicito acceso y copia a las denuncias presentadas en la Municipalidad de Providencia por incumplimiento a la Ley N 21.020 sobre Tenencia Responsable de Mascotas y Animales de Compañía,</t>
   </si>
   <si>
     <t>29-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DrnGyHAUR0bYeEap7xEhaQ%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>Se requiere conocer cuenta presupuestaria y su justificación de la licitación "SERVICIO DE ATENCIÓN VETERINARIA Y ESTERILIZACIÓN LICITACIÓN PÚBLICA ID 2462-42-LE25".Finalmente, se felicita dicha iniciativa.</t>
   </si>
   <si>
     <t>30-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8K%2Bu1wN6EnE16wB5CIeVHA%3D%3D</t>
   </si>
   <si>
     <t>Solicito información sobre los criaderos de mascotas o animales de compañía registrados a nivel comunal de acuerdo a la Ley de Tenencia Responsable de Mascotas y Animales de Compañía. De igual manera solicito copia de las patentes comerciales de los mismo</t>
   </si>
   <si>
     <t>27-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oJYfuJyioACWMuX1suKQ8g%3D%3D</t>
   </si>
   <si>
     <t>Se solicita información por transparencia de Monitores de Mascotas y otrosSe adjunta documento firmado en pdf adjunto</t>
   </si>
   <si>
     <t>11-08-2025</t>
   </si>
@@ -837,51 +864,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D84"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -952,93 +979,93 @@
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>41</v>
@@ -1209,93 +1236,93 @@
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1492,169 +1519,169 @@
         <v>136</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="0" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="D51" s="0" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="0" t="s">
-        <v>159</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="D53" s="0" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="D55" s="0" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>174</v>
@@ -2016,32 +2043,74 @@
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>252</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>