--- v0 (2026-05-17)
+++ v1 (2026-09-29)
@@ -4,64 +4,346 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1062" uniqueCount="1062">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="1155">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t xml:space="preserve">Solicito copia, en formato electrónico editable (Excel o CSV, no PDF),de la nómina completa de patentes municipales vigentes al 30 de juniode 2026 en la comuna de Providencia, incluyendo patentes comerciales,industriales, profesionales y de alcoholes, con los siguientes campospor cada patente: (1) rol de la patente; (2) nombre o razón social delcontribuyente; (3) RUT del contribuyente; (4) dirección comercial; (5)giro o actividad; (6) tipo de patente; (7) capital propio tributario o capitalafecto considerado para el cálculo de la patente del período vigente; (8)monto girado y monto pagado por concepto de patente municipal en losperíodos 2025 y 2026, desglosado por cuota; y (9) número detrabajadores informado conforme al artículo 25 del D.L. N 3.063, cuandocorresponda. </t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ylkSraxFfZCsWKG6V0I%2BpA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rbfDI6lRP1XoHbDxcWS69g%3D%3D</t>
+  </si>
+  <si>
+    <t>Solicito la entrega de una base de datos en formato digital que contenga el listado completo de las Patentes Comerciales Provisorias que hayan sido otorgadas por esta municipalidad y que se encuentren vigentes o próximas a vencer. ...Materia: Patentes Comerciales Provisorias (excluyendo microempresas familiares, patentes industriales de riesgo y patentes de alcoholes si su tramitación va por otra vía, enfocándose en usos comerciales y de equipamiento).Período de emisión: Otorgadas entre el 1 de junio de 2025 y el 31 de diciembre de 2025 (o en su defecto, el listado activo correspondiente al segundo semestre de 2025 y primer semestre de 2026).1.Campos requeridos de la base de datos:2.Razón Social del titular de la patente.3.RUT de la empresa o titular.4.Nombre de Fantasía del local (si aplica).5.Dirección exacta del inmueble comercial (calle y número).6.Giro comercial autorizado.7.Fecha de otorgamiento de la patente provisoria.8.Fecha de vencimiento de la patente provisoria.Soporte de entrega: Archivo digital en formato de planilla de cálculo (Excel, .xlsx o .csv) para su correcto procesamiento. Se solicita enviar la información directamente a través de este portal o al correo electrónico registrado en esta solicitud.</t>
+  </si>
+  <si>
+    <t>26-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WVPbT8cvnr9%2BSHJyD2EF4g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cBSpE28sGPk9%2FykhjJAflQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solicito información relativa a propiedades y establecimientos que cuenten con patente comercial asociada a clínica psiquiátrica, establecimiento de salud mental, internación psiquiátrica, centro psiquiátrico o giro equivalente, dentro de las comunas de La Reina, Providencia, Ñuñoa, Las Condes, Lo Barnechea y Santiago.En particular, solicito:1. Individualización y dirección de las propiedades o establecimientos que registren este tipo de patente.2. Tipo de patente comercial otorgada y giro registrado.3. Nombre o razón social del titular de la patente.4. Fecha de otorgamiento y vigencia de la patente.5. Copia de los actos administrativos, decretos o resoluciones que otorgaron dichas patentes, en caso de existir.6. Información sobre permisos municipales asociados al funcionamiento de dichos establecimientos.7. Información relativa a autorizaciones sanitarias vinculadas al funcionamiento de los recintos, cuando dichos antecedentes obren en poder del municipio.La solicitud comprende establecimientos destinados a atención psiquiátrica, salud mental, hospitalización psiquiátrica, residencias psiquiátricas, clínicas psiquiátricas o prestaciones equivalentes. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LLgUcd5O7rYTHj0A%2BuhSKQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A%2BNcaXWOiRmUyjyJvxI%2FaA%3D%3D</t>
+  </si>
+  <si>
+    <t>solicito a usted tenga a bien proporcionar información relativa a las patentes comerciales vigentes en la comuna de ProvidenciaEn particular, se solicita que la información incluya, en la medida de lo disponible:Rol o número de patenteRUT del contribuyenteNombre o razón social del contribuyenteGiro o actividad económicaDirección comercialEstado de la patente (vigente)Cualquier otro antecedente asociado que se encuentre disponible en registros públicos</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HutGUp0B7DuUmG3YTSQakg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rONNVf3%2B2sFZwePl9R9RBg%3D%3D</t>
+  </si>
+  <si>
+    <t>solicito los siguientes antecedentes para el periodo 2015¿2025:1.Catastro Territorial, Geolocalización y Actores:1.1.Listado vigente de ferias libres autorizadas indicando: nombre, dirección exacta (calle y tramo), días/horarios de funcionamiento, número de puestos y patentes activas.1.2.Coordenadas geográficas (UTM o WGS84) de inicio y término de cada feria, o archivos espaciales vectoriales editables (Shapefile .shp, GeoJSON o .kml).2.Datos de Generación y Caracterización:2.1.Registros anuales y mensuales de toneladas de residuos sólidos recolectados exclusivamente en ferias libres entre 2015 y 2025.2.2.Estudios de caracterización de residuos (composición porcentual) y datos sobre porcentaje de impurezas / tasa de rechazo en la fracción orgánica.2.3.Reportes SINADER/RETC asociados a la gestión municipal de los últimos 5 años.3.Gestión Operativa, Financiera y Normativa:3.1.Copia del contrato vigente de concesión de aseo (bases técnicas y anexos).3.2.Valor unitario (costo por tonelada) por recolección, transporte y disposición final.3.3.Presupuesto anual destinado a programas de reciclaje / gestión de orgánicos.3.4.Ordenanza municipal vigente de Medio Ambiente y/o Aseo y Ornato (artículos que regulen ferias).4.Infraestructura y Programas de Valorización:4.1.- Listado de plantas de compostaje, biodigestores o centros de acopio con ubicación y capacidad (ton/mes).4.2.- Antecedentes de programas piloto o permanentes en ferias: técnica, toneladas recuperadas y destino de subproductos.Formato solicitado: números y series en Excel o CSV; capas cartográficas en .shp/.geojson/.kml (indicar sistema de referencia, preferentemente WGS84 EPSG:4326); contratos/ordenanzas en PDF.Los resultados de esta investigación serán presentados en el último semestre de 2026 con el fin de generar propuestas que fortalezcan la Estrategia Nacional de Residuos Orgánicos (ENRO) y la Hoja de Ruta para un Chile Circular.</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XABk9WA6evX%2FpJTcphTpcg%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>informar y entregar la base completa y actualizada de las patentes comerciales activas correspondientes a establecimientos vinculados a los siguientes rubros:PeluqueríasSalones de bellezaCentros de estéticaCentros de depilaciónBarberíasOtros giros similares o relacionados con servicios de belleza y cuidado personalSolicito que la información sea entregada preferentemente en formato Excel, CSV o planilla editable, e idealmente contenga los siguientes campos:Nombre o razón social del contribuyente.Nombre de fantasía del local, si existe.RUT del contribuyente, si corresponde entregar dicha información conforme a la normativa vigente.Giro o actividad autorizada.Número de patente municipal.Estado de la patente, indicando que se encuentra activa.Dirección comercial del establecimiento.Unidad vecinal, sector o barrio, si se encuentra disponible.Fecha de otorgamiento de la patente.Fecha de última renovación o vigencia.Tipo de patente: comercial, profesional, industrial u otra categoría aplicable.Cualquier otro antecedente disponible que permita identificar y clasificar correctamente el establecimiento.</t>
+  </si>
+  <si>
+    <t>17-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3L6MsKS5kM%2FSXeJ3O6OSAg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1VC5lEUSaaUjbjiZJwrPcw%3D%3D</t>
+  </si>
+  <si>
+    <t>Patentes comerciales activas al mes de Abril 2026...RUT, Nombre fantasía, dirección, giro comercial, teléfono, correo electrónico, rut representante legal, nombre representante legal</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=96twteMmFnWDrg9gIRZcWw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ftc9ttYWnEFBO%2FdT4yvicQ%3D%3D</t>
+  </si>
+  <si>
+    <t>información de los establecimientos que pagan patente comercial en la comuna, incluidos alcoholes:- Nombre empresa (o dueño/a)- Rut- Actividad- Dirección</t>
+  </si>
+  <si>
+    <t>13-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1FAQb2tACTr7k8xqSwcJwg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fs8jVQCq8kw%2BSD%2FIgXToZA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NÓMINA COMPLETA Y VIGENTE DE PATENTES MUNICIPALES de la comuna de Providencia, en formato electrónico procesable (Excel, CSV o equivalente), que contenga al menos los siguientes campos por cada patente: (1) Rol municipal de la patente; (2) RUT del contribuyente titular; (3) Razón social o nombre del contribuyente; (4) Domicilio comercial donde se ejerce la actividad; (5) Rubro o giro comercial autorizado; (6) Tipo de patente (comercial, industrial, profesional, alcoholes, etc.); (7) Fecha de otorgamiento y/o última renovación; (8) Estado actual (vigente, suspendida, caducada). </t>
+  </si>
+  <si>
+    <t>11-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qukeSByxFUmV0BE%2BwbVaQA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BDz0SH%2BwZIUOb6q9wmG66w%3D%3D</t>
+  </si>
+  <si>
+    <t>Patentes comerciales e industriales activas desde año 2026 con los siguientes antecedentes : razon social , rut , direccion , correo electronico , giro , telefono de contacto</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZcGsoi%2FqN5Lq%2FpKjMoC%2FJg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MkkNIqXVT1c4vDPxUQAb8Q%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> el registro histórico completo de patentes municipales de esta municipalidad, desde el inicio del registro disponible hasta la fecha actual (abril de 2026), en formato Excel o CSV, con los siguientes campos por cada registro: 1) RUT del titular, 2) Razón social o nombre completo, 3) Nombre de fantasía del establecimiento, 4) Dirección completa del local (calle, número, oficina/local), 5) Tipo de patente (comercial, profesional, industrial, alcoholes, microempresa familiar), 6) Giro o actividad económica autorizada, 7) Estado de la patente (vigente, caducada, desenrolada), 8) Fecha de otorgamiento, 9) Fecha de caducidad o término, 10) Número de rol o folio, 11) Tipo de registro (casa matriz o sucursal). En caso de no contar con todos los campos, solicito que entreguen la base de datos completa que tengan disponible en el formato en que se encuentre, aceptando cualquier estructura que contenga al menos RUT, razón social y dirección del titular. </t>
+  </si>
+  <si>
+    <t>30-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9wa42X4I8b%2FldDd7KleCDg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p8p0F1959CVMgfoq7h4Ozw%3D%3D</t>
+  </si>
+  <si>
+    <t>CATASTRO DE KIOSCOS: Listado completo de kioscos con permiso vigente en la comuna de Providencia al día de esta solicitud, indicando por cada uno: dirección exacta, número de permiso, giro autorizado, fecha de otorgamiento del permiso y nombre del titular.KIOSCOS RETIRADOS O DEMOLIDOS: Listado de kioscos retirados, demolidos o cuyos permisos fueron revocados en la comuna entre los años 2019 y 2026, indicando por cada caso: dirección exacta, fecha de retiro, causal invocada y costo del retiro si lo hubiere.ORDENANZA VIGENTE: Texto íntegro y vigente de la ordenanza o normativa municipal que regula el comercio estacionado en bienes nacionales de uso público en la comuna de Providencia, incluyendo todas sus modificaciones desde su entrada en vigencia hasta la fecha. Copia del Decreto Alcaldicio que aprobó la versión actualmente vigente, con indicación de número y fecha.PATENTES: Número de patentes de comercio estacionado en vía pública otorgadas, renovadas, caducadas y no renovadas en la comuna, por año, desde 2015 a la fecha actual.DERECHOS MUNICIPALES: Monto de los derechos municipales pagados por un kiosco tipo en la comuna por año, entre 2020 y 2026, según la ordenanza de derechos municipales vigente en cada período.ACTAS DEL CONCEJO: Copia de las actas del Concejo Municipal de Providencia en las que se haya discutido el comercio en vía pública, los kioscos de suplementeros o el retiro de estructuras en bienes nacionales de uso público, entre los años 2019 y 2026.ESTUDIOS E INFORMES: Cualquier estudio, informe o catastro realizado por la municipalidad sobre el estado de los kioscos de vía pública en la comuna entre 2019 y 2026.GEORREFERENCIACIÓN: Mapa o archivo georreferenciado del emplazamiento de los kioscos actuales en la comuna, en caso de existir, en formato shapefile, KML o similar.</t>
+  </si>
+  <si>
+    <t>29-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WxYIjL%2Bpj8tTAN%2F6owcN7g%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QR1fZ3QHW9PNTlibIsNH%2Fg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> información, a nivel comunal, correspondiente al período comprendido entre el 1 de enero de 2023 y el 31 de marzo de 2026 (o la fecha más actualizada a día de hoy):1.Tiempo promedio y mediano de tramitación (en días hábiles) para la obtención de patentes comerciales, desagregado por tipo de patente (comercial, profesional, industrial, alcoholes, microempresa familiar), si aplica.2.Número de solicitudes de patentes comerciales ingresadas, aprobadas y rechazadas por año, incluyendo, en la medida de lo posible, las principales causales de rechazo.3.Número de patentes provisorias otorgadas por año, duración promedio de estas y porcentaje que obtiene patente definitiva.4.Número de fiscalizaciones realizadas a comercio formal e informal, junto con el número de sanciones cursadas, por año.5.Porcentaje de solicitudes de patente comercial que se realizan y finalizan completamente en línea, así como aquellas etapas que requieren presencialidad.</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hf4GQr6Rh2gY1cdCdS476A%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zET5bIQi7kW2Ayr3rB7YNA%3D%3D</t>
+  </si>
+  <si>
+    <t>1-¿Cuáles son las funerarias certificadas operando en la comuna...2. Casas de Velación...3. Cuales son los Crematorios y/o Cinerarios...4. Cuáles son Los Cementerios operando en la comuna durante el presente año 2026 indicando: Columnas en excelA.Nombre de Empresa y Nombre Fantasía B.Rut de empresa C.DirecciónD.Correo / emailE.Teléfono de la empresaF.Nombre del Representante Legal G.Rut del representante legal H.Fecha de autorización de operación emitida por el correspondiente</t>
+  </si>
+  <si>
+    <t>13-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yCxic0QzXGUWorIa8TGi5w%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JqRjQKFTDnUUUo1eg%2BpZyQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">listado total de patentes vigentes...de la comuna considerando los siguientes campos de información:Rol PatenteR.U.T.Nombre ContribuyenteDirección LocalTipo PatenteClase PatenteCódigo SIIGiro ActividadTipo Local...(a partir del año 2000) </t>
+  </si>
+  <si>
+    <t>06-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IqwP9IsAFgEIYW1nk5eXNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qWE3CH0Bwdod7amYZoWmcQ%3D%3D</t>
+  </si>
+  <si>
+    <t>listado de patentes definitivas y provisorias 2025,2026 de establecimientos tipo almacenes, minimarkets, botillerias, cafeterias al paso, panaderias, ventas de productos para mascotas, ferreterias de su comuna....El listado debe venir con: PATENTE, DIRECCIÓN, RAZÓN SOCIAL, DIRECCIÓN DEL NEGOCIO, NOMBRE DEL REPRESENTANTE LEGAL, GIRO ACTIVIDAD, CAPITAL Y VALOR PATENTE</t>
+  </si>
+  <si>
+    <t>02-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=klFrUikwiaWVEf8%2BWbkMdw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tZ7W7cUCBRAllD0d7xJT7A%3D%3D</t>
+  </si>
+  <si>
+    <t>Listado de patentes provisorias a la fecha 20-03-2026Listado de patentes rechazadas a la fecha 20-03-2026...Ambos listados deben contener razón social, Rut, dirección, comuna, fecha de resolución municipal y correo electrónico.</t>
+  </si>
+  <si>
+    <t>20-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=m97epvs4sL3dEE5Q5cMjIA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rxpz2kKj01FeflFZkR6gqQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">en relación con las acciones de fiscalización y control del comercio ilegal dentro del territorio comunal, correspondientes al período 2023¿2025:I. Infracciones cursadas1. Indicar el número total de infracciones cursadas por comercio ilegal, desagregadas por año (2023, 2024 y 2025).2. Señalar el número de procedimientos sancionatorios iniciados ante su respectivo Juzgado de Policía Local, indicando su estado actual (en tramitación, con resolución sancionatoria, archivados u otro estado procesal aplicable).II. Tipología de infracciones1. Detallar la clasificación o tipología de las infracciones cursadas, según las categorías utilizadas por la Municipalidad...III. Distribución territorial1. Identificar los sectores, barrios, ejes comerciales o espacios públicos de la comuna en los que se concentran con mayor recurrencia las infracciones asociadas a comercio ilegal.2. En caso de contar con dicha información, indicar si la Municipalidad dispone de mapas, catastros, diagnósticos territoriales o reportes internos que permitan identificar zonas de mayor presión de comercio ilegal y adjuntarlos a esta solicitud.IV. Reincidencia1. Informar si la Municipalidad mantiene registros de reincidencia asociados a infracciones por comercio ilegal, indicando:- Número de infractores reincidentes detectados durante el período consultado.- Medidas adicionales adoptadas en dichos casos, si existieren, tales como intensificación de fiscalizaciones, coordinación con otros organismos o acciones administrativas complementarias.V. Coordinación institucionalSeñalar si las acciones de fiscalización descritas se han desarrollado en el marco de instrucciones, lineamientos, planes o programas impulsados por la Subsecretaría de Prevención del Delito, indicando, en caso afirmativo:- Nombre del plan, programa o instrucción aplicable.- Existencia de oficios, circulares, convenios u otros actos administrativos que respalden dicha coordinación.- Participación de otras instituciones, tales como Carabineros de Chile, Policía de Investigaciones u otros organismos públicos. </t>
+  </si>
+  <si>
+    <t>23-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BTu259x0Z0UnpFp4XA%2FyjQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> nómina de patentes municipales C.I.P.A. (COMERCIALES, INDUSTRIALES, PROFESIONALES Y DE ALCOHOLES) vigentes a la fecha de esta solicitud, detallando en un archivo EXCEL: NOMBRE O RAZÓN SOCIAL DEL CONTRIBUYENTE- "RUT"- TELEFONO, CORREO ELECTRONICO, ACTIVIDAD ECONOMICA, VALOR DE LA PATENTE EN PESOS. EN FORMATO EXCEL</t>
+  </si>
+  <si>
+    <t>11-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Oyfal5p1PGu8t9FX8rqDPg%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ejnpbr0as32me6g2py9wZw%3D%3D</t>
+  </si>
+  <si>
+    <t>listado actualizado de patentes comerciales vigentes otorgadas por su Ilustre Municipalidad.Agradeceré, que la información pueda ser enviada en formato digital reutilizable (Excel o CSV), e incluya los siguientes datos:Nombre o razón social del titularRUTDirección comercialGiro o actividad económicaROL de la patenteTipo de patenteNúmero de patenteEstado de la patenteIdentificación como casa matriz o sucursalFecha de otorgamientoPágina web declarada (si existiere)Nombre del representante legalNúmero telefónico de contacto</t>
+  </si>
+  <si>
+    <t>26-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7MsThEykOLgTfOYpDqq8aA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZT%2BiVxWC0Vsl22J69x5KYg%3D%3D</t>
+  </si>
+  <si>
+    <t>Base de datos Patentes municipales 2do semestre 2025 Barrio Bellavista, con los campos que se solicitan a continuación, para poder hacer cruces entre las dos bases de las comunas:roltipo_patentesubtipo_patenteestado_patenteEstado_Semestrensemestre actividadcod_siiclase_alcoholdirec_negocioUnidad_Vecinalsector_ubicaciónJunta_Ve cinosPOBLACION_COMERCIALsucursalrol_propiedadArriendocapitalporcentajeTotal _Valorvalor_impuestovalor_aseovalor_bnupvalor_propaganda</t>
+  </si>
+  <si>
+    <t>19-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fn7mKqhIe9mGMcpWSkCzng%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XcpNm8%2FgMw2J%2FODqhymxTQ%3D%3D</t>
+  </si>
+  <si>
+    <t>las patentes municipales vigentes que sean de: Alcoholes, Comerciales, Industriales, Provisorias. En las cuales se incluya: FECHA OTORGAMIENTO, ROL,NOMBRE O RAZÓN SOCIAL, DIRECCIÓN, GIRO O ACTIVIDAD, RUT</t>
+  </si>
+  <si>
+    <t>05-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rd8HqBBlhMKBb6FFSA%2FXGA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ym%2B0wqG6tC2yOSUmd2j1OQ%3D%3D</t>
+  </si>
+  <si>
+    <t>en formato Excel, listado con toda la la siguiente información: Rol, Rut, Dirección comercial y tipo de patente, de todas patentes comerciales vigentes, en su comuna</t>
+  </si>
+  <si>
+    <t>11-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pkpYI404KAcihjdrWE2ZnQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iXgq5WC%2F2JL5hpksSEEEcw%3D%3D</t>
+  </si>
+  <si>
+    <t>cantidad de patentes de sociedades de inversión, además, nombre de fantasía y valor de patente que paga cada sociedad.</t>
+  </si>
+  <si>
+    <t>09-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JmFIIQuVlufrx2NHyCHwIA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2Fucl%2FQjD32S7V5O1rw0OA%3D%3D</t>
+  </si>
+  <si>
     <t>Estimados(as), muy buenos días:Junto con saludarles, mi nombre es Ismael Canales Ábalos, Representante de Ventas de Forcenter Concesionario Automotriz, empresa especializada en la comercialización de camiones, vehículos comerciales y soluciones de...</t>
   </si>
   <si>
     <t>06-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VctK4N8Sg9RIXVfIeoj8lA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QnkYF%2BAoAoDQQMhD9MWEdw%3D%3D</t>
   </si>
   <si>
     <t>Solicito información sobre el número total de patentes comerciales otorgadas en la comuna de Providencia entre el 1 de enero de 2021 y el 31 de marzo de 2025, correspondientes al rubro de cafeterías.</t>
   </si>
   <si>
     <t>21-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SZ0oBvAyFGBxznBT6opcSg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aRmUMfxlfjDCgBhCpjYWTw%3D%3D</t>
   </si>
   <si>
     <t>listado en formato Excel con las empresas que cuenten con patentes comerciales e industrial vigente en su comuna, al cierre del año 2024 o actuales a la fecha del día de hoy</t>
@@ -130,53 +412,50 @@
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ieI2u5EoWFt8oVGubgCodA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iFUozZvOmfUh4autX3JyVg%3D%3D</t>
   </si>
   <si>
     <t>solicito nomina de el otorgamiento de patentes provisorias por el departamento de Rentas municipales otorgadas dentros de los periodo 2022,2023 y 2024</t>
   </si>
   <si>
     <t>30-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nMmN%2FYt6vqSKpstKYkD81w%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9uU6CXUCFKIHJi%2BlVbpqkw%3D%3D</t>
   </si>
   <si>
     <t>Pido en formato excel, el catastro de patentes comerciales y de alcohol, según Unidad Vecinal, para los años 2015 hasta 2025, con los siguientes datos/columnas de informacion: roltipo_patenterut_negociorazón_socialdirec_negocioUnidad_Vecinalsector_ubicac</t>
   </si>
   <si>
     <t>28-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CTJ%2BGP%2B%2BOtaJj5McKEDN9w%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t xml:space="preserve">proporcione un listado de todos los establecimientos que cuenten
 con patente municipal vigente para los giros que se detallan a continuación:Código
 SIIDescripción del Giro552010RESTAURANTES552020ESTABLECIMIENTOS DE
 COMIDA RÁPIDA (BARES, FUENTE DE SODA, GELA TERIAS, PIZZERIAS
 YSIMILARES)552030CASINOS Y CLUBES SOCIALES552040SERVICIOS DE
 COMIDA PREPARADA EN FORMA INDUSTRIAL552050SERVICIOS DE
 BANQUETESPara cada uno de estos establecimientos, requiero que el listado
 municipal incluya:Nombre o Razón Social del establecimiento.RUT del
 establecimiento.Dirección completa (calle, número, comuna).Datos de contacto
 públicos (correo electrónico y/o teléfono del establecimiento).Nombre del
 representante leQal (si es público).</t>
   </si>
   <si>
     <t>25-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BRgQF9pn34vyDIxcSiXKoA%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ctaT%2Flrlc3pm430Tlelr4Q%3D%3D</t>
   </si>
   <si>
     <t>Estimados: junto con saludar solicito listado de empresas que hayan obtenido Patente Comercial Provisoria, desde marzo del 2025 a la fecha. El listado debe contener Nombre de Empresa, Dirección y Correo Electrónico.Saludos y muchas gracias</t>
@@ -3268,51 +3547,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D307"/>
+  <dimension ref="A1:D331"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -3321,79 +3600,79 @@
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
@@ -3537,877 +3816,877 @@
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>42</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>170</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>42</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>235</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>247</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>254</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>281</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>282</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>284</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="C76" s="0" t="s">
+      <c r="D76" s="0" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C78" s="0" t="s">
+      <c r="D78" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>303</v>
@@ -4511,3090 +4790,3426 @@
         <v>331</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>337</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>42</v>
+        <v>344</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>42</v>
+        <v>351</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>357</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>42</v>
+        <v>366</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>42</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>386</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>42</v>
+        <v>405</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>42</v>
+        <v>409</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>42</v>
+        <v>429</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>42</v>
+        <v>432</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>452</v>
+        <v>22</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>42</v>
+        <v>467</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>42</v>
+        <v>475</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>42</v>
+        <v>479</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>42</v>
+        <v>483</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>42</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>42</v>
+        <v>491</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>482</v>
+        <v>493</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>492</v>
+        <v>502</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>42</v>
+        <v>513</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>506</v>
+        <v>22</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>516</v>
+        <v>22</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>42</v>
+        <v>545</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>534</v>
+        <v>22</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>539</v>
+        <v>553</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>540</v>
+        <v>554</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>542</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>549</v>
+        <v>561</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>550</v>
+        <v>22</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>551</v>
+        <v>562</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>554</v>
+        <v>22</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>558</v>
+        <v>22</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>562</v>
+        <v>22</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>566</v>
+        <v>22</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>573</v>
+        <v>22</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>568</v>
+        <v>582</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>588</v>
+        <v>22</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>592</v>
+        <v>22</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>600</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>601</v>
       </c>
-      <c r="B163" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>42</v>
+        <v>651</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>42</v>
+        <v>655</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>42</v>
+        <v>663</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>661</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>42</v>
+        <v>681</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>42</v>
+        <v>697</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>42</v>
+        <v>701</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>42</v>
+        <v>709</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>710</v>
+        <v>22</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>738</v>
+        <v>22</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>742</v>
+        <v>22</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>750</v>
+        <v>22</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>42</v>
+        <v>760</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>42</v>
+        <v>764</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>42</v>
+        <v>768</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>42</v>
+        <v>775</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>42</v>
+        <v>779</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>42</v>
+        <v>783</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>42</v>
+        <v>793</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>42</v>
+        <v>799</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>42</v>
+        <v>803</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>42</v>
+        <v>807</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>42</v>
+        <v>811</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>42</v>
+        <v>815</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>802</v>
+        <v>816</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>804</v>
+        <v>818</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>42</v>
+        <v>819</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>805</v>
+        <v>820</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>42</v>
+        <v>823</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>42</v>
+        <v>827</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>811</v>
+        <v>829</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>812</v>
+        <v>830</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>42</v>
+        <v>831</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>814</v>
+        <v>833</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>42</v>
+        <v>835</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>42</v>
+        <v>839</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>820</v>
+        <v>841</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>42</v>
+        <v>843</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>824</v>
+        <v>846</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>42</v>
+        <v>847</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>836</v>
+        <v>859</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>837</v>
+        <v>860</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>840</v>
+        <v>863</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>841</v>
+        <v>864</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>842</v>
+        <v>865</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>846</v>
+        <v>869</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>858</v>
+        <v>881</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>865</v>
+        <v>885</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>866</v>
+        <v>888</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>867</v>
+        <v>889</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>868</v>
+        <v>890</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>869</v>
+        <v>891</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>871</v>
+        <v>893</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>872</v>
+        <v>894</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>877</v>
+        <v>896</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>878</v>
+        <v>899</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>880</v>
+        <v>901</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>881</v>
+        <v>902</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>889</v>
+        <v>910</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>892</v>
+        <v>916</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>895</v>
+        <v>917</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>896</v>
+        <v>918</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>897</v>
+        <v>919</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>898</v>
+        <v>920</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>899</v>
+        <v>921</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>900</v>
+        <v>922</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>901</v>
+        <v>923</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>902</v>
+        <v>924</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>903</v>
+        <v>925</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>909</v>
+        <v>931</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>910</v>
+        <v>932</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>911</v>
+        <v>933</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>912</v>
+        <v>934</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>913</v>
+        <v>935</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>915</v>
+        <v>937</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>917</v>
+        <v>939</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>918</v>
+        <v>940</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>920</v>
+        <v>942</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>921</v>
+        <v>943</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>922</v>
+        <v>944</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>924</v>
+        <v>946</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>927</v>
+        <v>949</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>929</v>
+        <v>951</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>930</v>
+        <v>952</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>932</v>
+        <v>954</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>942</v>
+        <v>964</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>943</v>
+        <v>965</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>944</v>
+        <v>966</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>945</v>
+        <v>967</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>946</v>
+        <v>968</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>947</v>
+        <v>969</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>955</v>
+        <v>977</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>956</v>
+        <v>978</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>957</v>
+        <v>979</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>958</v>
+        <v>980</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>959</v>
+        <v>981</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>961</v>
+        <v>983</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>962</v>
+        <v>984</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>964</v>
+        <v>986</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>965</v>
+        <v>987</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>966</v>
+        <v>988</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>967</v>
+        <v>989</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>968</v>
+        <v>990</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>969</v>
+        <v>991</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>970</v>
+        <v>992</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>971</v>
+        <v>993</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>972</v>
+        <v>994</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>976</v>
+        <v>998</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>978</v>
+        <v>1000</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>979</v>
+        <v>1001</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>982</v>
+        <v>1004</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>983</v>
+        <v>1005</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>984</v>
+        <v>1006</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>985</v>
+        <v>1007</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>987</v>
+        <v>1009</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>986</v>
+        <v>1011</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>999</v>
+        <v>1022</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>1002</v>
+        <v>1025</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>1003</v>
+        <v>1026</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>1004</v>
+        <v>1027</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>1005</v>
+        <v>1028</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>1018</v>
+        <v>1041</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>1019</v>
+        <v>1042</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>1020</v>
+        <v>1043</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>1021</v>
+        <v>1044</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>1026</v>
+        <v>1049</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>1027</v>
+        <v>1050</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>1030</v>
+        <v>1053</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>1031</v>
+        <v>1054</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>1032</v>
+        <v>1055</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>1033</v>
+        <v>1056</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>1034</v>
+        <v>1057</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>1036</v>
+        <v>1056</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>1037</v>
+        <v>1059</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>1038</v>
+        <v>1060</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>1039</v>
+        <v>1061</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>1040</v>
+        <v>1062</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>1041</v>
+        <v>1063</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>1044</v>
+        <v>1066</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>1045</v>
+        <v>1067</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>1046</v>
+        <v>1068</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>1047</v>
+        <v>1069</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>1048</v>
+        <v>1070</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>1049</v>
+        <v>1071</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>1050</v>
+        <v>1072</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>1052</v>
+        <v>1074</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>1053</v>
+        <v>1075</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>1054</v>
+        <v>1076</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>1055</v>
+        <v>1077</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>1056</v>
+        <v>1078</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>1057</v>
+        <v>1079</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>1058</v>
+        <v>1080</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>1059</v>
+        <v>1081</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>1060</v>
+        <v>1079</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>1061</v>
+        <v>1082</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D315" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D316" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D317" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D321" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D329" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D330" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D331" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>