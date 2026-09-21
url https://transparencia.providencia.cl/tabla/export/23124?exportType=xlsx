--- v0 (2026-05-17)
+++ v1 (2026-09-21)
@@ -4,74 +4,110 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="362">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t>Habiendo tomado conocimiento del proceso de licitación pública ID 2490- 127-LP25, denominado "Conservación Curativa Plinto Perteneciente al Monumento Público General Baquedano", y tras constatar que dicho proceso figura actualmente en estado de Adjudicada en el portal del Sistema de Información de Compras y Contratación Pública (Mercado Público), solicito respetuosamente a esta municipalidad se nos pueda informar formalmente respecto de los siguientes puntos:1.Estado de avance actual: Si a la fecha de la presente ya se ha procedido a la total tramitación del acto administrativo que aprueba el contrato, el estado del acta de entrega de terreno o, en su defecto, el inicio efectivo de las obras de restauración en el plinto.2.Plazos de ejecución: El cronograma estimado de trabajo, la fecha de inicio oficial y el plazo proyectado para la entrega definitiva de las obras de conservación curativa.3.Detalle técnico de la intervención: De ser factible y conforme al principio de transparencia, una descripción del alcance técnico de los trabajos que se ejecutarán sobre la estructura, resguardando de manera estricta los lineamientos visados por el Consejo de Monumentos Nacionales.Como custodios orgullosos de su memoria histórica y su legado republicano, agradecemos de antemano la gestión, proactividad y el constante compromiso de la Municipalidad de Providencia con la conservación del patrimonio histórico nacional que adorna nuestra capital.Quedo atento a su valiosa respuesta y a su entera disposición para colaborar en cualquier instancia de coordinación que estimen pertinente</t>
+  </si>
+  <si>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gzrL8hVQ9M0J3soJzbEBEg%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>solicitar cierta información que nos hace falta Principalmente necesitamos reunir información de los siguientes atractivos turísticos: Centro Cultural Montecarmelo y Museo Casa La Chascona. Necesitamos saber específicamente si estos cuentan con la ficha IDA-T de accesibilidad.</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AbsXAWUDxqNGINLc61VI1g%3D%3D</t>
+  </si>
+  <si>
+    <t>quisiera solicitar a ustedes los expedientes técnicos de todas las esculturas emplazadas de la comuna de Providencia, así como también el mapa donde se ubican cada una de ellas.</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uUXEvDTnm69d0KEpiiJTQQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> información respecto a la fecha de inauguración del Parque Bustamante.En particular, me interesa saber si existe algún documento que acredite su inauguración, como acta, decreto, registro de ceremonia oficial, nota de prensa u otro antecedente similar.</t>
+  </si>
+  <si>
+    <t>12-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KzQeZ6oDQdTzeEj5tmKSog%3D%3D</t>
+  </si>
+  <si>
     <t>Solicito información acerca del origen del nombre de las siguientes plazas y plazuelas de la comuna: Ambrosio del Río, Juan Montalvo y Elizabeth Mason, en específico labor, aporte o función por la que se le otorgó la denominación a estos espacios público</t>
   </si>
   <si>
     <t>25-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yxdyAJqvav757lbY%2BSA%2BTg%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>Solicito la resolución que declaró Zona de Consideración Histórica a la Población Salvador Legión Militar de Chile.Se incluye en el Plano de Detalle 01 Modificación N8 de ZMol de Salud que modifica el PRMP 2007</t>
   </si>
   <si>
     <t>28-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZBjHt60IgkHypDRRfLzj4Q%3D%3D</t>
   </si>
   <si>
     <t>Me dirijo a usted para solicitar información respecto al busto de Gabriela Mistral que, según consta en la fotografía adjunta, se encontraba anteriormente ubicado en la Plaza Cardenal Samoré, frente a la Fundación Cultural de Providencia.En particular...</t>
   </si>
   <si>
     <t>30-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hzsocnIHlqdPrNxw7wWi2g%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">En relación a las obras de remodelación del Palacio Falabella, según actas del CMN de los días 13 y 27 de noviembre 2024, se indica fueron recibidos de parte de la municipalidad, Oficios 5637 (del 09/09/2024) y Oficio 6412 (del 16/10/2024) cuyos ingresos </t>
   </si>
   <si>
     <t>19-06-2025</t>
   </si>
@@ -1118,51 +1154,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D117"/>
+  <dimension ref="A1:D121"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -1205,107 +1241,107 @@
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>38</v>
@@ -1401,213 +1437,213 @@
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
@@ -1975,107 +2011,107 @@
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>186</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C65" s="0" t="s">
+      <c r="D65" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>204</v>
@@ -2123,163 +2159,163 @@
         <v>213</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>243</v>
@@ -2655,136 +2691,192 @@
         <v>323</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>340</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>341</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>343</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>346</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>347</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>349</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>