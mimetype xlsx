--- v0 (2026-04-30)
+++ v1 (2026-10-25)
@@ -4,128 +4,158 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>15-09-2026</t>
+  </si>
+  <si>
+    <t>15.09.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transfiérase a la CORPORACIÓN CULTURAL DE LA MUNICIPALIDAD DE SANTIAGO, RUT N°70.946.300-4, como aporte adicional correspondiente al año 2026 la cantidad de 14.983.8917 UTM, según lo establecido en el Decreto Supremo N°90 de 9 de junio de 2026, del Ministerio del Interior. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SSATyf2%2BkVN32ZkFYJIy1g%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2025</t>
   </si>
   <si>
     <t>Octubre</t>
   </si>
   <si>
-    <t>Decreto</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto Exento</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>01-10-2025</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>En Portal de Transparencia</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t>Transferencia a la CORPORACION CULTURAL DE LA I.MUNICIPALIDAD DE SANTIAGO, RUT N°73.946.300-4, como aporte adicional correspondiente al año 2025 la cantifdad de 14.738.9634 UTM.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=j5UwpUoXXG4XvmrSViyFkQ%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sin modificación</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>16-04-2025</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Colaboración ,suscrito con fecha 7 de abril de 2025 ,entre la MUNICIPALIDAD DE SANTIAGO, RUT N°69.070.100-6, LA ASOCIACION DE MUNICIPIOS METROPOLITANOS PARA LA SEGURIDAD CIUDADANA, RUT N°65.165.009-7  y la MUNICIPALIDAD DE PROVIDENCIA, el que tiene por objeto el desarrollo de actividades conjuntas que faciliten el logro de los objetivos propios de las instituciones, como, asimismo, el desarrollo de programas de colaboración, centrados en principios de bidireccionalidad, co-creación, sistematicidad, innovación y generación de valor público dirigida hacia las comunidades.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2AazBjFPrWEpTw68h%2B93eA%3D%3D</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>1572</t>
   </si>
@@ -299,51 +329,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -389,437 +419,478 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M12" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>