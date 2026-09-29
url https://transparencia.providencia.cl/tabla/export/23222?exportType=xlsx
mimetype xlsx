--- v0 (2026-05-17)
+++ v1 (2026-09-29)
@@ -4,104 +4,158 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="439">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t>solicito los siguientes antecedentes para el periodo 2015¿2025:1.Catastro Territorial, Geolocalización y Actores:1.1.Listado vigente de ferias libres autorizadas indicando: nombre, dirección exacta (calle y tramo), días/horarios de funcionamiento, número de puestos y patentes activas.1.2.Coordenadas geográficas (UTM o WGS84) de inicio y término de cada feria, o archivos espaciales vectoriales editables (Shapefile .shp, GeoJSON o .kml).2.Datos de Generación y Caracterización:2.1.Registros anuales y mensuales de toneladas de residuos sólidos recolectados exclusivamente en ferias libres entre 2015 y 2025.2.2.Estudios de caracterización de residuos (composición porcentual) y datos sobre porcentaje de impurezas / tasa de rechazo en la fracción orgánica.2.3.Reportes SINADER/RETC asociados a la gestión municipal de los últimos 5 años.3.Gestión Operativa, Financiera y Normativa:3.1.Copia del contrato vigente de concesión de aseo (bases técnicas y anexos).3.2.Valor unitario (costo por tonelada) por recolección, transporte y disposición final.3.3.Presupuesto anual destinado a programas de reciclaje / gestión de orgánicos.3.4.Ordenanza municipal vigente de Medio Ambiente y/o Aseo y Ornato (artículos que regulen ferias).4.Infraestructura y Programas de Valorización:4.1.- Listado de plantas de compostaje, biodigestores o centros de acopio con ubicación y capacidad (ton/mes).4.2.- Antecedentes de programas piloto o permanentes en ferias: técnica, toneladas recuperadas y destino de subproductos.Formato solicitado: números y series en Excel o CSV; capas cartográficas en .shp/.geojson/.kml (indicar sistema de referencia, preferentemente WGS84 EPSG:4326); contratos/ordenanzas en PDF.Los resultados de esta investigación serán presentados en el último semestre de 2026 con el fin de generar propuestas que fortalezcan la Estrategia Nacional de Residuos Orgánicos (ENRO) y la Hoja de Ruta para un Chile Circular.</t>
+  </si>
+  <si>
+    <t>22-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XABk9WA6evX%2FpJTcphTpcg%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solicito acceso a los antecedentes públicos disponibles sobre el funcionamiento, gestión, trazabilidad y monitoreo del sistema de reciclaje domiciliario de la comuna de Providencia.En particular, solicito que se me indique o entregue copia digital de los documentos, reportes, registros, bases de datos, convenios, contratos, protocolos, indicadores, minutas, presentaciones, diagnósticos o antecedentes disponibles relacionados con los siguientes puntos:1. Forma en que se realiza actualmente la inscripción, identificación o registro de los hogares adheridos al servicio de reciclaje domiciliario.2. Mecanismos utilizados para la trazabilidad de los hogares adheridos y del material reciclable retirado.3. Información disponible sobre participación vecinal, uso efectivo del servicio y comportamiento de los hogares adheridos.4. Métricas o indicadores que el municipio monitorea actualmente respecto del uso efectivo del servicio de reciclaje domiciliario.5. Indicadores utilizados para evaluar el funcionamiento del reciclaje domiciliario en la comuna.6. Información o reportes de caracterización territorial del servicio, por ejemplo, por barrio, sector, unidad vecinal, tipo de vivienda, nivel de participación o frecuencia de uso.7. Antecedentes sobre dificultades o brechas identificadas por el municipio para caracterizar territorialmente el uso del servicio.8. Antecedentes sobre brechas de trazabilidad del reciclaje domiciliario desde el hogar hasta su retiro, gestión posterior o valorización.9. Registros, reportes o diagnósticos sobre problemas operativos observados en la separación en origen, disposición de residuos reciclables, contaminación del material o retiro del reciclaje.10. Mecanismos existentes para informar o retroalimentar a los vecinos respecto de la calidad de su reciclaje, su participación en el sistema o eventuales errores en la separación de residuos.11. Antecedentes sobre dificultades asociadas al cumplimiento de la ordenanza, la correcta separación en origen y el buen uso del servicio.12. Convenios, contratos, mecanismos de coordinación o antecedentes de colaboración entre el municipio y sistemas REP, gestores externos, ReSimple u otros actores vinculados al reciclaje domiciliario.13. Herramientas digitales, plataformas, sistemas o registros utilizados por el municipio para gestionar información, reclamos, rutas, participación ciudadana, monitoreo del servicio gestión de residuos.14. Datos históricos o actuales disponibles para analizar patrones de participación, cumplimiento, trazabilidad, reclamos o brechas del sistema.15. Reportes, diagnósticos, estudios, minutas, presentaciones o bases estadísticas disponibles sobre reciclaje domiciliario en Providencia.16. Antecedentes sobre limitaciones operacionales, tecnológicas, presupuestarias o institucionales identificadas por el municipio para mejorar la trazabilidad, caracterización y monitoreo del reciclaje domiciliario.17. Indicadores considerados por el municipio como relevantes para apoyar la toma de decisiones en materia de reciclaje domiciliario y gestión ambiental local.18. Antecedentes, evaluaciones o diagnósticos sobre herramientas que permitan visualizar información territorial, identificar zonas con baja participación, caracterizar comportamientos de reciclaje, apoyar educación ambiental o priorizar acciones de acompañamiento ciudadano.19. Restricciones o criterios considerados por el municipio para iniciativas de mejora en esta materia, incluyendo presupuesto, infraestructura disponible, sensores, privacidad de datos, integración con sistemas existentes, relación con vecinos o coordinación con operadores externos.20. Cualquier otro antecedente público disponible relacionado con la gestión, monitoreo, trazabilidad, participación ciudadana, caracterización territorial o evaluación del reciclaje domiciliario en la comuna de Providencia. </t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=96%2Fd97tRAX7C1oK7Pah9TQ%3D%3D</t>
+  </si>
+  <si>
+    <t>información desde 2021 a la fecha sobre gestión comunal de reciclaje. En particular, requiero: número de puntos limpios y puntos verdes en la comuna; existencia y cobertura de recolección domiciliaria diferenciada; convenios vigentes con sistemas de gestión REP; frecuencia de retiro; y presupuesto municipal destinado a reciclaje.</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ka4sQ3g%2FQ00g9COUj0zrOA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vIYn%2B4buec71ckHLpoEetw%3D%3D</t>
+  </si>
+  <si>
+    <t>1. Listado o base de datos de puntos limpios, puntos verdes y/o centros de reciclaje existentes en la comuna, tanto de carácter público (municipal) como privado.2. Ubicación geográfica de cada punto (dirección y/o coordenadas).3. Tipos de materiales que recibe cada punto, incluyendo residuos orgánicos y/o inorgánicos cuando corresponda; por ejemplo: plásticos (especificando tipo cuando corresponda: PET, PP, HDPE, LDPE, entre otros), vidrio, papel, cartón, metales, pilas, aceite usado, residuos electrónicos, entre otros.4. Entidad responsable o administradora de cada punto (municipalidad, empresa, fundación u otra).5. Fecha de la última actualización disponible de la información</t>
+  </si>
+  <si>
+    <t>02-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ghM%2BKJUul%2F2W0khQ6qiLXw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QX0KnKr4LTANl6IGImTqcA%3D%3D</t>
+  </si>
+  <si>
+    <t>(1) comprobante de declaración anual 2024 de residuos no peligrosos (SINADER) de su comuna, la cual incluye kilogramos de residuos sólidos domiciliarios con su respectivo destino, gastos en logística y en disposición y otras variables de interés. Además, se solicita (2) completar las variables faltantes que se encuentran en el archivo Excel adjunto</t>
+  </si>
+  <si>
+    <t>03-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CNjFaRpyfEpK%2BkZFqM%2FSNw%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fc1z7fja%2FvH3uIoTY9076g%3D%3D</t>
+  </si>
+  <si>
     <t>solicito la siguiente información referida a la gestión municipalmedioambiental. Esta solicitud contempla requerimiento de antecedentesdocumentales que respalden la existencia o aplicación de dichos elementos, talescomo decretos alcaldicios, ordenanzas...</t>
   </si>
   <si>
     <t>29-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=g5XxAy01TLsf9w6jxeBFrQ%3D%3D</t>
   </si>
   <si>
-    <t>No aplica</t>
-[...1 lines deleted...]
-  <si>
     <t>solicito a usted por favor enviar la siguiente información relacionado con el la recolección de basura y el servicio de reciclaje de la comuna entre el periodo enero 2020 a octubre 2025, la información requerida es la siguiente: Reciclaje:1.- Nombre de la</t>
   </si>
   <si>
     <t>06-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OsP6xAXw0mBJBBIE8htfug%3D%3D</t>
   </si>
   <si>
     <t>solicito respetuosamente a su municipio la siguiente información:Respecto del servicio vigente de recolección de residuos domiciliarios: 1) En caso de que se encuentre licitado (concesión o servicio), indicar:a) ID de Licitaciónb) Nombre de la Licitación.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sOJvZ0zG7Z6GfwtaRsWM4Q%3D%3D</t>
   </si>
   <si>
+    <t>En virtud de la Ley N 20.285 sobre Acceso a la Información Pública, solicito a esa Ilustre Municipalidad la siguiente información correspondiente al año 2023, en el marco de la Ley N 20.920 de Responsabilidad Extendida del Productor (Ley REP):...</t>
+  </si>
+  <si>
+    <t>13-08-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EZxnWQUNZlRiMJpWRmPb2w%3D%3D</t>
+  </si>
+  <si>
     <t>Buenas tardes, solicito contrato de recolección de residuos, mantención de áreas verdes, disposición final de residuos y barrido de calles de la municipalidad, si es que hubiese. En su defecto, por favor informar si la municipalidad gestiona dichos...</t>
   </si>
   <si>
-    <t>13-08-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oKDm4c6Yp5zfPOUN2OH1RQ%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EZxnWQUNZlRiMJpWRmPb2w%3D%3D</t>
   </si>
   <si>
     <t>Con el propósito de contar con el máximo de antecedentes sobre la gestión ambiental</t>
   </si>
   <si>
     <t>04-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nYC%2FI%2B%2FWIkVRtyG2nZzmWA%3D%3D</t>
   </si>
   <si>
     <t>Estimados/as, junto con saludar cordialmente, me dirijo a ustedes para solicitar información respecto al programa de reciclaje de pilas implementado por la Ilustre Municipalidad de Providencia. En particular, agradeceré si pudieran compartir en formato...</t>
   </si>
   <si>
     <t>24-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hq41LhsQje6YNmE4ZZZ2yw%3D%3D</t>
   </si>
   <si>
     <t>Solicito respetuosamente la siguiente información en el contexto del servicio de recolección de residuos sólidos domiciliarios en la comuna de Providencia, correspondiente al año 2023: Rutas de recolección de residuos sólidos domiciliarios, idealmente...</t>
   </si>
   <si>
     <t>17-06-2025</t>
   </si>
@@ -289,63 +343,63 @@
   <si>
     <t>10-11-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rs6RIGnwMi7kTaDBcn613w%3D%3D</t>
   </si>
   <si>
     <t>Soy estudiante de Ingeniería Civil Industrial de la Universidad de Las Américas y estamos preparando el trabajo de título. Este trabajo tiene relación con las mejoras de políticas de Reciclaje. En este contexto nos apareció un dato, de que una de las...</t>
   </si>
   <si>
     <t>25-10-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5MY1%2B5rBSQq9Isn0fcEekw%3D%3D</t>
   </si>
   <si>
     <t>requiero solicitar información sobre el presupuesto destinado a medio ambiente de la Municipalidad y qué porcentaje ocupa del presupuesto total asignado. Además, en base a esto, conocer el número de proyectos destinados a medio ambiente que han sido...</t>
   </si>
   <si>
     <t>05-09-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0narfqFzy4szHWJTYAtktA%3D%3D</t>
   </si>
   <si>
+    <t>Incluyen al comercio y empresas en sus planes de recolección de reciclaje, o sólo se enfocan en el sector habitacional.</t>
+  </si>
+  <si>
+    <t>11-08-2023</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pK76SJG%2B%2BSSZ88T25uf2%2FA%3D%3D</t>
+  </si>
+  <si>
     <t>solicito datos de reciclaje de los años 2020, 2021 y 2022, totales anuales y mensuales (estos últimos por clase residuo) además de los destinos de cada uno.</t>
   </si>
   <si>
-    <t>11-08-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p6x%2FkL%2F5dSoTgr7d%2Ff692w%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pK76SJG%2B%2BSSZ88T25uf2%2FA%3D%3D</t>
   </si>
   <si>
     <t>Información sobre la cadena completa de protocolo de gestión de residuos reciclables desde origen doméstico, incluyendo recolección, procesamiento, depósito, etc.</t>
   </si>
   <si>
     <t>03-08-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sHu%2B87wDVmXH1sGW2X8GIA%3D%3D</t>
   </si>
   <si>
     <t>INFORMACION DE DATOS DE RECICLAJE. 1.-CUANTAS TONELADAS DE RSD AL AÑO DISPONE PROVIDENCIA? 2.-CUANTAS TONELADAS RECICLA AL AÑO PROVIDENCIA? 3.-CUAL ES EL PORCENTAJE DE RECICLAJE QUE TIENE PROVIDENCIA 2022 Y LO QUE SE LLEVA DEL 2023 4,. CUANTOS PUNTOS VE..</t>
   </si>
   <si>
     <t>19-07-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XqKn8fIx4%2Fy%2FHBWhT14%2FtA%3D%3D</t>
   </si>
   <si>
     <t>Cantidad de RSD (residuos sólidos domiciliarios) en toneladas desde el 2015 al 2022 ¿ Tarifa o valor por tonelada de RSD (costo municipal) por estación de transferencia y relleno sanitario en caso de aplicar. ¿ ¿El valor por tonelada tiene algún tipo..</t>
   </si>
   <si>
     <t>15-05-2023</t>
   </si>
@@ -452,65 +506,65 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WRCcl0l7YYZMcoC0A%2BQFXA%3D%3D</t>
   </si>
   <si>
     <t>Solicita si me pueden ayudar con cierta información. ¿ Cuentan uds con un catastro de o inventario de los arboles presentes en la comuna? ¿Cuál o cuales son los arboles con mayor presencia en la comuna? ¿Tienen los porcentajes? , en caso de no tenerlo...</t>
   </si>
   <si>
     <t>03-08-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6Ts4XQw7yMd9CEorkjTMEw%3D%3D</t>
   </si>
   <si>
     <t>Solicito acceso a la siguiente información pública, la cual corresponde a obligaciones de su municipio y debe estar comprendida en actos, resoluciones, actas, expedientes, contratos y acuerdos, y es financiada con presupuesto público: 1. La frecuencia...</t>
   </si>
   <si>
     <t>14-07-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qhFNzuG5iwizhY0Qyr9UMg%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wmRmHl4EWbQjtko0XIQLLw%3D%3D</t>
   </si>
   <si>
+    <t>Solicito por favor los siguientes antecedentes de vuestro municipio: 1) Numero de centros de reciclaje, puntos limpios o similares de acopio de materiales tales como plasticos, vidrios, papel o cartones, entre otros. De gestión publica municipal o...</t>
+  </si>
+  <si>
+    <t>05-07-2021</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XmWqEL8QQOXR0CrhVgBzew%3D%3D</t>
+  </si>
+  <si>
     <t>Estimados, Junto con saludarlos, me gustaría solicitarles información relacionada al municipio. La información solicitada es para un estudio de Fundación País Digital, donde se busca medir el desarrollo de Smart Cities (o Ciudades inteligentes) en....</t>
   </si>
   <si>
-    <t>05-07-2021</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dTRFlZq1MPhyWihVtIn%2Few%3D%3D</t>
   </si>
   <si>
-    <t>Solicito por favor los siguientes antecedentes de vuestro municipio: 1) Numero de centros de reciclaje, puntos limpios o similares de acopio de materiales tales como plasticos, vidrios, papel o cartones, entre otros. De gestión publica municipal o...</t>
-[...4 lines deleted...]
-  <si>
     <t>Presupuestos o ingresos destinados al reciclaje en la Municipalidad de Providencia en el período del 2020. Documentos vigentes sobre la basura que se genera en la comuna, si es que se tienen.</t>
   </si>
   <si>
     <t>11-06-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RqOYfCuBGxZ%2BjnLFp9scUw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">1. cantidad de puntos verdes operados por sistema de licitación externo 2. tipos y cantidades de residuos que se recolectan desde estos puntos verdes, año 2019 y 2020 3. cantidad de edificios suscritos al programa "Mi Barrio Recicla" 4.cantidad potencial </t>
   </si>
   <si>
     <t>12-02-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MjRxd2trn%2BQx%2Bh7V1fNn8A%3D%3D</t>
   </si>
   <si>
     <t>Junto a Fundación Chile estoy solicitando información detallada sobre el estado actual de generación y gestión de residuos en las distintas comunas de Chile, en especial residuos plásticos con la finalidad de levantar proyectos que apoyen...</t>
   </si>
   <si>
     <t>09-02-2021</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=klTmpJYk4Yi4LrXYYEeRBw%3D%3D</t>
@@ -551,65 +605,65 @@
   <si>
     <t>24-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8aDRCsGuqlepOBOHH4PaMQ%3D%3D</t>
   </si>
   <si>
     <t>A través de la presente, solicito información respecto a puntos limpios, puntos verdes, campanas de vidrio de residuos reciclables de envases y embalajes en su comuna. El objetivo es recabar información respecto a su ubicación, operación y cantidad de...</t>
   </si>
   <si>
     <t>17-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OCpn1%2FMBLC7iKBxwwQSjYg%3D%3D</t>
   </si>
   <si>
     <t>Solicito los siguientes datos y/o archivos para periodos 2018-2019: Gasto anual de residuos sólidos domiciliarios (desgloce mensual) para periodo/Empresa que realiza el servicio. Volumen de residuos solidos generados anualmente (desgloce mensual)...</t>
   </si>
   <si>
     <t>10-06-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5JzJyaKOE2%2BlwSOn2NbzKg%3D%3D</t>
   </si>
   <si>
+    <t>Solicito copia y acceso a la documentación respecto al porcentaje de reciclabilidad de la comuna de Providencia, en los años 2018, 2019 y 2020, respectivamente.</t>
+  </si>
+  <si>
+    <t>02-06-2020</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aitp%2F1SzZU9VWQOYnZcogg%3D%3D</t>
+  </si>
+  <si>
     <t>Cual es la cantidad de podas que se generan por la mantención de espacios verdes como arboles, plazas, etc. Y cual es el manejo que se le da actualmente, se va a relleno sanitario o que tipo de disposición tienen. Datos de cantidad de kilos mensuales...</t>
   </si>
   <si>
-    <t>02-06-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uyufYQ4FGnrMDqCXuz9Jnw%3D%3D</t>
   </si>
   <si>
-    <t>Solicito copia y acceso a la documentación respecto al porcentaje de reciclabilidad de la comuna de Providencia, en los años 2018, 2019 y 2020, respectivamente.</t>
-[...4 lines deleted...]
-  <si>
     <t>Solicito acceso y copia de los contratos vigentes de la Municipalidad de Providencia con todas la empresas externas dedicadas a labores de aseo, limpieza, ornato, jardinería de espacios públicos, reciclaje y retiro de basura de la comuna (plazas, veredas,</t>
   </si>
   <si>
     <t>28-05-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=npA8%2BGXC3VapOy6H1hiUtw%3D%3D</t>
   </si>
   <si>
     <t>Se solicita conocer el presupuesto destinado al departamento de medio ambiente y de ese monto, cual porcentaje es utilizado para la realización de planes, proyectos o acciones para prevenir la generación de residuos y fomentar la reutilización, años 2017,</t>
   </si>
   <si>
     <t>27-05-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0B5ax7Lh6Ebgqoi3gY3EhQ%3D%3D</t>
   </si>
   <si>
     <t>Solicitud de residuos sólidos municipales reciclados en kg de los años 2017, 2018 y 2019 y residuos sólidos municipales generados en kg en los años 2016, 2018 y 2019. Además quisiera conocer los proyectos realizados recientemente en la comuna para...</t>
   </si>
   <si>
     <t>25-05-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NRt%2BI6vOxWFB%2F0kln1VXog%3D%3D</t>
@@ -620,54 +674,54 @@
   <si>
     <t>13-05-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ugp3l2%2FqTIsRAI%2FZurLWEA%3D%3D</t>
   </si>
   <si>
     <t>Solicito se me remita la siguiente información: 1. Presupuesto anual en 2016 de la municipalidad 2. Presupuesto anual de 2016 destinado a medio ambiente y se me indique el total del excedente correspondiente a licitación de servicio de recolección de...</t>
   </si>
   <si>
     <t>30-04-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2vSv2rZuW10cEtehmERtJw%3D%3D</t>
   </si>
   <si>
     <t>En virtud de la Ley 20.285, sobre acceso a información público, solicito copia y acceso a la documentación respecto a la cantidad en número del material recolectado por parte de los Puntos Limpios de toda la comuna de Providencia para ser reciclado...</t>
   </si>
   <si>
     <t>28-04-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wbfTsMwAzuGkyieS9C%2FaOA%3D%3D</t>
   </si>
   <si>
+    <t>En virtud de la Ley 20.285, sobre acceso a información público, solicito copia y acceso a la documentación respecto a la cantidad en número del material reciclado en la comuna de Providencia en los años 2018, 2019 y 2020, respectivamente.</t>
+  </si>
+  <si>
     <t>En virtud de la Ley 20.285, sobre acceso a información público, solicito copia y acceso a la documentación respecto al presupuesto destinado por parte de la Municipalidad de Providencia específicamente al reciclaje en lo años 2018, 2019 y 2020, respectiva</t>
-  </si>
-[...1 lines deleted...]
-    <t>En virtud de la Ley 20.285, sobre acceso a información público, solicito copia y acceso a la documentación respecto a la cantidad en número del material reciclado en la comuna de Providencia en los años 2018, 2019 y 2020, respectivamente.</t>
   </si>
   <si>
     <t>Quisiera solicitar la siguiente información: - Toneladas de basura a relleno sanitario para el año 2017 - 2018 - 2019 - Toneladas de basura a relleno sanitario durante los meses enero, febrero y marzo 2020 - Costos asociados mensuales por disposición a...</t>
   </si>
   <si>
     <t>09-04-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=poorVc1gXZpcAvwI0POH1Q%3D%3D</t>
   </si>
   <si>
     <t>Cuantificación Huella de Carbono 2019 y 2018. Las fuentes consideradas en los distintos alcances.</t>
   </si>
   <si>
     <t>17-03-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9bPKI1xlj1aGNMptQPAwHg%3D%3D</t>
   </si>
   <si>
     <t>Solicito datos: 1- Total anual de residuos mezcla municipal declarados para tratamiento disposición final, años 2014; 2015; 2016; 2017;2018 y 2019. 2- Total cantidad anual de residuos reciclables recuperados en la comuna, años 2014; 2015; 2016; 2017; 2018</t>
   </si>
   <si>
     <t>25-02-2020</t>
   </si>
@@ -1326,51 +1380,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D141"/>
+  <dimension ref="A1:D146"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -1379,1956 +1433,2026 @@
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>134</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>7</v>
+        <v>152</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>7</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>165</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>7</v>
+        <v>183</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>229</v>
+        <v>7</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>7</v>
+        <v>247</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>253</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>266</v>
+        <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>7</v>
+        <v>284</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>7</v>
+        <v>287</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>312</v>
+        <v>7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>7</v>
+        <v>346</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="D146" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>