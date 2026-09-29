--- v0 (2026-05-17)
+++ v1 (2026-09-29)
@@ -4,74 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t>Solicito un archivo Excel que detalle únicamente el presupuesto total destinado aseguridad de los años 2020, 2021, 2022, 2023, 2024, 2025 y 2026 (solo el montoanual de ese ítem, cosa que en el Excel se vea tipo: año y monto). Si parte de estosrecursos provienen de un plan gubernamental, se debe especificar el nombre delprograma y el monto exacto que aporta.</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1DNu2YZTbYWDF1qsifzfvA%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6gY9%2FgTyxQFwzolrQSB6Vw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">en relación con las acciones de fiscalización y control del comercio ilegal dentro del territorio comunal, correspondientes al período 2023¿2025:I. Infracciones cursadas1. Indicar el número total de infracciones cursadas por comercio ilegal, desagregadas por año (2023, 2024 y 2025).2. Señalar el número de procedimientos sancionatorios iniciados ante su respectivo Juzgado de Policía Local, indicando su estado actual (en tramitación, con resolución sancionatoria, archivados u otro estado procesal aplicable).II. Tipología de infracciones1. Detallar la clasificación o tipología de las infracciones cursadas, según las categorías utilizadas por la Municipalidad...III. Distribución territorial1. Identificar los sectores, barrios, ejes comerciales o espacios públicos de la comuna en los que se concentran con mayor recurrencia las infracciones asociadas a comercio ilegal.2. En caso de contar con dicha información, indicar si la Municipalidad dispone de mapas, catastros, diagnósticos territoriales o reportes internos que permitan identificar zonas de mayor presión de comercio ilegal y adjuntarlos a esta solicitud.IV. Reincidencia1. Informar si la Municipalidad mantiene registros de reincidencia asociados a infracciones por comercio ilegal, indicando:- Número de infractores reincidentes detectados durante el período consultado.- Medidas adicionales adoptadas en dichos casos, si existieren, tales como intensificación de fiscalizaciones, coordinación con otros organismos o acciones administrativas complementarias.V. Coordinación institucionalSeñalar si las acciones de fiscalización descritas se han desarrollado en el marco de instrucciones, lineamientos, planes o programas impulsados por la Subsecretaría de Prevención del Delito, indicando, en caso afirmativo:- Nombre del plan, programa o instrucción aplicable.- Existencia de oficios, circulares, convenios u otros actos administrativos que respalden dicha coordinación.- Participación de otras instituciones, tales como Carabineros de Chile, Policía de Investigaciones u otros organismos públicos. </t>
+  </si>
+  <si>
+    <t>23-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BTu259x0Z0UnpFp4XA%2FyjQ%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
     <t>Número de fiscalizaciones que ha efectuado la municipalidad de Providencia a comerciantes ambulantes. Desde el año 2022 hasta hoy. Medidas implementadas por la comuna para prevenir este tipo de comercio. Efectividad en cifras de dichas medidas. Cantidad..</t>
   </si>
   <si>
     <t>26-03-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H5VEg6QSyZGDCq7tV1ADKw%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>podríaa facilitar la siguiente información en formato pdf o excel: necesitaría conocer el historial completo de inversiones anuales en seguridad realizado por esta municipalidad. Esto quiere decir el total de gasto anual dedicado a incrementar la...</t>
   </si>
   <si>
     <t>23-05-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i5n29BaMpihcjI%2BP1eXsSw%3D%3D</t>
   </si>
   <si>
     <t>solicito los documentos o respaldos que contengan la información respecto a los programas de seguridad o televigilancia de la Municipalidad de Providencia, especificando aspectos tales como: presupuesto destinado, personas responsables, cantidad de...</t>
   </si>
   <si>
     <t>17-05-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0DHa%2B%2BauT%2FiFKpAUYjEoEg%3D%3D</t>
   </si>
   <si>
     <t>solicitar su colaboración en la obtención de información referente a las iniciativas y/o proyectos de seguridad pública en su comuna. En particular, nos interesa conocer los siguientes datos: 1. Monto total de inversión con fondos municipales en...</t>
   </si>
   <si>
     <t>10-03-2023</t>
   </si>
@@ -480,679 +501,707 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>