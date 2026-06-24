--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -4,126 +4,156 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayo </t>
+  </si>
+  <si>
+    <t>Ordenanza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ordenanza </t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>15-05-2026</t>
+  </si>
+  <si>
+    <t>15.05.2026|</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modifícase la Ordenanza sobre "TENENCIA RESPONSABLE DE MASCOTAS Y ANIMALES DE COMPAÑÍA DE LA COMUNA DE PROVIDENCIA", aprobada mediante Ordenanza N°176 de 15 de enero de 2019. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ls2t6aZw3SC0jDczZtKFrQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2019</t>
   </si>
   <si>
     <t>Enero</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ordenanza</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>15-01-2019</t>
   </si>
   <si>
     <t xml:space="preserve">15-01-2019 </t>
   </si>
   <si>
     <t>En Portal de Transparencia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t xml:space="preserve">Derógase la Ordenanza N°150 de 11 de junio 2016 sobre "TENENCIA RESPONSABLE DE MASCOTAS Y BIENESTAR ANIMAL".
 Apruébase la siguiente Ordenanza sobre "TENENCIA RESPONSABLE DE MASCOTAS Y ANIMALES DE COMPAÑÍA DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jgLcogH17v%2Brp9NGGVJFSg%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sin información</t>
   </si>
   <si>
     <t>Tenencia Responsable de Mascotas y Bienestar Animal</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>11-07-2016</t>
   </si>
   <si>
     <t>11-07-2016 en porta lde Transparencia</t>
   </si>
   <si>
     <t>Fíjase la siguiente Ordenanza sobre Tenencia Responsable de Mascotas y Bienestar Animal</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EbVevTR1cVYdHCavN%2FHdWA%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -152,51 +182,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -210,100 +240,141 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" s="0" t="s">
         <v>25</v>
-      </c>
-[...25 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>