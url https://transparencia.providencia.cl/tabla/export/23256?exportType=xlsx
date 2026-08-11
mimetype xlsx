--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -4,149 +4,173 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Fíjase el siguiente texto refundido y sistematizado de la Ordenanza sobre "TENENCIA RESPONSABLE DE MASCOTAS Y ANIMALES DE COMPAÑÍA DE LA COMUNA DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3v%2BXFF%2FE86Qh8erNhuvuaA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mayo </t>
   </si>
   <si>
     <t>Ordenanza</t>
   </si>
   <si>
     <t xml:space="preserve">Ordenanza </t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>15-05-2026</t>
   </si>
   <si>
     <t>15.05.2026|</t>
   </si>
   <si>
     <t xml:space="preserve">En Portal de Transparencia </t>
   </si>
   <si>
-    <t xml:space="preserve">NO </t>
-[...2 lines deleted...]
-    <t>Sin información</t>
+    <t xml:space="preserve">SI </t>
   </si>
   <si>
     <t xml:space="preserve">Modifícase la Ordenanza sobre "TENENCIA RESPONSABLE DE MASCOTAS Y ANIMALES DE COMPAÑÍA DE LA COMUNA DE PROVIDENCIA", aprobada mediante Ordenanza N°176 de 15 de enero de 2019. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ls2t6aZw3SC0jDczZtKFrQ%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>2019</t>
   </si>
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>15-01-2019</t>
   </si>
   <si>
     <t xml:space="preserve">15-01-2019 </t>
-  </si>
-[...4 lines deleted...]
-    <t>SI</t>
   </si>
   <si>
     <t xml:space="preserve">Derógase la Ordenanza N°150 de 11 de junio 2016 sobre "TENENCIA RESPONSABLE DE MASCOTAS Y BIENESTAR ANIMAL".
 Apruébase la siguiente Ordenanza sobre "TENENCIA RESPONSABLE DE MASCOTAS Y ANIMALES DE COMPAÑÍA DE LA COMUNA DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jgLcogH17v%2Brp9NGGVJFSg%3D%3D</t>
   </si>
   <si>
     <t>Tenencia Responsable de Mascotas y Bienestar Animal</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>11-07-2016</t>
   </si>
   <si>
     <t>11-07-2016 en porta lde Transparencia</t>
   </si>
   <si>
     <t>Fíjase la siguiente Ordenanza sobre Tenencia Responsable de Mascotas y Bienestar Animal</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EbVevTR1cVYdHCavN%2FHdWA%3D%3D</t>
@@ -182,51 +206,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M4"/>
+  <dimension ref="A1:M5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -272,109 +296,150 @@
       </c>
       <c r="G2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="C3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M4" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>