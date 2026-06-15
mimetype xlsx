--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -4,246 +4,306 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1037" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1055" uniqueCount="1055">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junio </t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito a la fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°12 "PEDRO DE VALDIVIA NORTE", RUT N°71.11.200-6  y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$7.754.- a título de subvención, para contribuir al financiamiento de los programas "Funcionamiento 2026, Plan 2026" y "Proyecto Gran Malón del Barrio".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i0fFDsjXbXjDVUDHvOqaEw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recusos suscrito, con fecha 28 de mayo de 2026, entre la Municipalidad de Providencia y el empresa DEMARCO S.A., RUIT N°88.277.600-K, mediante el cual laprimera se obliga a transferir a la segunda la suma de $66.139.059.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TyfR34Cf8orwpHkUYkUV6w%3D%3D</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>En Portal de Transferencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifócase ek Convenio de Transferencia de recursos suscrito, con fecha 25 de mayo de 202, entre la Municipalida de  Providencia y la empresda INVERSIONES TROYA S.A,, RUT N°77.011.846-K, mediante el cual la primera se obliga a transferir a la segunda la suma de $237.652.212.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5nMoKRjMcIF7plFFFT00aA%3D%3D</t>
+  </si>
+  <si>
+    <t>Mayo</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos para financiar la contratación del Coordinador /a Barrial del Programa Somos Barrio Comercial año 2026, Código SBC26-RRHH-0011 para los Barrios eje Providencia y Vaticano Chino de la comuna de Providencia, suscrito vcon fecha 8 de abril de 2026, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DE SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qTMhBg1yJSZowA7WRtnjKw%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Abril </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>681</t>
   </si>
   <si>
     <t>28-04-2026</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
-    <t xml:space="preserve">En Portal de Transparencia </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NO </t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo, entre la JUNTA DE VECINOS N°16- A "CLAUDIO ARRAU", RUT N°65.087.418-8 y la MUNICIPALIDAD DE PROVIDENCIA por un monto de M$6.690.- a título de subvención, para contribuir al financiamiento del programa: "Funcionamiento y fortalecimiento de la gesión vecinal J.V N°16-A Claudio Arrau" y contribuir al financiamiento del programa: "Funcionamiento y fortalecimiento de la gestión vecinal J.V.N°16-A Claudio Arrau - Talleres".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JqnJg91OI2%2F49zz7F1HovQ%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>Abril</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>24-04-2026</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 18 de febrero de 2026, entre la SECRETARIA MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para la Ejecución y Gestión de acciones referidas al Registro Social de Hogares en en la comuna durante el año 2026.  </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7dSKvB32EviFXHPat5%2Fyfw%3D%3D</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención,  suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°8 "POCURO", RUT N° 71.582.400-0 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$ 5.500.- a título de subvención, para contribuir al financiamiento del programa: "Fortalecimiento de la gestión operativa y participativa de desarrollo comunitario de la Junta de Vecinos N°8 Pocuro".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mC5EPectT7Eo3UShpsWbJw%3D%3D</t>
   </si>
   <si>
-    <t>Decreto Exento</t>
+    <t>573</t>
+  </si>
+  <si>
+    <t>17-04-2026</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos - subvención, suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°14 "SEMINARIO", RUT N°71.030.700-8 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la junta de Vecinos la suma de M$8.588.- a titulo de subvención, para constribuir al financiamiento del programa "Gestión Viva: Fortalecimiento y funcionamiento comunitario Junta de Vecinos N°14" y del programa "Fomentar la participación ciudadana a través de talleres formativos y conmemorativos barriales".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dOwevvV5O1QNKGtQuD8mNw%3D%3D</t>
   </si>
   <si>
     <t>574</t>
-  </si>
-[...10 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo de 2026, entre la UNIÓN COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT N°70.981.000-6, y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Unión Comunal de Juntas de Vecinos de Providencia la suma de M$6.000. a título de subvención, para contribuir al financiamiento del "Fortalecimiento Institucional de la Unión Comunal de Juntas de Vecinos de Providencia, a través del programa
 Gestión y Desarrollo Vecinal Comunal 2026".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o2%2FfNqm0k9WsZC4kiE2S6Q%3D%3D</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos - Subvención suscrito con fecha 31 de marzo de 2026 entre la JUNTA DE VECINOS N°7 LOS ESTANQUES, RUT N°71.114.600-8 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establecen que la municipalidad entregará a la Junta de Vecinos la suma de M$5.500. A titulo de subvención, para contribuir al financiamiento del programa "Mejoramiento y fortalecimiento de la Junta de Vecinos N°7 Los Estanques".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GrIKDl4BsBIxGlwxcVsfPg%3D%3D</t>
   </si>
   <si>
-    <t>573</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°9 "POCURO NORTE", RUT N° 71.029.000-8 y la  MUNICIPALIDAD DE PROVIDENCIA, en el cual establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$5.500.- a título de subvención, para contribuir al financiamiento del programa "Funcionamiento y fortalecimiento de la gestión vecinal de la Junta de Vecinos N°9 Pocuro Norte".-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=37rl0mtb5mRqMSIeqCdtpA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>20-03-2026</t>
+  </si>
+  <si>
+    <t>20.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Continuidad, Tranferencia de Fondos y Ejecución " Programa Mujeres Jefas de Hogar" suscrito con fecha 02 de enero de 2026, entre  el SERVICIO NACIONAL DE LA MUJER Y LA EQUIDAD DE GÉNERO DIRECCIÓN REGIONAL METROPOLITANA, RUT N°60.107.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, cuyo objetivo general es contribuir al fortalecimiento de la autonomía económica de la diversidad de mujeres del país. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R4bin0SQ9IepbsXEVus%2BOA%3D%3D</t>
+  </si>
+  <si>
     <t>406</t>
   </si>
   <si>
-    <t>20-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ratifícase el Convenio de Tranferencia de Recursos suscrito con fecha 10 de febrero de 2026, entre el FONDO DE SOLIDARIDAD E INVERSIÓN SOCIAL, RUT N°60.109.000-7 y la MUNICIPALIDAD DE PROVIDENCIA, por medio del cual las partes en el marco de sus respectivas competencias, acuerdan trabajar en conjunto la ejecución, en la comuna de Providencia, del Programa de Acompañamiento Familiar Integral, que considera la ejecución de los Programas de Acompañamiento Psicosocial, Sociolaboral y la etapa de diagnóstico del Programa Eje. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=duujv44fLWJij56FkoqFsQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cj%2F8L90y2eYJkSca56%2FutQ%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R4bin0SQ9IepbsXEVus%2BOA%3D%3D</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>16-03-2026</t>
   </si>
   <si>
     <t>16.03.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sustitúyase en el CONSIDERADO 1del Decreto Alcaldicio EX.N° 334  de 10 de marzo de 2026, el RUT de la FUNDACION CLUB PROVIDENCIA, en el sentido de dejar establecido que el RUT es N°70.847.200-K y no como e indicó.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=O69ZTi65EnQUhFqRrUxGXw%3D%3D</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
@@ -459,53 +519,50 @@
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar el tercer componente "Programa Somos Barrio Comercial Protegido" año 2025, en el Barrio "Vaticano Chico", de la comuna de Providencia, Código SBC25-CMP-0011, suscrito entre la entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR_ Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 28 de marzo de 2025, mediante el cual las partes acuerdan, que la Subsecretaría entregará recursos a la Municipalidad para que ejecute el tercer componente del Programa Somos Barrio Comercial Protegido en la comuna de Providencia, esto, es para que desarrolle un proyecto que aborde las
 necesidades en materia de seguridad en el Barrio denominado "Vaticano Chico".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HL7zuGcTmaxGhKfAMluEhg%3D%3D</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>17-07-2025</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Conevnio de Transferencia de Recursos Programa de Apoyo Integral de Adulto Mayor , Convocatoria Vínculos año 2025, suscrito con fecha 23 de abril de 2025, entre la SECRETARÍA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE
 PROVIDENCIA, para la ejecución en dicha comuna del Modelo de intervención de 24 meses para Usuarios/ as de 65 años y más edad, del Subsistema "Seguridades y Oportunidades" Vínculos Acompañamiento Integral con enfoque ocupacional año 2025-A. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1302NvXj0m3liahfgNdByg%3D%3D</t>
   </si>
   <si>
-    <t>Mayo</t>
-[...1 lines deleted...]
-  <si>
     <t>745</t>
   </si>
   <si>
     <t>30-05-2025</t>
   </si>
   <si>
     <t>Ratificase el Convenio de Transferencia de Recursos suscrito, con fecha 29 de mayo de 2025, entre la MUNICIPALIDAD DE PROVIDENCIA y la empresa DIMENSION S.A., RUT.Nº99.538.350-0, mediante el cual la primera transfiere a la segunda la suma única y total de $243.276.369.-, mediante cheque nominativo por la suma señalada, la cual deberá ser distribuida en montos iguales entre los 219 trabajadores que prestan servicios. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PHB72cjCLxqPC%2FdOd5Pi6Q%3D%3D</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>29-05-2025</t>
   </si>
   <si>
     <t>Ratificase el Convenio de Transferencia de Recursos suscrito, con fecha 22 de mayo de 2025, entre la MUNICIPALIDAD DE PROVIDENCIA y la empresa DEMARCO S.A., RUT.N º 88.277.600-K, mediante el cual la primera transfiere a la segunda la suma única y total de $65.540.209.-, mediante cheque nominativo por la suma señalada, la cual deberá ser distribuida en montos iguales entre los 59 trabajadores que prestan servicios. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=B%2Fi1v8w8Rdos7OCDrwYy7Q%3D%3D</t>
   </si>
   <si>
     <t>692</t>
@@ -722,183 +779,180 @@
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>30-07-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°1.806 de fecha 23.07.2024, de la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTRIO DEL INTERIOR Y SEGURIDAD PUBLICA mediante la cual se aprueba la Modificación del Proyecto Código "BCP22-IPSI-0001" enel marco del Convenio de transferencia de Recursos suscrito entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTRIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, confecha 24 de junio de 2024, para la ejecución del tercer componente del Programa "BARRIOS COMERCIALES PROTEGIDOS AÑO 2022". </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fdTltSo5giPjaXxnLgpGQQ%3D%3D</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>01-07-2024</t>
   </si>
   <si>
     <t>Ratifícase la Resolución Exenta 312 de 9.03.2022, Resolución Exenta 493 de 22.03.2023, Resolución Exenta 1482 de 13.06.2024 de la Subs. de Prevención del Delito del Ministerio del Interior y Seguridad Pública, que aprueba Proyecto Código "BCP21-STP-0002".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7eEcxSwdzkLXaZaIkByj1A%3D%3D</t>
   </si>
   <si>
-    <t>Junio</t>
-[...1 lines deleted...]
-  <si>
     <t>835</t>
   </si>
   <si>
     <t>13-06-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°1.046 de 10 mayo de 2024 de la SUBSECRETARIA DE PREVENCIÓN DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PÚBLICA, que aprueba modificación de proyecto código BCP21-STP-0001, aprobado por Resolución Exenta N°302 de 7 de
 marzo de 2022 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, en el Marco del Convenio suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, para ejecutar el Tercer Componente del Programa "BARRIOS COMERCIALES PROTEGIDOS, AÑO 2021 ". -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NcLFAiqGra9NyM4dM%2BWVKg%3D%3D</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>12-06-2024</t>
   </si>
   <si>
     <t>12.06.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°1.277 de 27 de mayo de 2024, de la Subsecretaría de Prevención del Delito del Ministerio del Interior y Seguirdad Pública mediante la cual se aprueba la modificación del proyecto código "BCP22-STP-0003", en el marco del Convenio de Transferencia de Recursos suscrito con fecha 24 de junio de 2022, entre la SUBSECRETARIA DE PREVENCION DEL
 DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del tercer· componente del programa "BARRIOS COMERCIALES PROTEGIDOS AÑO 2022".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Y%2Fj19QUYiUPCirogHO8e0w%3D%3D</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>03-06-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos sucrito con fecha 27 de mayo de 2024, entre la MUNICIPALIDAD DE PROVIDENCIA y la empresa DIMENSION S.A., RUT.N°99.538.350-0, mediante el cual la primera transfiere por este acto, y por una sola vez, a la segunda, la suma única y total de $238. 770.072.-, mediante cheque nominativo, por la suma señalada, la que la empresa
 DIMENSION S.A., se obliga a destinar, distribuir y pagar, íntegra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2024.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=yaQP0eO6aHxEIpvw5xlcuQ%3D%3D</t>
   </si>
   <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>17-05-2024</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos suscrito, con fecha 3 de mayo de 2024, entre DEMARCO S.A., RUT.N°88.277.600-K y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual la Municipalidad de Providencia transfiere y por una sola vez, a la empresa DEMARCO S.A., la suma única y total de $69.176.376.- y se obliga a destinar, distribuir y pagar dicha suma integra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2024, la suma de $1.115.748.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vUi5rj%2BYfQiDJ%2F36HQESIQ%3D%3D</t>
+  </si>
+  <si>
     <t>688</t>
   </si>
   <si>
-    <t>17-05-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratificase la Modificación de Convenio de Transferencia de Recursos suscrito con fecha 14 de abril de 2020 entre la SUBSECRETARIA DE PREVENCION DEL DELITO y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del Programa Barrio Comercial Eje Providencia, correspondiente al proyecto "SPD Provisión e Instalación de 03 Puntos de Televigilancia en Sector Oriente de la Comuna denominada Eje Providencia", Código BCP20-STP-0001, que aprueba la modificación técnica, la que modifica el trazado de la fibra óptica la que irá desde el punto ubicado en Eliodoro Yañez y Miguel Claro (esquina sur poniente), hasta el punto de televigilancia P.3 ubicado en Eliodoro Yañez y Los Leones.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QD104r3vh2Yub24TgTDX9Q%3D%3D</t>
   </si>
   <si>
-    <t>684</t>
-[...7 lines deleted...]
-  <si>
     <t>604</t>
   </si>
   <si>
     <t>02-05-2024</t>
   </si>
   <si>
     <t xml:space="preserve">En Portal de Trasnsparencia </t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 6.03.2024, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para financiar la contratación del coordinador/a Barrial del Programa Somos BArrio Comercial Protegido año 2024, Código SBC24-RRHH-0011.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hcGs5ZEISVVjbU2lPgFHnw%3D%3D</t>
   </si>
   <si>
     <t>25-04-2024</t>
   </si>
   <si>
     <t>Ratifícase la modificación de Convenio de Transferencia de Recursos suscrito entre la SUBSECREATRIA DE PREVENCIÓN DEL DELITO y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del Proyecto Código "FNSP22-IPSO-0287", en el marco del Fondo de Gestión en Seguridad Ciudadana, año 2022, suscrito con fecha 11 de diciembre de 2023, mediante la cual las partes acuerdan reemplazar la cláusula SEPTIMA del convenio por la que se indica. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lquSEtclLpZBEZ%2FP9sNzrQ%3D%3D</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>24-04-2024</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 4 de abril de 2024, entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, a fin de que se ejecute la propuesta de trabajo aprobada por la Secretaria Regional Ministerial de Desarrollo Social de la Región Metropolitana, de conformidad con lo establecido en el convenio y en las "Reglas para la ejecución del programa de Fortalecimiento Municipal del Ministerio de Desarrollo Social y Familia", aprobadas mediante Resolución Exenta N°016 de 2024 de la Subsecretaría de la Niñez, de acuerdo a lo indicado en la Resolución Exenta N° 1.027-2024 de fecha 10 de abril de 2024.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c7IIpnTYdU0aqUBTsAMzrA%3D%3D</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>23-04-2024</t>
   </si>
   <si>
     <t>Ratifícase en Convenio de Transferencia de recursos suscrito con fecha 20 de febrero de 2024 entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución y gestión de acciones referidas al Registro Social de Hogares en la comuna durante el año 2024 suscrito, con fecha 20 de febrero de 2024, aprobadas mediante Resolución Exenta N°1.027-2024 de fecha 10 de abril de 2024.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5Q0WC6DWWU21BnBBtxR0zg%3D%3D</t>
   </si>
   <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>18-04-2024</t>
+  </si>
+  <si>
+    <t>Ratifícase la Modificación del proyecto "Ampliación de cobertura de Televigilancia para Ruta segura a Colegios de la Comuna" Código RNSP22-STP-00025", en el marco del Convenio de transferencia de Recursos para la ejecución del TERCER COMPONENTE DEL PROGRAMA RED NACIONAL DE SEGURIDAD PUBLICA, AÑO 2022, en la comuna suscrito, con fecha 27 de mayo de 2022, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PÚBLICA y la MUNICIPALIDAD DE PROVIDENCIA.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0lEjHOIePbFRw4oewen0yA%3D%3D</t>
+  </si>
+  <si>
     <t>546</t>
   </si>
   <si>
-    <t>18-04-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Modificase el punto 1 del Decreto Alcaldicio EX.N°410 de 19 de marzo de 2024, en el sentido de dejar establecido que el código correcto del Proyecto"MEJORAMIENTO ESTACION PREVENTIVA DE SEGURIDAD", es código BCP22-IPSI-0001 y no como se indicó.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NrMjTanjIdVVaLmkxme1sA%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0lEjHOIePbFRw4oewen0yA%3D%3D</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>17-04-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para la Ejecución del Programa de Apoyo Integral al Adulto Mayor, Modelo de Intervención de 24 meses para Usuarios/as de 65 años y más edad suscrito, con fecha 20 de marzo de 2024, entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA DE SANTIAGO, RUT.Nº60.105.000-5 y la MUNICIPALIDAD DE PROVIDENCIA, cuyo objetivo es contribuir a la
 ejecución de una o más acciones o procedimientos que tengan como fin la generación de condiciones que permitan a sus usuarios/ as acceder en forma preferente al conjunto de prestaciones sociales pertinentes a sus necesidades, y estén integradas a la red promoción y protección social.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HZ4lnQWrn1%2FP2veRGhm31g%3D%3D</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>22-03-2024</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos para la ejecución del "PROGRAMA LAZOS", CODIGO LAZOS24-NNA-0033, AÑO 2024" suscrito, con fecha 12.01.2024, entre laSUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual la primera de las nombradas entregará recursos a la Organización Proveedora para que esta última ejecute el Programa Lazos en los términos que se establecen en el Convenio, en esa comuna o en otras cuya distancia entre la ubicación del equipo ejecutor y la residencia de NNA focalizado no supere los 90 minutos de traslado.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=L1sbds2QS80t6zVj4IkkbQ%3D%3D</t>
@@ -944,85 +998,85 @@
     <t>272</t>
   </si>
   <si>
     <t>09-02-2024</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos para la Ejecución del Programa de Acompañamiento Familiar Integral suscrito, con fecha 31.12.2023, entre el FONDO DE SOLIDARIDAD E INVERSION SOCIAL, FOSIS, RUT.N°60.190.000-7 y la MUNICIPALIDAD DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TxNF%2FoWOu6ovWI5s4u2Srg%3D%3D</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>11-01-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°3643-2023 de fecha 21 de diciembre de 2023, mediante la cual se aprueba la ampliación hasta el 31 de marzo de 2024, del plazo para la ejecución del proceso de aplicación del instrumento de caracterización socioeconómica "Registro Social de Hogares - Año 2023" en la comuna de Providencia, cuyo convenio de transferencia de recursos suscrito entre la
 SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, con fecha 2 de febrero de 2023, fue ratificado mediante Decreto Alcaldicio EX. N° 388 de 27 de marzo de 2023. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HsxBoi5wB1ccvFfZLvViLA%3D%3D</t>
   </si>
   <si>
-    <t>9</t>
+    <t>10</t>
   </si>
   <si>
     <t>03-01-2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase la Resolución Exenta 302 de fecha 7 de marzo de 2022 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DE INTERIOR Y SEGURIDAD PUBLICA, que aprueba Proyecto Código BCP21-STP-0001, en le Marco del Convenio de Transferencia de Recursos suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia para la ejecución del Tercer Componente del Programa Barrios Comerciales Protegidos, Año 2021. -
  Ratifícase la Resolución Exenta 303 de fecha 7 de marzo de 2022 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba Modificación de Convenio suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, para ejecutar el Tercer Componente del Programa Barrios
 Comerciales Protegidos, Año 2021. -
 Ratificase la Resolución Exenta 494 de fecha 22 de marzo de 2023 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba Modificación de proyecto Código BCP21-STP-0001, aprobado por Resolución Exenta N° 302, de 7 de
 marzo de 2022, de la Subsecretaría ya mencionada, en el Marco del Convenio suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Provjdencia, para ejecutar el Tercer Componente del Programa "BARRIOS COMERCIALES PROTEGIDOS, ANO 2021". </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BhvlF4tDz2fsdLIw%2BXeUlg%3D%3D</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Ratifícase la modificación de Convenio de Transferencia de Recursos, para EJECUCION DEL PROGRAMA DE ACOMPAÑAMIENTO FAMILIAR INTEGRAL FONDO SOLIDARIO E INVERSION SOCIAL, suscrito entre el FONDO DE SOLIDARIDAD E INVERSION SICIAL y la MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OXhWHPEA5tgj0oHELHslVA%3D%3D</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos suscrito, con fecha 30 de octubre de 2023, entre el GOBIERNO REGIONAL METROPOLITANO DE SANTIAGO, RUT.N°61.923.200-3 y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del proyecto denominado "CONSTRUCCIÓN CRUCE PEATONAL PROVIDENCIA-PADRE MARIANO, COMUNA DE PROVIDENCIA", CÓDIGO BIP 40051389-0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6C0y35mQYdqoNVbf9RVtKA%3D%3D</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>Transferencia de Recursos</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>22-12-2023</t>
   </si>
   <si>
     <t>Ratifícase la modificación de convenio de continuidad de Transferencia de Fondos y Ejecución, del "Programa Mujeres Jefas de Hogar", suscrita con fecha 26 de octubre de 2023, entre el Servicio Nacional de la Mujer y Equidad de Genero, Dirección Regional Metropolitana y la Municipalidad de Providencia</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VAqtNIFSRS%2BhDGvRqY4QfA%3D%3D</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Ratifícase aprobación del Proyecto "BCP23-STP-0003", y la autorización para hacer uso de los recuroso entregados en el marco del Convenio de Transferencia de Recursos suscrito, con fecha 31.05.2023, entre la Sub. Secretaría de Prevención del Delito del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, cuyo objetivo es que la primera transfiera recursos presupuestarios a la segunda para que aquella ejecute el TERCER COMPONENTE DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS EN LA COMUNA DE PROVIDENCIA, esto es, para que, con cargo a esos recursos, desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad, en el barrio denominado "Vaticano Chico".</t>
   </si>
@@ -1126,90 +1180,90 @@
   <si>
     <t xml:space="preserve">Transferencia de Recursos </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>02-08-2023</t>
   </si>
   <si>
     <t xml:space="preserve">02-08-2023 </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°899 de fecha 5 de julio de 2022, de la SUBSECRETARIA DE
 PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba el
 proyecto código RNSPZ 1-STP-000 3, y 
 ratifícase la Resolución Exenta N°747 de fecha 26 de abril de 2023, que aprueba la
 modificación del proyecto código RNSPZ 1-STP-0003, 
  para la ejecución del tercer componente de la "Red
 Nacional de Seguridad Pública, año 2021 ". -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qHhVU0ZPtHKIPBjAFX8Wyg%3D%3D</t>
   </si>
   <si>
+    <t>1068</t>
+  </si>
+  <si>
     <t>01-08-2023</t>
   </si>
   <si>
     <t xml:space="preserve">01-08-2023  </t>
-  </si>
-[...7 lines deleted...]
-    <t>1068</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para EJECUTAR EL TERCER COMPONENTE
 DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS AÑO 2023, suscrito entre la SUBSECRETARÍA
 DE PREVENCION DEL DELITO y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 31 de mayo de 2023,
 cuyo objetivo es que la primera transfiera recursos presupuestarios a la segunda para que aquella
 ejecute el TERCER COMPONENTE DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS EN LA
 COMUNA DE PROVIDENCIA, esto es, para que, con cargo a esos recursos, desarrolle al menos un
 proyecto que aborde las necesidades en materia de seguridad, en el barrio denominado "Vaticano
 Chico</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U%2Fiml1NwqSyeL4j5XOMUNg%3D%3D</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t xml:space="preserve">01-08-2023 </t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase el Convenio de Transparencia de Recursos para ejecutar el Segundo Componente del  PROGRAMA SISTEMA NACIONAL DE SEGURIDAD MUNICIPAL  2023, Nsuscrito entre la SUBSECRETARÍA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual la primera de las nombradas entregará recursos al Municipio para que con cargo a los mismos ejecute el segundo componente del Sistema Nacional de Seguridad Municipal en dicha comuna, esto es, para que desarrolle, como máximo, dos proyectos de prevención del delito y la violencia, que aborden las necesidades de seguridad.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CiJfypmRThRfTyVQw%2F519w%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Ratificase el Convenio de Transferencia de Recursos para financiar la contratación del Coordinador PROGRAMA SOMOS BARRIOS COMERCIAL PROTEGIDO, CODIGO BCP23-RRHH-0011, en el Barrio "Vaticano Chico y Eje Providencia" año 2023, en la Comuna de Providencia, suscrito con fecha 28 de marzo de 2023, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual las partes acuerdan que se Subsecretaria entregará recursos al Municipio para que con cargo a los mismos contrate a un profesional, que cumpliendo determinadas exigencias tendrá a sus cargo la ejecucución  a nivel local del Programa en el Barrio Vaticano Chico y Eje Providencia de la comuna de Providencia.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MOBomD3eGgV%2F%2Bx9%2F9Ot%2B7g%3D%3D</t>
+  </si>
+  <si>
     <t>767</t>
   </si>
   <si>
     <t>31-05-2023</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos sucrito, con fecha 24 de mayo de 2023, suscrito entre la Municipalidad de Providencia y la empresa Demarco S.A., Rut.N°88.277.600-K, mediante el cual la primera transfiere, y por una sola vez, a la segunda, la suma única y total de $69.734.007.-, mediante cheque nominativo, por la suma señalada, la que la empresa DEMARCO S.A., se obliga a destinar, distribuir y pagar, íntegra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2023.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rq389HFXZwGmTr8fyG38Tw%3D%3D</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t xml:space="preserve">31.05.2023 </t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos sucrito, con fecha 24 de mayo de 2023, suscrito entre la Municipalidad de Providencia y la empresa Dimensión S.A., Rut.N°99.538.350-0, mediante el cual la primera transfiere por este acto, y por una sola vez, a la segunda, la suma única y total de $270.080.916.-, mediante cheque nominativo, por la suma señalada, la que la empresa DIMENSION S.A., se obliga a destinar, distribuir y pagar, íntegra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2023.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9HxAmupFKmO7X%2Fs2dw3q8w%3D%3D</t>
@@ -1338,79 +1392,79 @@
   <si>
     <t xml:space="preserve">14/02/2023 en Portal de Transparencia </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transparenvia de recursos para EJECUCION DEL PROGRAMA DE ACOMPAÑAMIENTO FAMILIAR INTEGRAL FONDO DE SOLIDARIDAD E INVERSION SOCIAL, suscrito entre FONDO DE SOLIDARIDAD E INVERSION SOCIAL y la MUNICIPALIDAD DE PROVIDENCIA, con fecha 30 de diciembre 2022. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NGES9HDIxwPn6%2FLawCOYGQ%3D%3D</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>21-12-2022</t>
   </si>
   <si>
     <t>21.12.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase la Modificación suscrita, con fecha 31 de agosto de 2022, entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, al Convenio de Transferencia de Recursos suscrito, con fecha 23 de Septiembre de 2021, entre la Subsecretaría de Prevención del delito y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RbV8GwG%2Bcu3QamMiltinWg%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Transparencia de Recursos </t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>14-12-2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14-12-2022 en Portal de transparencia </t>
+  </si>
+  <si>
+    <t>Apruébase el Convenio de Transparencia de Recursos "FNSP22-IPSO-0287"en el marco del Fondo de Seguridad Ciudadana, año 2022, entre SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA .</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0OIBMM0WE%2BWAJO0GNCwSxg%3D%3D</t>
+  </si>
+  <si>
     <t>1789</t>
-  </si>
-[...1 lines deleted...]
-    <t>14-12-2022</t>
   </si>
   <si>
     <t>14.12.2022 en Portal de Transferencia</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar el Tercer Componente del Programa "BARRIOS COMERCIALES PROTEGIDOS", año 2022 suscrito con fecha 24 de junio de 2022, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual las partes
 acuerdan que la Subsecretaría entregará recursos al Municipio para que con cargo a los mismos ejecute el tercer componente del Programa Barrios Comerciales Protegidos en dicha comuna, es to es para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad en el barrio denominado "EJE PROVIDENCIA". -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F7YvVFFfzhga978LmNOziA%3D%3D</t>
-  </si>
-[...13 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0OIBMM0WE%2BWAJO0GNCwSxg%3D%3D</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>13-12-2022</t>
   </si>
   <si>
     <t>13.12.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase Convenio de Transferencia de Recursos para ejecutar el tercer componente del porgrama "Barrios Comerciales Protegidos año 2022, en el Barrio Vaticano Chico", suscrito con fecha 24.06.2022, entre la Sub. de Prevención del Delito del Minsiterio del Interior y Seguridad Pública y la Municipalidad de Providencia, en virtud del cual las partes acuerdan que la Subsecretaría entregará recursos al Municipios para que con cargo a los mismos, ejecute el tercer componente del Programa Barrios comerciales Protegidos en dicha comuna, esto es, para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad en el barrio denominado "VATICANO CHICO".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mDJSRH4%2FmxpDKXBQaotIvQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Transaparencia de Recursos </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>21-11-2022</t>
   </si>
@@ -3220,51 +3274,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M218"/>
+  <dimension ref="A1:M222"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -3281,8912 +3335,9076 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="F2" s="0" t="s">
+      <c r="G2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I2" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="J2" s="0" t="s">
+      <c r="L2" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M2" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="0" t="s">
+      <c r="L5" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="0" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="G12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K12" s="0" t="s">
+      <c r="L12" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="0" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K13" s="0" t="s">
+      <c r="L13" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="L14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="M14" s="0" t="s">
         <v>84</v>
-      </c>
-[...22 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="L15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M15" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="L16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="0" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M17" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="L18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M18" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="I19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="L19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M19" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K20" s="0" t="s">
+      <c r="L20" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="L21" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M21" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="L22" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M22" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="L23" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M23" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="L24" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M24" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="L25" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M25" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K26" s="0" t="s">
+      <c r="L26" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="L26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M26" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>156</v>
       </c>
       <c r="G27" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K27" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M27" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>22</v>
+        <v>161</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="M28" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M29" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M31" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M32" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M34" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M35" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>128</v>
+        <v>75</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>205</v>
+        <v>102</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M39" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>210</v>
+        <v>102</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M40" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M41" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M42" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>134</v>
+        <v>224</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M43" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M44" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>145</v>
+        <v>229</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M45" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>238</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K46" s="0" t="s">
         <v>239</v>
       </c>
       <c r="L46" s="0" t="s">
         <v>240</v>
       </c>
       <c r="M46" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>236</v>
+        <v>154</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>242</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>243</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K47" s="0" t="s">
         <v>244</v>
       </c>
       <c r="L47" s="0" t="s">
         <v>245</v>
       </c>
       <c r="M47" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L48" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M48" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="L49" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M49" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="L50" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M50" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>259</v>
+        <v>30</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M51" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="0" t="s">
-        <v>171</v>
+        <v>264</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M52" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="L53" s="0" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="M53" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M54" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>40</v>
+        <v>277</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M55" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>277</v>
+        <v>190</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="M56" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="L57" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M57" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M58" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M59" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="F60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="L60" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M60" s="0" t="s">
-        <v>276</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M61" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M62" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M63" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L64" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M64" s="0" t="s">
-        <v>25</v>
+        <v>297</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>312</v>
+        <v>56</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="M65" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M66" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>312</v>
+        <v>56</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>319</v>
+        <v>115</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>320</v>
+        <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L67" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M67" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>312</v>
+        <v>56</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>319</v>
+        <v>115</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>320</v>
+        <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="L68" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M68" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>312</v>
+        <v>56</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>319</v>
+        <v>115</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="L69" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="M69" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>319</v>
+        <v>115</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>320</v>
+        <v>26</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="M70" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="L71" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M71" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G72" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K72" s="0" t="s">
         <v>344</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>345</v>
       </c>
       <c r="M72" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>134</v>
+        <v>337</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K73" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="0" t="s">
+      <c r="L73" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="H73" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M73" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E74" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="F74" s="0" t="s">
+      <c r="L74" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="G74" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M74" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E75" s="0" t="s">
+      <c r="L75" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M75" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>134</v>
+        <v>358</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>228</v>
+        <v>359</v>
       </c>
       <c r="F76" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K76" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="G76" s="0" t="s">
+      <c r="L76" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="H76" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M76" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="E77" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="G77" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K77" s="0" t="s">
         <v>367</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>368</v>
       </c>
       <c r="M77" s="0" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L78" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M78" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>150</v>
+        <v>358</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="L79" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M79" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>150</v>
+        <v>358</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="L80" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M80" s="0" t="s">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>26</v>
+        <v>358</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M81" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>22</v>
+        <v>333</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>387</v>
+        <v>247</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="G82" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K82" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="H82" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K82" s="0" t="s">
+      <c r="L82" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="L82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M82" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>22</v>
+        <v>333</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E83" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="F83" s="0" t="s">
+      <c r="G83" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="G83" s="0" t="s">
+      <c r="H83" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K83" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="H83" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K83" s="0" t="s">
+      <c r="L83" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="L83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>22</v>
+        <v>333</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E84" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H84" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K84" s="0" t="s">
         <v>398</v>
       </c>
       <c r="L84" s="0" t="s">
         <v>399</v>
       </c>
       <c r="M84" s="0" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>22</v>
+        <v>333</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>401</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>402</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K85" s="0" t="s">
         <v>403</v>
       </c>
       <c r="L85" s="0" t="s">
         <v>404</v>
       </c>
       <c r="M85" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>312</v>
+        <v>20</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>406</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>407</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K86" s="0" t="s">
         <v>408</v>
       </c>
       <c r="L86" s="0" t="s">
         <v>409</v>
       </c>
       <c r="M86" s="0" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>412</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K87" s="0" t="s">
         <v>413</v>
       </c>
       <c r="L87" s="0" t="s">
         <v>414</v>
       </c>
       <c r="M87" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F88" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K88" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="G88" s="0" t="s">
+      <c r="L88" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="H88" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M88" s="0" t="s">
-        <v>25</v>
+        <v>294</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E89" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="G89" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="F89" s="0" t="s">
+      <c r="H89" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K89" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="G89" s="0" t="s">
+      <c r="L89" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="H89" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M89" s="0" t="s">
-        <v>311</v>
+        <v>23</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>22</v>
+        <v>333</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E90" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="G90" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="F90" s="0" t="s">
+      <c r="H90" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K90" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="G90" s="0" t="s">
+      <c r="L90" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="H90" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M90" s="0" t="s">
-        <v>25</v>
+        <v>348</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E91" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="G91" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="F91" s="0" t="s">
+      <c r="H91" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K91" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="G91" s="0" t="s">
+      <c r="L91" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="H91" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M91" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="H92" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K92" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="F92" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="0" t="s">
+      <c r="L92" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="H92" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M92" s="0" t="s">
-        <v>264</v>
+        <v>23</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E93" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="F93" s="0" t="s">
+      <c r="H93" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K93" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="G93" s="0" t="s">
+      <c r="L93" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="H93" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M93" s="0" t="s">
-        <v>25</v>
+        <v>332</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E94" s="0" t="s">
+      <c r="H94" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K94" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="F94" s="0" t="s">
+      <c r="L94" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="G94" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M94" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="E95" s="0" t="s">
+      <c r="H95" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K95" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="F95" s="0" t="s">
+      <c r="L95" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="G95" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M95" s="0" t="s">
-        <v>25</v>
+        <v>282</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="L96" s="0" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M96" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="M97" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>320</v>
+        <v>463</v>
       </c>
       <c r="E98" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K98" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="L98" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="F98" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M98" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>320</v>
+        <v>469</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I99" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J99" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K99" s="0" t="s">
         <v>474</v>
       </c>
       <c r="L99" s="0" t="s">
         <v>475</v>
       </c>
       <c r="M99" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>320</v>
+        <v>364</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>477</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>478</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K100" s="0" t="s">
         <v>479</v>
       </c>
       <c r="L100" s="0" t="s">
         <v>480</v>
       </c>
       <c r="M100" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>482</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>483</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K101" s="0" t="s">
         <v>484</v>
       </c>
       <c r="L101" s="0" t="s">
         <v>485</v>
       </c>
       <c r="M101" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>487</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>488</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K102" s="0" t="s">
         <v>489</v>
       </c>
       <c r="L102" s="0" t="s">
         <v>490</v>
       </c>
       <c r="M102" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>491</v>
       </c>
       <c r="F103" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K103" s="0" t="s">
         <v>492</v>
       </c>
-      <c r="G103" s="0" t="s">
+      <c r="L103" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="H103" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M103" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E104" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="G104" s="0" t="s">
         <v>496</v>
       </c>
-      <c r="F104" s="0" t="s">
+      <c r="H104" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K104" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="G104" s="0" t="s">
+      <c r="L104" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="H104" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M104" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="G105" s="0" t="s">
         <v>501</v>
       </c>
-      <c r="E105" s="0" t="s">
+      <c r="H105" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K105" s="0" t="s">
         <v>502</v>
       </c>
-      <c r="F105" s="0" t="s">
+      <c r="L105" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="G105" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M105" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K106" s="0" t="s">
         <v>507</v>
       </c>
-      <c r="E106" s="0" t="s">
+      <c r="L106" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="F106" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M106" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E107" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K107" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="L107" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M107" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K108" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="L108" s="0" t="s">
         <v>518</v>
       </c>
-      <c r="F108" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M108" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>320</v>
+        <v>519</v>
       </c>
       <c r="E109" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="F109" s="0" t="s">
         <v>521</v>
       </c>
-      <c r="F109" s="0" t="s">
+      <c r="G109" s="0" t="s">
         <v>522</v>
       </c>
-      <c r="G109" s="0" t="s">
+      <c r="H109" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I109" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K109" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="H109" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K109" s="0" t="s">
+      <c r="L109" s="0" t="s">
         <v>524</v>
       </c>
-      <c r="L109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M109" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>320</v>
+        <v>525</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>527</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>528</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K110" s="0" t="s">
         <v>529</v>
       </c>
       <c r="L110" s="0" t="s">
         <v>530</v>
       </c>
       <c r="M110" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>531</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>532</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>533</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K111" s="0" t="s">
         <v>534</v>
       </c>
       <c r="L111" s="0" t="s">
         <v>535</v>
       </c>
       <c r="M111" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>532</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>533</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K112" s="0" t="s">
         <v>537</v>
       </c>
       <c r="L112" s="0" t="s">
         <v>538</v>
       </c>
       <c r="M112" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>540</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>541</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K113" s="0" t="s">
         <v>542</v>
       </c>
       <c r="L113" s="0" t="s">
         <v>543</v>
       </c>
       <c r="M113" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>545</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>546</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K114" s="0" t="s">
         <v>547</v>
       </c>
       <c r="L114" s="0" t="s">
         <v>548</v>
       </c>
       <c r="M114" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>550</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>551</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K115" s="0" t="s">
         <v>552</v>
       </c>
       <c r="L115" s="0" t="s">
         <v>553</v>
       </c>
       <c r="M115" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>554</v>
       </c>
-      <c r="E116" s="0" t="s">
+      <c r="F116" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I116" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K116" s="0" t="s">
         <v>555</v>
       </c>
-      <c r="F116" s="0" t="s">
+      <c r="L116" s="0" t="s">
         <v>556</v>
       </c>
-      <c r="G116" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M116" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E117" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I117" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J117" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K117" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="F117" s="0" t="s">
+      <c r="L117" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="G117" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M117" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E118" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J118" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K118" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="F118" s="0" t="s">
+      <c r="L118" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="G118" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M118" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E119" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I119" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J119" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K119" s="0" t="s">
         <v>570</v>
       </c>
-      <c r="F119" s="0" t="s">
+      <c r="L119" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="G119" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M119" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>320</v>
+        <v>572</v>
       </c>
       <c r="E120" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="G120" s="0" t="s">
         <v>575</v>
       </c>
-      <c r="F120" s="0" t="s">
+      <c r="H120" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J120" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K120" s="0" t="s">
         <v>576</v>
       </c>
-      <c r="G120" s="0" t="s">
+      <c r="L120" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="H120" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M120" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="G121" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="H121" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I121" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J121" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K121" s="0" t="s">
         <v>581</v>
       </c>
-      <c r="F121" s="0" t="s">
+      <c r="L121" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="G121" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M121" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K122" s="0" t="s">
         <v>586</v>
       </c>
-      <c r="F122" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="0" t="s">
+      <c r="L122" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="H122" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M122" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>580</v>
+        <v>338</v>
       </c>
       <c r="E123" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G123" s="0" t="s">
         <v>590</v>
       </c>
-      <c r="F123" s="0" t="s">
+      <c r="H123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K123" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="G123" s="0" t="s">
+      <c r="L123" s="0" t="s">
         <v>592</v>
       </c>
-      <c r="H123" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M123" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E124" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="G124" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="F124" s="0" t="s">
+      <c r="H124" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J124" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K124" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="G124" s="0" t="s">
+      <c r="L124" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="H124" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M124" s="0" t="s">
-        <v>240</v>
+        <v>23</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>320</v>
+        <v>598</v>
       </c>
       <c r="E125" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="F125" s="0" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>601</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K125" s="0" t="s">
         <v>602</v>
       </c>
       <c r="L125" s="0" t="s">
         <v>603</v>
       </c>
       <c r="M125" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F126" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="G126" s="0" t="s">
         <v>605</v>
       </c>
-      <c r="G126" s="0" t="s">
+      <c r="H126" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="J126" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K126" s="0" t="s">
         <v>606</v>
       </c>
-      <c r="H126" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K126" s="0" t="s">
+      <c r="L126" s="0" t="s">
         <v>607</v>
       </c>
-      <c r="L126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M126" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>320</v>
+        <v>598</v>
       </c>
       <c r="E127" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="F127" s="0" t="s">
         <v>609</v>
       </c>
-      <c r="F127" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G127" s="0" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="L127" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M127" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M128" s="0" t="s">
-        <v>25</v>
+        <v>258</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>269</v>
+        <v>618</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>619</v>
+        <v>19</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K129" s="0" t="s">
         <v>620</v>
       </c>
       <c r="L129" s="0" t="s">
         <v>621</v>
       </c>
       <c r="M129" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>622</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>623</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>624</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K130" s="0" t="s">
         <v>625</v>
       </c>
       <c r="L130" s="0" t="s">
         <v>626</v>
       </c>
       <c r="M130" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F131" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J131" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K131" s="0" t="s">
         <v>628</v>
       </c>
-      <c r="G131" s="0" t="s">
+      <c r="L131" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="H131" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M131" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E132" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="F132" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="G132" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="F132" s="0" t="s">
+      <c r="H132" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I132" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J132" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K132" s="0" t="s">
         <v>633</v>
       </c>
-      <c r="G132" s="0" t="s">
+      <c r="L132" s="0" t="s">
         <v>634</v>
       </c>
-      <c r="H132" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M132" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I133" s="0" t="s">
         <v>637</v>
       </c>
-      <c r="F133" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="0" t="s">
+      <c r="J133" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K133" s="0" t="s">
         <v>638</v>
       </c>
-      <c r="H133" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K133" s="0" t="s">
+      <c r="L133" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="L133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M133" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E134" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="F134" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>642</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>455</v>
+        <v>19</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K134" s="0" t="s">
         <v>643</v>
       </c>
       <c r="L134" s="0" t="s">
         <v>644</v>
       </c>
       <c r="M134" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>645</v>
       </c>
-      <c r="E135" s="0" t="s">
+      <c r="F135" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="F135" s="0" t="s">
+      <c r="G135" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="G135" s="0" t="s">
+      <c r="H135" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I135" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K135" s="0" t="s">
         <v>648</v>
       </c>
-      <c r="H135" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K135" s="0" t="s">
+      <c r="L135" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="L135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M135" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D136" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F136" s="0" t="s">
         <v>651</v>
       </c>
-      <c r="E136" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F136" s="0" t="s">
+      <c r="G136" s="0" t="s">
         <v>652</v>
       </c>
-      <c r="G136" s="0" t="s">
+      <c r="H136" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J136" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K136" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="H136" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K136" s="0" t="s">
+      <c r="L136" s="0" t="s">
         <v>654</v>
       </c>
-      <c r="L136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M136" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E137" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="G137" s="0" t="s">
         <v>656</v>
       </c>
-      <c r="F137" s="0" t="s">
+      <c r="H137" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I137" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K137" s="0" t="s">
         <v>657</v>
       </c>
-      <c r="G137" s="0" t="s">
+      <c r="L137" s="0" t="s">
         <v>658</v>
       </c>
-      <c r="H137" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M137" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K138" s="0" t="s">
         <v>661</v>
       </c>
-      <c r="F138" s="0" t="s">
+      <c r="L138" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="G138" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M138" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>320</v>
+        <v>663</v>
       </c>
       <c r="E139" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>666</v>
       </c>
-      <c r="F139" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H139" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>619</v>
+        <v>19</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K139" s="0" t="s">
         <v>667</v>
       </c>
       <c r="L139" s="0" t="s">
         <v>668</v>
       </c>
       <c r="M139" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>320</v>
+        <v>669</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>669</v>
+        <v>428</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>670</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>671</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K140" s="0" t="s">
         <v>672</v>
       </c>
       <c r="L140" s="0" t="s">
         <v>673</v>
       </c>
       <c r="M140" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="L141" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="M141" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>619</v>
+        <v>473</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="L142" s="0" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="M142" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K143" s="0" t="s">
         <v>685</v>
       </c>
       <c r="L143" s="0" t="s">
         <v>686</v>
       </c>
       <c r="M143" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>688</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>689</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K144" s="0" t="s">
         <v>690</v>
       </c>
       <c r="L144" s="0" t="s">
         <v>691</v>
       </c>
       <c r="M144" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F145" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I145" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K145" s="0" t="s">
         <v>693</v>
       </c>
-      <c r="G145" s="0" t="s">
+      <c r="L145" s="0" t="s">
         <v>694</v>
       </c>
-      <c r="H145" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M145" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E146" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="G146" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="F146" s="0" t="s">
+      <c r="H146" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K146" s="0" t="s">
         <v>698</v>
       </c>
-      <c r="G146" s="0" t="s">
+      <c r="L146" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="H146" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M146" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E147" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="G147" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="F147" s="0" t="s">
+      <c r="H147" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K147" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="G147" s="0" t="s">
+      <c r="L147" s="0" t="s">
         <v>704</v>
       </c>
-      <c r="H147" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M147" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E148" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="G148" s="0" t="s">
         <v>707</v>
       </c>
-      <c r="F148" s="0" t="s">
+      <c r="H148" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I148" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K148" s="0" t="s">
         <v>708</v>
       </c>
-      <c r="G148" s="0" t="s">
+      <c r="L148" s="0" t="s">
         <v>709</v>
       </c>
-      <c r="H148" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M148" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E149" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="G149" s="0" t="s">
         <v>712</v>
       </c>
-      <c r="F149" s="0" t="s">
+      <c r="H149" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I149" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K149" s="0" t="s">
         <v>713</v>
       </c>
-      <c r="G149" s="0" t="s">
+      <c r="L149" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="H149" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M149" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E150" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="G150" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="F150" s="0" t="s">
+      <c r="H150" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I150" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K150" s="0" t="s">
         <v>718</v>
       </c>
-      <c r="G150" s="0" t="s">
+      <c r="L150" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="H150" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M150" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E151" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="G151" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="F151" s="0" t="s">
+      <c r="H151" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I151" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K151" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="G151" s="0" t="s">
+      <c r="L151" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="H151" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M151" s="0" t="s">
-        <v>253</v>
+        <v>23</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="G152" s="0" t="s">
         <v>727</v>
       </c>
-      <c r="F152" s="0" t="s">
+      <c r="H152" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I152" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K152" s="0" t="s">
         <v>728</v>
       </c>
-      <c r="G152" s="0" t="s">
+      <c r="L152" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="H152" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M152" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E153" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="G153" s="0" t="s">
         <v>732</v>
       </c>
-      <c r="F153" s="0" t="s">
+      <c r="H153" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K153" s="0" t="s">
         <v>733</v>
       </c>
-      <c r="G153" s="0" t="s">
+      <c r="L153" s="0" t="s">
         <v>734</v>
       </c>
-      <c r="H153" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M153" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E154" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="G154" s="0" t="s">
         <v>737</v>
       </c>
-      <c r="F154" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H154" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>41</v>
+        <v>637</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K154" s="0" t="s">
         <v>738</v>
       </c>
       <c r="L154" s="0" t="s">
         <v>739</v>
       </c>
       <c r="M154" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>741</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>742</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K155" s="0" t="s">
         <v>743</v>
       </c>
       <c r="L155" s="0" t="s">
         <v>744</v>
       </c>
       <c r="M155" s="0" t="s">
-        <v>25</v>
+        <v>274</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>280</v>
+        <v>745</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="L156" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M156" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>619</v>
+        <v>19</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L157" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M157" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>651</v>
+        <v>338</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="G158" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K158" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="H158" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K158" s="0" t="s">
+      <c r="L158" s="0" t="s">
         <v>757</v>
       </c>
-      <c r="L158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M158" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E159" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>759</v>
       </c>
-      <c r="F159" s="0" t="s">
+      <c r="G159" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="G159" s="0" t="s">
+      <c r="H159" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I159" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K159" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="H159" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K159" s="0" t="s">
+      <c r="L159" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="L159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M159" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E160" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="G160" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="F160" s="0" t="s">
+      <c r="H160" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K160" s="0" t="s">
         <v>765</v>
       </c>
-      <c r="G160" s="0" t="s">
+      <c r="L160" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="H160" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M160" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E161" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="G161" s="0" t="s">
         <v>769</v>
       </c>
-      <c r="F161" s="0" t="s">
+      <c r="H161" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K161" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="G161" s="0" t="s">
+      <c r="L161" s="0" t="s">
         <v>771</v>
       </c>
-      <c r="H161" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M161" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>320</v>
+        <v>669</v>
       </c>
       <c r="E162" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="G162" s="0" t="s">
         <v>774</v>
       </c>
-      <c r="F162" s="0" t="s">
+      <c r="H162" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K162" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="G162" s="0" t="s">
+      <c r="L162" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="H162" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M162" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E163" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="G163" s="0" t="s">
         <v>779</v>
       </c>
-      <c r="F163" s="0" t="s">
+      <c r="H163" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K163" s="0" t="s">
         <v>780</v>
       </c>
-      <c r="G163" s="0" t="s">
+      <c r="L163" s="0" t="s">
         <v>781</v>
       </c>
-      <c r="H163" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M163" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E164" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="G164" s="0" t="s">
         <v>784</v>
       </c>
-      <c r="F164" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H164" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K164" s="0" t="s">
         <v>785</v>
       </c>
       <c r="L164" s="0" t="s">
         <v>786</v>
       </c>
       <c r="M164" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>787</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>788</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>789</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>41</v>
+        <v>637</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K165" s="0" t="s">
         <v>790</v>
       </c>
       <c r="L165" s="0" t="s">
         <v>791</v>
       </c>
       <c r="M165" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>793</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>794</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>619</v>
+        <v>19</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K166" s="0" t="s">
         <v>795</v>
       </c>
       <c r="L166" s="0" t="s">
         <v>796</v>
       </c>
       <c r="M166" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>797</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="L167" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="M167" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>41</v>
+        <v>637</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K168" s="0" t="s">
         <v>803</v>
       </c>
       <c r="L168" s="0" t="s">
         <v>804</v>
       </c>
       <c r="M168" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>805</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>806</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>807</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K169" s="0" t="s">
         <v>808</v>
       </c>
       <c r="L169" s="0" t="s">
         <v>809</v>
       </c>
       <c r="M169" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="L170" s="0" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="M170" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="E171" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="G171" s="0" t="s">
         <v>812</v>
       </c>
-      <c r="F171" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H171" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="L171" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M171" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L172" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M172" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>619</v>
+        <v>19</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="L173" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M173" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>828</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K174" s="0" t="s">
         <v>829</v>
       </c>
       <c r="L174" s="0" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="M174" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="E175" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="F175" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="F175" s="0" t="s">
+      <c r="G175" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="G175" s="0" t="s">
+      <c r="H175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K175" s="0" t="s">
         <v>833</v>
       </c>
-      <c r="H175" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K175" s="0" t="s">
+      <c r="L175" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="L175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M175" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E176" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="F176" s="0" t="s">
         <v>836</v>
       </c>
-      <c r="F176" s="0" t="s">
+      <c r="G176" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="G176" s="0" t="s">
+      <c r="H176" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K176" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="H176" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K176" s="0" t="s">
+      <c r="L176" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="L176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M176" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E177" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F177" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="F177" s="0" t="s">
+      <c r="G177" s="0" t="s">
         <v>842</v>
       </c>
-      <c r="G177" s="0" t="s">
+      <c r="H177" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K177" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="H177" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K177" s="0" t="s">
+      <c r="L177" s="0" t="s">
         <v>844</v>
       </c>
-      <c r="L177" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M177" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="E178" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="G178" s="0" t="s">
         <v>846</v>
       </c>
-      <c r="F178" s="0" t="s">
+      <c r="H178" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I178" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K178" s="0" t="s">
         <v>847</v>
       </c>
-      <c r="G178" s="0" t="s">
+      <c r="L178" s="0" t="s">
         <v>848</v>
       </c>
-      <c r="H178" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M178" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>651</v>
+        <v>374</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>656</v>
+        <v>849</v>
       </c>
       <c r="F179" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="G179" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="G179" s="0" t="s">
+      <c r="H179" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K179" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="H179" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K179" s="0" t="s">
+      <c r="L179" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="L179" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M179" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E180" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F180" s="0" t="s">
         <v>855</v>
       </c>
-      <c r="F180" s="0" t="s">
+      <c r="G180" s="0" t="s">
         <v>856</v>
       </c>
-      <c r="G180" s="0" t="s">
+      <c r="H180" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I180" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J180" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K180" s="0" t="s">
         <v>857</v>
       </c>
-      <c r="H180" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K180" s="0" t="s">
+      <c r="L180" s="0" t="s">
         <v>858</v>
       </c>
-      <c r="L180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M180" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E181" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="F181" s="0" t="s">
         <v>860</v>
       </c>
-      <c r="F181" s="0" t="s">
+      <c r="G181" s="0" t="s">
         <v>861</v>
       </c>
-      <c r="G181" s="0" t="s">
+      <c r="H181" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K181" s="0" t="s">
         <v>862</v>
       </c>
-      <c r="H181" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K181" s="0" t="s">
+      <c r="L181" s="0" t="s">
         <v>863</v>
       </c>
-      <c r="L181" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M181" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E182" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="F182" s="0" t="s">
         <v>865</v>
       </c>
-      <c r="F182" s="0" t="s">
+      <c r="G182" s="0" t="s">
         <v>866</v>
       </c>
-      <c r="G182" s="0" t="s">
+      <c r="H182" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I182" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K182" s="0" t="s">
         <v>867</v>
       </c>
-      <c r="H182" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K182" s="0" t="s">
+      <c r="L182" s="0" t="s">
         <v>868</v>
       </c>
-      <c r="L182" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M182" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>356</v>
+        <v>669</v>
       </c>
       <c r="E183" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="G183" s="0" t="s">
         <v>870</v>
       </c>
-      <c r="F183" s="0" t="s">
+      <c r="H183" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K183" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="G183" s="0" t="s">
+      <c r="L183" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="H183" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M183" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E184" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="G184" s="0" t="s">
         <v>875</v>
       </c>
-      <c r="F184" s="0" t="s">
+      <c r="H184" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I184" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K184" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="G184" s="0" t="s">
+      <c r="L184" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="H184" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M184" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E185" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="G185" s="0" t="s">
         <v>880</v>
       </c>
-      <c r="F185" s="0" t="s">
+      <c r="H185" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K185" s="0" t="s">
         <v>881</v>
       </c>
-      <c r="G185" s="0" t="s">
+      <c r="L185" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="H185" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M185" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E186" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G186" s="0" t="s">
         <v>885</v>
       </c>
-      <c r="F186" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G186" s="0" t="s">
+      <c r="H186" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I186" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J186" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K186" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="H186" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K186" s="0" t="s">
+      <c r="L186" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="L186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M186" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E187" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F187" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="F187" s="0" t="s">
+      <c r="G187" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="G187" s="0" t="s">
+      <c r="H187" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I187" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K187" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="H187" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K187" s="0" t="s">
+      <c r="L187" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="L187" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M187" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E188" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="F188" s="0" t="s">
         <v>894</v>
       </c>
-      <c r="F188" s="0" t="s">
+      <c r="G188" s="0" t="s">
         <v>895</v>
       </c>
-      <c r="G188" s="0" t="s">
+      <c r="H188" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I188" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K188" s="0" t="s">
         <v>896</v>
       </c>
-      <c r="H188" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K188" s="0" t="s">
+      <c r="L188" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="L188" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M188" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E189" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="F189" s="0" t="s">
         <v>899</v>
       </c>
-      <c r="F189" s="0" t="s">
+      <c r="G189" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="G189" s="0" t="s">
+      <c r="H189" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I189" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K189" s="0" t="s">
         <v>901</v>
       </c>
-      <c r="H189" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K189" s="0" t="s">
+      <c r="L189" s="0" t="s">
         <v>902</v>
       </c>
-      <c r="L189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M189" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E190" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="G190" s="0" t="s">
         <v>904</v>
       </c>
-      <c r="F190" s="0" t="s">
+      <c r="H190" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I190" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J190" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K190" s="0" t="s">
         <v>905</v>
       </c>
-      <c r="G190" s="0" t="s">
+      <c r="L190" s="0" t="s">
         <v>906</v>
       </c>
-      <c r="H190" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M190" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="G191" s="0" t="s">
         <v>909</v>
       </c>
-      <c r="E191" s="0" t="s">
+      <c r="H191" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I191" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J191" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K191" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="F191" s="0" t="s">
+      <c r="L191" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="G191" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M191" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>373</v>
+        <v>912</v>
       </c>
       <c r="F192" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I192" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K192" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="G192" s="0" t="s">
+      <c r="L192" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="H192" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M192" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>451</v>
+        <v>338</v>
       </c>
       <c r="E193" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="G193" s="0" t="s">
         <v>919</v>
       </c>
-      <c r="F193" s="0" t="s">
+      <c r="H193" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I193" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J193" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K193" s="0" t="s">
         <v>920</v>
       </c>
-      <c r="G193" s="0" t="s">
+      <c r="L193" s="0" t="s">
         <v>921</v>
       </c>
-      <c r="H193" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M193" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E194" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G194" s="0" t="s">
         <v>924</v>
       </c>
-      <c r="F194" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G194" s="0" t="s">
+      <c r="H194" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I194" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K194" s="0" t="s">
         <v>925</v>
       </c>
-      <c r="H194" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K194" s="0" t="s">
+      <c r="L194" s="0" t="s">
         <v>926</v>
       </c>
-      <c r="L194" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M194" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>320</v>
+        <v>927</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>929</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>930</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>41</v>
+        <v>637</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K195" s="0" t="s">
         <v>931</v>
       </c>
       <c r="L195" s="0" t="s">
         <v>932</v>
       </c>
       <c r="M195" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E196" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="F196" s="0" t="s">
         <v>933</v>
       </c>
-      <c r="F196" s="0" t="s">
+      <c r="G196" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="G196" s="0" t="s">
+      <c r="H196" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I196" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J196" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K196" s="0" t="s">
         <v>935</v>
       </c>
-      <c r="H196" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K196" s="0" t="s">
+      <c r="L196" s="0" t="s">
         <v>936</v>
       </c>
-      <c r="L196" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M196" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>320</v>
+        <v>469</v>
       </c>
       <c r="E197" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="F197" s="0" t="s">
         <v>938</v>
       </c>
-      <c r="F197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G197" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="L197" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="M197" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>943</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K198" s="0" t="s">
         <v>944</v>
       </c>
       <c r="L198" s="0" t="s">
         <v>945</v>
       </c>
       <c r="M198" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L199" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="M199" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="L200" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="M200" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K201" s="0" t="s">
         <v>957</v>
       </c>
       <c r="L201" s="0" t="s">
         <v>958</v>
       </c>
       <c r="M201" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>508</v>
+        <v>959</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="L202" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="M202" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>651</v>
+        <v>338</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="G203" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J203" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K203" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="H203" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K203" s="0" t="s">
+      <c r="L203" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="L203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M203" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>651</v>
+        <v>374</v>
       </c>
       <c r="E204" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="F204" s="0" t="s">
         <v>968</v>
       </c>
-      <c r="F204" s="0" t="s">
+      <c r="G204" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="G204" s="0" t="s">
+      <c r="H204" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I204" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J204" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K204" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="H204" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K204" s="0" t="s">
+      <c r="L204" s="0" t="s">
         <v>971</v>
       </c>
-      <c r="L204" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M204" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E205" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="F205" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F205" s="0" t="s">
+      <c r="G205" s="0" t="s">
         <v>974</v>
       </c>
-      <c r="G205" s="0" t="s">
+      <c r="H205" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I205" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K205" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="H205" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K205" s="0" t="s">
+      <c r="L205" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="L205" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M205" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E206" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="G206" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="F206" s="0" t="s">
+      <c r="H206" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K206" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="G206" s="0" t="s">
+      <c r="L206" s="0" t="s">
         <v>980</v>
       </c>
-      <c r="H206" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M206" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>320</v>
+        <v>669</v>
       </c>
       <c r="E207" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="G207" s="0" t="s">
         <v>983</v>
       </c>
-      <c r="F207" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H207" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K207" s="0" t="s">
         <v>984</v>
       </c>
       <c r="L207" s="0" t="s">
         <v>985</v>
       </c>
       <c r="M207" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>320</v>
+        <v>669</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>987</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="L208" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="M208" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="L209" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M209" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="L210" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="M210" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K211" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="L211" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="M211" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>27</v>
+        <v>1004</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K212" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="L212" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="M212" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K213" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="L213" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="M213" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>56</v>
+        <v>1013</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K214" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="L214" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="M214" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>320</v>
+        <v>374</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K215" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="L215" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="M215" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E216" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F216" s="0" t="s">
         <v>1022</v>
       </c>
-      <c r="F216" s="0" t="s">
+      <c r="G216" s="0" t="s">
         <v>1023</v>
       </c>
-      <c r="G216" s="0" t="s">
+      <c r="H216" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I216" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K216" s="0" t="s">
         <v>1024</v>
       </c>
-      <c r="H216" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K216" s="0" t="s">
+      <c r="L216" s="0" t="s">
         <v>1025</v>
       </c>
-      <c r="L216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M216" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E217" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>1027</v>
       </c>
-      <c r="F217" s="0" t="s">
+      <c r="G217" s="0" t="s">
         <v>1028</v>
       </c>
-      <c r="G217" s="0" t="s">
+      <c r="H217" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I217" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K217" s="0" t="s">
         <v>1029</v>
       </c>
-      <c r="H217" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K217" s="0" t="s">
+      <c r="L217" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="L217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M217" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="E218" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G218" s="0" t="s">
         <v>1032</v>
       </c>
-      <c r="F218" s="0" t="s">
+      <c r="H218" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I218" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J218" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K218" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="G218" s="0" t="s">
+      <c r="L218" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="H218" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K218" s="0" t="s">
+      <c r="M218" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D219" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>1035</v>
       </c>
-      <c r="L218" s="0" t="s">
+      <c r="F219" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="M218" s="0" t="s">
-        <v>25</v>
+      <c r="G219" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H219" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I219" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K219" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L219" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="M219" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I220" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J220" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K220" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L220" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M220" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H221" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I221" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K221" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L221" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="M221" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I222" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="K222" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L222" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="M222" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>