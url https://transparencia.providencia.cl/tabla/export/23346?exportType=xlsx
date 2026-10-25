--- v1 (2026-06-15)
+++ v2 (2026-10-25)
@@ -4,306 +4,528 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1055" uniqueCount="1055">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="1121">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Octubre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>22-10-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transferencia </t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Ratifícase el convenio de Transferencia de Recusros "Subvención", suscrito con fecha 25 de junio de 2026, entre ROPERO DEL HOSPITALIZADO DAMAS DE AMARILLO, RUT N°71.196.100-3 y la MUNICIPALIDAD DE PROVDIDENCIA, por un monto de M$4.722.-, para constribuir al financiamiento del prorama: "Ayudar a quine más lo necesita". Incluye los gastos en : 1 . Bienes y servicios de consumo: comprende los gastos en vestuario y otros; artículos de aseo, pañales para adultos.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xnCFMCK0hRBq0Fc296pRPA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>21-10-2026</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>En Porta de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos" Subvención", suscrito con fecha 30 de junio de 2026, entre el CIRCULO CULTURAL DE MUJERES PROFESORAS EMMA SALAS NEUMANN RUT N°65.226164-7 y  de la MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bqL%2FNQkq2Ur%2FjKiDCdetPg%3D%3D</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>20-10-2026</t>
+  </si>
+  <si>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 30 de junio de 2026, entre el CLUB DE CUECA Y FOLCORE LOS AGUILUCHOS, RUT N°65.035.321-8 y la MUNICIPLIDAD DE PROVIDENCIA, por un monto de M$3.141.-, para contribuir al financiamiento del programa : "Folclore para Providencia". Incluye los gastos en: 1. Gastos en personal: Honorarios de modista de trajes folclóricos. 2. Bienes y servicios de consumo: Compra de vestuarios típicos tales como: chaquetillas de huaso, vestidos de china, telas, fajas, pañuelos, boinas, botas, botones y cierres, botas altas estilo Patagonia, trajes de varias zonas de Chile y transporte.- </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KkwrOuPih53cGcQKLuNNgw%3D%3D</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>19.10.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de septiembre de 2026, entre el CLUB DEPORTIVO BOCHEROSPRO, RUT N°65.207.935-0 y la MUNICIPLIDAD DE PROVIDENCIA, por un monto de M$3.060-., para contribuir al financiamiento del proyecto: "Recrear y participar de actividades deportivas en juego de bochas y petancas", el que comprende sólo los siguientes gastos: 1. Gastos en personal: honorarios profesoresde bochas y petancas. 2. Bienes y servicio de consumo: Adquisición de vestuario deportivo y sets deportivos de juegos de bochas y petancas.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gPd8188zHcDW8%2FeBhKC84Q%3D%3D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 26 de junio de 2026, entre el CLUB DEPORTIVO JUVENTUS AGUILUCHO, RUT N°65.207.935-0 y la MUNICIPLIDAD DE PROVIDENCIA, por un monto de M$4.625.-, para contribuir al financiamiento del programa: "Formación deportiva integral para la comunidad del barrio El Aguilucho". Incluye los gastos en: 1.Gastos en personal: honorarios de profesores. 2. Bienes y servicios de consumo: gastos para la adquisición de diversos artículos deportivos tales como: balones, petos, camisetas, shorts, conos de entrenamiento, vallas para saltos y agilidad, bolso para botiquines.- </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KfJpZotJp4HDig2qWOgQ7w%3D%3D</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Ratifícase el convenio de transferencia de recursos, "Modelo de Intervención de 24 meses para Usuarios/as de 65 años y más edad, del Programa Apoyo Integral al Adulto Mayor - Vínculos, del Subsistema de "Seguridades y Oportunidades", suscrito con fecha 15 de septiembre de 2026, entre la SECRETARÍA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del Programa Vínculos, del Subsistema de Promoción y Protección Social " Seguridades y Oportunidades", a través de los componentes de "Acompañamiento a la Trayectoria - Programa Eje " y "Acompañamiento Psicosocial con enfoque ocupacional.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IbLTYkOAIUEUHvFKZ1VHMg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Octubre </t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos" Subvención", suscrito con fecha 26 de junio de 2026, entre la CORPORACIÓN DE AYUDA AL NIÑO QUEMADO COANIQUEM RUT N°70.715.400-4 y  de la MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=25RFsruDxxpGFefeffP5xA%3D%3D</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos" Subvención", suscrito con fecha 22 de septiembre de 2026, entre el CUERPO DE BOMBEROS DE SANTIAGO Y de la MUNICIPALIDAD DE PROVIDENCIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Su25X48GTavVVlwXBDi5Cg%3D%3D</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>Ratifícase el convenio de transferencia de recursos "Subvención", suscrito con fecha 23 de septiembre de 2026, entre el CLUB DE LEONES DE SANTIAGO y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$3.545.- para constribuir al financiamiento del programa "Restauración y modernización de la infraestructura del Club de Leones Santiago Fundador", con el siguiente detalle: 1.- Gastos en personal: mano de obra especializada: electricista certificado, maestro techador, maestro albañil. 2.- Gastos en bienes y servicios de consumo: materiales para techumbre; materiales para cambio de sistema eléctrico; restauración fachada, mejoras interiores; limpieza, retiro de escombros y aseo.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sxEF8qZBbhntRgsgU6HmYQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de junio de 2026, entre la CRUZ ROJA CHILENA y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$4.394.-, para contribuir al financiamiento del programa: "Unidades educativas de Cruz Roja Chilena". Incluye los gastos en: Bienes y servicios de consumo: Compra de computadores portátil e impresora de tinta. Tintas para impresión, Pendones, papelería, impresión de manuales de primeros auxilios e infografía de emergencias y salud, caja de transporte; Compra de colaciones para participantes del programa unidades educativas; compra de poleras con distintivos de cruz roja; compra de elementos gráficos.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tTb0J4F%2BVqAtH%2Fa6ue1aog%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Julio </t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 19 de junio de 2026, entre la UNIÓN DE AMIGOS DE LOS ANIMALES y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$21.000.- para 1.Gastos en personal: Gastos honorarios clínicas veterinarias; honorarios  veterinarios por: tratamientos médicos, 2. Bienes y servicios de consumo: Medicamentos, vacunas, antiparasitarios; materiales para reacondicionamiento caniles, gatiles y traslados; alimentos especiales para gatos y perros (medicados)</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xiH1i4Q0yK5ZtPP4ncLpIg%3D%3D</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 16 de junio de 2026, entre la FUNDACIÓN CLUB PROVIDENCIA y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$24.234.-, para contibuir al financiamiento de la participación de la rama de basquetbol femeninas y masculinas, en sus distintas categorías, en campeonatos deportivos. Se financiarán campeonatos de la asociación femenina, masculino menores y masculino adulto. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=L%2FzhRxtnntRWThlbl3IYaQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto  Exento </t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de junio de 2026, entre la CORPORACIÓN APERTURA PARA EL MAÑANA y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$4.625.-, para contribuir al financiamento del programa: "Autonomía e independencia un espacio en APM". Incluye los gastos en: 1. Gastos en personal: remuneraciones de profesional de apoyo en ejecución de proyecto "Chef Taller Productivo". 2. Bienes y servicios de consumo: Arriendo de espacio, contratación software neuro personal trainer, insumos de bollería y pastelería (harinas, manteca, cacao, margarina, aceite, otros, insumos de envasado.- </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gKrlq6LTNdUJqZPtnfQ0Lw%3D%3D</t>
+  </si>
+  <si>
+    <t>Decrto Exento</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>07:07:2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de junio de 2026, entre la PARROQUIA NUESTRA SEÑORA DE LA DIVINA PROVIDENCIA y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$20.222.-, para contribuir al financiamiento de los gastos destinados al programa "Recuperación y mantención del monumento nacional Nuestra Señora de la Divina Providencia".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TSREfkc55WeFiVamKkU1UQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de junio de 2026, entre la JUNTA DE VECINOS N°6 SANTA ISABEL y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$7.788.-, para contribuir al financiamiento del programa: "Funcionamiento y fortalecimiento de la gestión vecinal del sector territorial de la Junta de Vecinos N°6 Santa Isabel". Incluye gastos operacionales en. 1.- Gastos en personal: Honorarios para el funcionamiento y fortalecimiento de la organización: asistente aseo, técnico en mantención tecnológica, secretaria, asesoría en contabilidad. 2.- Bienes y servicios de consumo: Arriendo equipos de amplificación, gastos de traslados y locomoción para directivas, gastos para difución; adquisición artículos de librería, oficina y aseo; coffee break para reuniones y asambleas y para contribuir al financiamiento del programa: "Actividades y realización de actividades comunitarias". Se impartirán talleres tales como cueca porteña, mapeo y reconocimiento tintóreo, teatro, costura, conversatorios, entre otras actividades culturales, recreativas o de formación que promuevan la participación e identidad barrial. Incluye gastos en: 1.- Gastos en personal: Honorarios profesionales y talleristas. 2.- Bienes y servicios de consumo: adquisición de artículos de librería y ferretería para desarrollo de talleres; adquisición de productos para coffe break para talleres.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7YPq91NzjKcHl430rWD4Wg%3D%3D</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 25 de junio de 2026, entre el CLUB DE ADULTO MAYOR "TIKAY" y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$1.620.-, para contribuir al financiamiento del programa "Difusión de las actividades folclóricas chilenas". Incluye los gastos en: Gastos en bienes y servicios de consumo: adquisición de vestuario para presentaciones del Club de Adulto Mayor Tikay.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=y55jf8EMgmoztfBTVDRgng%3D%3D</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos "Subvención", suscrito con fecha 23 de junio de 2026, entre la CLUB DE TEATRO JORGE BOUDON VERGARA y la MUNICIPALIDAD DE PROVIDENCIA, por un monto de M$4.500.-, para contribuir al financiamiento del programa: "Favoreciendo un envejecimiento positivo y vinculación con la comunidad, a través del proceso de preparación y presentación de un obra teatral". Incluye los gastos en: 1Gastos en personal: pago de clases de teatro y dirección de presentaciones. 2. Bienes y servicios de consumo: gastos de bodegaje, compra de telas y vestuario y transformaciones de ropa; impresión de documentos y fotocopias; difusión y materiales de oficina.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=T74oofMZUh9%2FmRahabdwjA%3D%3D</t>
+  </si>
+  <si>
     <t>971</t>
   </si>
   <si>
     <t xml:space="preserve">Junio </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...4 lines deleted...]
-  <si>
     <t>11-06-2026</t>
   </si>
   <si>
-    <t xml:space="preserve">En Portal de Transparencia </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito a la fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°12 "PEDRO DE VALDIVIA NORTE", RUT N°71.11.200-6  y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$7.754.- a título de subvención, para contribuir al financiamiento de los programas "Funcionamiento 2026, Plan 2026" y "Proyecto Gran Malón del Barrio".-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i0fFDsjXbXjDVUDHvOqaEw%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...4 lines deleted...]
-  <si>
     <t>Junio</t>
   </si>
   <si>
-    <t>Decreto Exento</t>
+    <t>879</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transferencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifócase ek Convenio de Transferencia de recursos suscrito, con fecha 25 de mayo de 202, entre la Municipalida de  Providencia y la empresda INVERSIONES TROYA S.A,, RUT N°77.011.846-K, mediante el cual la primera se obliga a transferir a la segunda la suma de $237.652.212.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5nMoKRjMcIF7plFFFT00aA%3D%3D</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>02-06-2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio de Transferencia de Recusos suscrito, con fecha 28 de mayo de 2026, entre la Municipalidad de Providencia y el empresa DEMARCO S.A., RUIT N°88.277.600-K, mediante el cual laprimera se obliga a transferir a la segunda la suma de $66.139.059.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TyfR34Cf8orwpHkUYkUV6w%3D%3D</t>
   </si>
   <si>
-    <t>879</t>
-[...10 lines deleted...]
-  <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>29.05.2026</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos para financiar la contratación del Coordinador /a Barrial del Programa Somos Barrio Comercial año 2026, Código SBC26-RRHH-0011 para los Barrios eje Providencia y Vaticano Chino de la comuna de Providencia, suscrito vcon fecha 8 de abril de 2026, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DE SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qTMhBg1yJSZowA7WRtnjKw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Abril </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>28-04-2026</t>
   </si>
   <si>
     <t>28.04.2026</t>
   </si>
   <si>
-    <t xml:space="preserve">NO </t>
-[...1 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo, entre la JUNTA DE VECINOS N°16- A "CLAUDIO ARRAU", RUT N°65.087.418-8 y la MUNICIPALIDAD DE PROVIDENCIA por un monto de M$6.690.- a título de subvención, para contribuir al financiamiento del programa: "Funcionamiento y fortalecimiento de la gesión vecinal J.V N°16-A Claudio Arrau" y contribuir al financiamiento del programa: "Funcionamiento y fortalecimiento de la gestión vecinal J.V.N°16-A Claudio Arrau - Talleres".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JqnJg91OI2%2F49zz7F1HovQ%3D%3D</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>24-04-2026</t>
   </si>
   <si>
     <t>24.04.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 18 de febrero de 2026, entre la SECRETARIA MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para la Ejecución y Gestión de acciones referidas al Registro Social de Hogares en en la comuna durante el año 2026.  </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7dSKvB32EviFXHPat5%2Fyfw%3D%3D</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención,  suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°8 "POCURO", RUT N° 71.582.400-0 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$ 5.500.- a título de subvención, para contribuir al financiamiento del programa: "Fortalecimiento de la gestión operativa y participativa de desarrollo comunitario de la Junta de Vecinos N°8 Pocuro".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mC5EPectT7Eo3UShpsWbJw%3D%3D</t>
   </si>
   <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>17-04-2026</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos - Subvención suscrito con fecha 31 de marzo de 2026 entre la JUNTA DE VECINOS N°7 LOS ESTANQUES, RUT N°71.114.600-8 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establecen que la municipalidad entregará a la Junta de Vecinos la suma de M$5.500. A titulo de subvención, para contribuir al financiamiento del programa "Mejoramiento y fortalecimiento de la Junta de Vecinos N°7 Los Estanques".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GrIKDl4BsBIxGlwxcVsfPg%3D%3D</t>
+  </si>
+  <si>
     <t>573</t>
   </si>
   <si>
-    <t>17-04-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos - subvención, suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°14 "SEMINARIO", RUT N°71.030.700-8 y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la junta de Vecinos la suma de M$8.588.- a titulo de subvención, para constribuir al financiamiento del programa "Gestión Viva: Fortalecimiento y funcionamiento comunitario Junta de Vecinos N°14" y del programa "Fomentar la participación ciudadana a través de talleres formativos y conmemorativos barriales".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dOwevvV5O1QNKGtQuD8mNw%3D%3D</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo de 2026, entre la JUNTA DE VECINOS N°9 "POCURO NORTE", RUT N° 71.029.000-8 y la  MUNICIPALIDAD DE PROVIDENCIA, en el cual establece que la Municipalidad entregará a la Junta de Vecinos la suma de M$5.500.- a título de subvención, para contribuir al financiamiento del programa "Funcionamiento y fortalecimiento de la gestión vecinal de la Junta de Vecinos N°9 Pocuro Norte".-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=37rl0mtb5mRqMSIeqCdtpA%3D%3D</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos - Subvención, suscrito con fecha 31 de marzo de 2026, entre la UNIÓN COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT N°70.981.000-6, y la MUNICIPALIDAD DE PROVIDENCIA, en el cual se establece que la Municipalidad entregará a la Unión Comunal de Juntas de Vecinos de Providencia la suma de M$6.000. a título de subvención, para contribuir al financiamiento del "Fortalecimiento Institucional de la Unión Comunal de Juntas de Vecinos de Providencia, a través del programa
 Gestión y Desarrollo Vecinal Comunal 2026".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o2%2FfNqm0k9WsZC4kiE2S6Q%3D%3D</t>
   </si>
   <si>
-    <t>597</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>20-03-2026</t>
+  </si>
+  <si>
+    <t>20.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Tranferencia de Recursos suscrito con fecha 10 de febrero de 2026, entre el FONDO DE SOLIDARIDAD E INVERSIÓN SOCIAL, RUT N°60.109.000-7 y la MUNICIPALIDAD DE PROVIDENCIA, por medio del cual las partes en el marco de sus respectivas competencias, acuerdan trabajar en conjunto la ejecución, en la comuna de Providencia, del Programa de Acompañamiento Familiar Integral, que considera la ejecución de los Programas de Acompañamiento Psicosocial, Sociolaboral y la etapa de diagnóstico del Programa Eje. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=duujv44fLWJij56FkoqFsQ%3D%3D</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cj%2F8L90y2eYJkSca56%2FutQ%3D%3D</t>
+  </si>
+  <si>
     <t>409</t>
   </si>
   <si>
-    <t>20-03-2026</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ratifícase el Convenio de Continuidad, Tranferencia de Fondos y Ejecución " Programa Mujeres Jefas de Hogar" suscrito con fecha 02 de enero de 2026, entre  el SERVICIO NACIONAL DE LA MUJER Y LA EQUIDAD DE GÉNERO DIRECCIÓN REGIONAL METROPOLITANA, RUT N°60.107.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, cuyo objetivo general es contribuir al fortalecimiento de la autonomía económica de la diversidad de mujeres del país. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=R4bin0SQ9IepbsXEVus%2BOA%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cj%2F8L90y2eYJkSca56%2FutQ%3D%3D</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>16-03-2026</t>
   </si>
   <si>
     <t>16.03.2026</t>
   </si>
   <si>
     <t xml:space="preserve">Sustitúyase en el CONSIDERADO 1del Decreto Alcaldicio EX.N° 334  de 10 de marzo de 2026, el RUT de la FUNDACION CLUB PROVIDENCIA, en el sentido de dejar establecido que el RUT es N°70.847.200-K y no como e indicó.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=O69ZTi65EnQUhFqRrUxGXw%3D%3D</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
@@ -503,53 +725,50 @@
     <t>25.08.2025</t>
   </si>
   <si>
     <t>Ratificase la Modificación de Convenio de Transferencia de Recursos para EJECUCION DEL PROGRAMA DE ACOMPAÑAMIENTO FAMILIAR INTEGRAL, suscrito con fecha 22 de mayo de 2025, entre el FONDO DE SOLIDARIDAD E INVERSION SOCIAL y la MUNICIPALIDAD DE PROVIDENCIA, que modifica la cláusula tercera y la cláusula quinta letra e) del Convenio, suscrito con fecha 3 de enero de 2025, entre las mismas partes.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JsQbNimhTgI98gEWmYZkSQ%3D%3D</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>06-08-2025</t>
   </si>
   <si>
     <t>06.08.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar el tercer componente "Programa Somos Barrio Comercial Protegido" año 2025, en el Barrio "Vaticano Chico", de la comuna de Providencia, Código SBC25-CMP-0011, suscrito entre la entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR_ Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 28 de marzo de 2025, mediante el cual las partes acuerdan, que la Subsecretaría entregará recursos a la Municipalidad para que ejecute el tercer componente del Programa Somos Barrio Comercial Protegido en la comuna de Providencia, esto, es para que desarrolle un proyecto que aborde las
 necesidades en materia de seguridad en el Barrio denominado "Vaticano Chico".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HL7zuGcTmaxGhKfAMluEhg%3D%3D</t>
   </si>
   <si>
-    <t>Julio</t>
-[...1 lines deleted...]
-  <si>
     <t>1020</t>
   </si>
   <si>
     <t>17-07-2025</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Conevnio de Transferencia de Recursos Programa de Apoyo Integral de Adulto Mayor , Convocatoria Vínculos año 2025, suscrito con fecha 23 de abril de 2025, entre la SECRETARÍA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGIÓN METROPOLITANA y la MUNICIPALIDAD DE
 PROVIDENCIA, para la ejecución en dicha comuna del Modelo de intervención de 24 meses para Usuarios/ as de 65 años y más edad, del Subsistema "Seguridades y Oportunidades" Vínculos Acompañamiento Integral con enfoque ocupacional año 2025-A. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1302NvXj0m3liahfgNdByg%3D%3D</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>30-05-2025</t>
   </si>
   <si>
     <t>Ratificase el Convenio de Transferencia de Recursos suscrito, con fecha 29 de mayo de 2025, entre la MUNICIPALIDAD DE PROVIDENCIA y la empresa DIMENSION S.A., RUT.Nº99.538.350-0, mediante el cual la primera transfiere a la segunda la suma única y total de $243.276.369.-, mediante cheque nominativo por la suma señalada, la cual deberá ser distribuida en montos iguales entre los 219 trabajadores que prestan servicios. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PHB72cjCLxqPC%2FdOd5Pi6Q%3D%3D</t>
   </si>
   <si>
@@ -568,74 +787,74 @@
     <t>692</t>
   </si>
   <si>
     <t>15-05-2025</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para financiar la contratación del Coordinador/a del PROGRAMA SOMOS BARRIO COMERCIAL AÑO 2025, SBC25-RRHH-0011, en la comuna de Providencia, suscrito con fecha 26 de marzo de 2025, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual las partes acuerdan que la Subsecretaria entregará recursos al Municipio para que con cargo a los mismos - contrate a un profesional, que cumpliendo determinadas exigencias - tendrá a su cargo la ejecución a nivel local del Programa en el barrio seleccionado de esa comuna, por el plazo de 12 meses, conforme se indica en el convenio.-
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ky25ndejsJph30uk8ntplw%3D%3D</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>05-05-2025</t>
   </si>
   <si>
     <t>Ratifícase la Resolución Exento N°558 de fecha 24 de marzo de 2025, de la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba la Modificación del Convenio de transferencia de Recursos suscrito entre la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del Segundo Componante del PROGRAMA SISTEMA NACIONAL DE SEGURIDAD MUNICIPAL 2023, en la comuna de Providencia , aprobado por Resolución Exenta N°1439 de 30 de junio de 2023, de la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PÚBLICA.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fCZeRmuSpfIMdoGGz3WQjA%3D%3D</t>
   </si>
   <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>21-04-2025</t>
+  </si>
+  <si>
+    <t>21.04.2025</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 31 de marzo de 2025, entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para ejecución de iniciativa del Programa "Fortalecimiento Municipal - Subsistema de Protección Integral de la Infancia Chile Crece Contigo - año 2025".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lIhQS2RWIR%2FRO%2B2bpiGuZw%3D%3D</t>
+  </si>
+  <si>
     <t>584</t>
   </si>
   <si>
-    <t>21-04-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratifícase la Resolución Exenta N º 364 de fecha 27 de febrero de 2025 de la Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Pública que rectifica la Resolución Exenta N º 236 de fecha 7 de febrero de 2025 de la Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Pública, que aprobó el Convenio de Transferencia de Recursos para la Ejecución del "PROGRAMA LAZOS", AÑO 2025, suscrito, con fecha 27 de diciembre de 2024, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la UNICIPALIDAD DE PROVIDENCIA, que sustituye los párrafos primero y segundo de la cláusula undécima del convenio. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wC%2FfITuyGvAcytzy%2BN%2F7IA%3D%3D</t>
   </si>
   <si>
-    <t>583</t>
-[...10 lines deleted...]
-  <si>
     <t>504</t>
   </si>
   <si>
     <t>03-04-2025</t>
   </si>
   <si>
     <t>Ratifícase Convenio de Transferencia de Recursos Subsistema de Seguridades y Oportunidades "ACOMPAÑAMIENTO A LA TRAYECTORIA- PROGRAMA EJE/MUNICIPAL" modelo de intervención para Usuarios/as de 65 años y más edad, suscrito entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA , con fecha 12 de marzo de 2025 para la ejecución en la Comuna de Providencia del "ACOMPAÑAMIENTO A LA TRAYECTORIA- PROGRAMA EJE/MUNICIPAL" , el que consiste en el desarrollo de las cuatro etapas del acompañamiento (Diagnóstico , Elaboración del Plan de Intervención , Seguimiento y Evaluación).-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XpVPBFQsx0GNz879xHPjYQ%3D%3D</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>01-04-2025</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 27 de febrero de 2025, entre la SECRETARIA MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, para la Ejecución y gestión de acciones referidas al Registro Social de Hogares en la comuna durante el año 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DpTwFHaP6OqL6ginqZDIbw%3D%3D</t>
@@ -682,123 +901,114 @@
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>19-12-2024</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 19 de noviembre de 2024 entre el GOBIERNO REGIONAL METROPOLITANO DE SANTIAGO , RUT N°61.923.200-3 y la MUNICIPALIDAD DE PROVIDENCIA , para la ejecución del proyecto denominado "REPOSICIÓN PAVIMIENTOS CALLE VIÑA DEL MAR , COMUNA DE PROVIDENCIA" Código BIP N°40051359-0.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tOW61robHDJLKx2N6I88HA%3D%3D</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>12-11-2024</t>
   </si>
   <si>
     <t>Ratifícase la Resolución Exenta N°2.568 de fecha 18 de octubre de 2024 , de la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PÚBLICA, que aprueba la Modificación del Convenio de Transferencia de Recursos suscrito entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del "Programa Lazos", CODIGO LAZOS24-NNA-0033, AÑO 2024, aprobado por Resolución Exenta N º 376 de fecha 15 de febrero de 2024, de la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7OKmFp2KyfsQeP098k2CvA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Octubre </t>
-[...1 lines deleted...]
-  <si>
     <t>1460</t>
   </si>
   <si>
     <t>16-10-2024</t>
   </si>
   <si>
     <t>Ratificase el Convenio de Tranferencia de Recursos suscrito, con fecha 7 de mayo de 2024, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DE INTERIOR Y SEGURIDAD PUBLICA, MINISTERIO DE LAS CULTURAS, LAS ARTES Y EL PATROMONIO y la MUNICIPALIDAD DE PROVIDENCIA, en el Marco de Ejecución del Programa "Innovación y Transparencia de Capacidades para la Prevención del Delito" año 2024, el que tiene por objeto instalar cámaras de Teleprotección en las inmediaciones y/o cercanía a recintos culturales a fin de cooperar con la labor de seguridad pública a nivel comunal y con ello contribuir a la prevención del delito y la violencia, mediante el incremento de las capacidades tecnológicas de gestión municipal.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FAtrQg9LkL95DDpaizvXhw%3D%3D</t>
   </si>
   <si>
     <t>Septiembre</t>
   </si>
   <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>23-09-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar del tercer componente del "Programa Somos Barrio Comercial Protegido", año 2024, en Barrio Vaticano Chico, de la comnuna de Providencia, Código SBC24-CMP-0010 suscrito entre la SUBSECRETARIA DE PREVENCION DEL DELITO
+DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 22 de julio de 2024, mediante el cual las partes acuerdan, que la Subsecretaria entregará recursos a la Municipalidad para que ejecute el tercer componente del Programa Somos Barrio Comercial Protegido en la comuna de Providencia, esto es, para que desarrolle un proyecto que aborde las necesidades en materia de seguridad en el Barrio denominado Vaticano Chico. -</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lHE%2Ft3yRhIpt2ZVndPMHHw%3D%3D</t>
+  </si>
+  <si>
     <t>1344</t>
-  </si>
-[...1 lines deleted...]
-    <t>23-09-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Conevnio de Transferencia de Recursos para ejecutar el tercer componente del "Programa Somos Barrio Comercial Protegido", año 2024, en el Barrio Eje Providencia, de la comuna de Providencia, Código SBC24-CMP-0011, suscrito entre la SUBSECRETARIA DE PREVENCION DEL DELITO
 DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 22 de julio de 2024, mediante el cual las partes acuerdan, que la Subsecretaría entregará recursos a la Municipalidad para que ejecute el tercer componente del Programa Somos Barrio Comercial Protegido en la comuna de Providencia, esto es, para que desarrolle un proyecto que aborde las necesidades en materia de seguridad en el Barrio denominado Eje Providencia.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uxtjibC%2FPjvu2TQe6yDVaw%3D%3D</t>
   </si>
   <si>
-    <t>1345</t>
-[...8 lines deleted...]
-  <si>
     <t>1307</t>
   </si>
   <si>
     <t>10-09-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la aprobación de la modificación de Proyecto Código "BCP23-STP-0003", en el marco del convenio suscrito entre la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PÚBLICA y la MUNICIPALIDAD DE PROVIDENCIA , para la ejecución del 
 Programa "BARRIOS COMERCIALES PROTEGIDOS", AÑO 2023, para ser ejecutado en el Barrio Vaticano Chico. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=elGivZjMDbYMMSLHhrcjFA%3D%3D</t>
   </si>
   <si>
-    <t>1135</t>
-[...1 lines deleted...]
-  <si>
     <t>08-08-2024</t>
   </si>
   <si>
     <t>08.08.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar el Segundo Componente del Programa "SISTEMA NACIONAL DE SEGURIDAD MUNICIPAL 2024, CODIGO SNSM24-CMP-0062", suscrito, con fecha 15.04.2024, entre la SUBSECRETARÍA DE PREVENCIÓN DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE 
 PROVIDENCIA, mediante el cual las partes acuerdan que la primera de las nombradas entregará  recursos a la segunda para que con cargo a los mismos - ejecute el segundo componente del  Sistema Nacional de Seguridad Municipal en la comuna de Providencia, esto es, para que  desarrolle máximo dos proyectos de prevención del delito y violencia, que aborde las  necesidades de seguridad. -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LW37VhfTitm2nsr23MNRZw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Julio </t>
-[...1 lines deleted...]
-  <si>
     <t>1070</t>
   </si>
   <si>
     <t>30-07-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°1.806 de fecha 23.07.2024, de la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTRIO DEL INTERIOR Y SEGURIDAD PUBLICA mediante la cual se aprueba la Modificación del Proyecto Código "BCP22-IPSI-0001" enel marco del Convenio de transferencia de Recursos suscrito entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTRIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, confecha 24 de junio de 2024, para la ejecución del tercer componente del Programa "BARRIOS COMERCIALES PROTEGIDOS AÑO 2022". </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fdTltSo5giPjaXxnLgpGQQ%3D%3D</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>01-07-2024</t>
   </si>
   <si>
     <t>Ratifícase la Resolución Exenta 312 de 9.03.2022, Resolución Exenta 493 de 22.03.2023, Resolución Exenta 1482 de 13.06.2024 de la Subs. de Prevención del Delito del Ministerio del Interior y Seguridad Pública, que aprueba Proyecto Código "BCP21-STP-0002".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7eEcxSwdzkLXaZaIkByj1A%3D%3D</t>
   </si>
   <si>
     <t>835</t>
@@ -998,175 +1208,172 @@
     <t>272</t>
   </si>
   <si>
     <t>09-02-2024</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos para la Ejecución del Programa de Acompañamiento Familiar Integral suscrito, con fecha 31.12.2023, entre el FONDO DE SOLIDARIDAD E INVERSION SOCIAL, FOSIS, RUT.N°60.190.000-7 y la MUNICIPALIDAD DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TxNF%2FoWOu6ovWI5s4u2Srg%3D%3D</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>11-01-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°3643-2023 de fecha 21 de diciembre de 2023, mediante la cual se aprueba la ampliación hasta el 31 de marzo de 2024, del plazo para la ejecución del proceso de aplicación del instrumento de caracterización socioeconómica "Registro Social de Hogares - Año 2023" en la comuna de Providencia, cuyo convenio de transferencia de recursos suscrito entre la
 SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA y la MUNICIPALIDAD DE PROVIDENCIA, con fecha 2 de febrero de 2023, fue ratificado mediante Decreto Alcaldicio EX. N° 388 de 27 de marzo de 2023. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HsxBoi5wB1ccvFfZLvViLA%3D%3D</t>
   </si>
   <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>03-01-2024</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos suscrito, con fecha 30 de octubre de 2023, entre el GOBIERNO REGIONAL METROPOLITANO DE SANTIAGO, RUT.N°61.923.200-3 y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del proyecto denominado "CONSTRUCCIÓN CRUCE PEATONAL PROVIDENCIA-PADRE MARIANO, COMUNA DE PROVIDENCIA", CÓDIGO BIP 40051389-0</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6C0y35mQYdqoNVbf9RVtKA%3D%3D</t>
+  </si>
+  <si>
     <t>10</t>
-  </si>
-[...1 lines deleted...]
-    <t>03-01-2024</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase la Resolución Exenta 302 de fecha 7 de marzo de 2022 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DE INTERIOR Y SEGURIDAD PUBLICA, que aprueba Proyecto Código BCP21-STP-0001, en le Marco del Convenio de Transferencia de Recursos suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia para la ejecución del Tercer Componente del Programa Barrios Comerciales Protegidos, Año 2021. -
  Ratifícase la Resolución Exenta 303 de fecha 7 de marzo de 2022 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba Modificación de Convenio suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, para ejecutar el Tercer Componente del Programa Barrios
 Comerciales Protegidos, Año 2021. -
 Ratificase la Resolución Exenta 494 de fecha 22 de marzo de 2023 de la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba Modificación de proyecto Código BCP21-STP-0001, aprobado por Resolución Exenta N° 302, de 7 de
 marzo de 2022, de la Subsecretaría ya mencionada, en el Marco del Convenio suscrito entre la Subsecretaría de Prevención del Delito y la Municipalidad de Provjdencia, para ejecutar el Tercer Componente del Programa "BARRIOS COMERCIALES PROTEGIDOS, ANO 2021". </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BhvlF4tDz2fsdLIw%2BXeUlg%3D%3D</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ratifícase la modificación de Convenio de Transferencia de Recursos, para EJECUCION DEL PROGRAMA DE ACOMPAÑAMIENTO FAMILIAR INTEGRAL FONDO SOLIDARIO E INVERSION SOCIAL, suscrito entre el FONDO DE SOLIDARIDAD E INVERSION SICIAL y la MUNICIPALIDAD DE PROVIDENCIA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OXhWHPEA5tgj0oHELHslVA%3D%3D</t>
   </si>
   <si>
-    <t>2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>Transferencia de Recursos</t>
   </si>
   <si>
-    <t>1941</t>
+    <t>1939</t>
   </si>
   <si>
     <t>22-12-2023</t>
-  </si>
-[...7 lines deleted...]
-    <t>1939</t>
   </si>
   <si>
     <t>Ratifícase aprobación del Proyecto "BCP23-STP-0003", y la autorización para hacer uso de los recuroso entregados en el marco del Convenio de Transferencia de Recursos suscrito, con fecha 31.05.2023, entre la Sub. Secretaría de Prevención del Delito del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, cuyo objetivo es que la primera transfiera recursos presupuestarios a la segunda para que aquella ejecute el TERCER COMPONENTE DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS EN LA COMUNA DE PROVIDENCIA, esto es, para que, con cargo a esos recursos, desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad, en el barrio denominado "Vaticano Chico".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=91%2Bq18AR5NkNCebgGSZvAA%3D%3D</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase la autorización de la modificación presupuestaria del Convenio de Transferencia de Recursos para la ejecución del "Programa Lazos", Codigo Lazos23-NNA-0033, Año 2023, suscrito, con la fecha 29.12.2022, entre la Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Publica y la Municipalidad de Providencia, cuyo objetivo es que las partes acuerdan que la Subsecretaría de Prevención del Delito entregará recursos a la Municipalidad para que esta última ejecute el programa Lazos en los términos que se establecen, en esa comuna o en otras cuya distancia entre la ubicación del
 equipo ejecutor y el NNA focal izado no supere los 90 minutos de traslado.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Nb05o3HZY%2Fp%2FxnPXAhCndw%3D%3D</t>
   </si>
   <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>Ratifícase la modificación de convenio de continuidad de Transferencia de Fondos y Ejecución, del "Programa Mujeres Jefas de Hogar", suscrita con fecha 26 de octubre de 2023, entre el Servicio Nacional de la Mujer y Equidad de Genero, Dirección Regional Metropolitana y la Municipalidad de Providencia</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VAqtNIFSRS%2BhDGvRqY4QfA%3D%3D</t>
+  </si>
+  <si>
     <t>1906</t>
   </si>
   <si>
     <t>19-12-2023</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase la aprobación del Proyecto código "BCP23-STP-0002" y la autorización para hacer uso de los recursos entregados en el marco del Convenio de Transferencia de Recursos para ejecutar el tercer componente del "Programa Bariios Comerciales Protegidos", año 2023, en Barrio Eje Providencia, de la comuna de Providencia, Código BCP23-CMP-001 O, suscrito entre la
 SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 31 de mayo de 2023, mediante el cual las partes acuerdan, que la Subsecretaría entregará recursos a la Municipalidad para que ejecute el tercer componente del Programa Barrios Comerciales Protegidos de dicha comuna, esto es, para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad en el Barrio denominado Eje Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8EKZMeCi7E1BS%2B%2BirGtFlg%3D%3D</t>
   </si>
   <si>
     <t>Transfetencia de Recursos</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>13-12-2023</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Modificación del Convenio de Transferencia de Recursos, "Sistema Lazos", Código Lazos23-NNA-0033, Año 2023", suscrita entre Sub. de Prevención del Delito del Ministerio del Interior y Seguridad Publica y la Municipalidad de Providencia, con fecha 24 de noviembre de 2023, que autoriza la modificación presupuestaria que se contiene en Ficha suscrita por la Jefatura de la División de Gestión Territorial de la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, cuyo contenido, en tanto esencial, se entiende formar parte y se 
 inserta en la Resolución Exenta N°2992 de fecha 24 de noviembre de 2023, de la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3XMww4yI022g8LUjHLnQGQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Agosto </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>04-08-2023</t>
   </si>
   <si>
     <t xml:space="preserve">04.08.2023 </t>
   </si>
   <si>
     <t>Ratifícase la Resolución Exenta N°1191 de 19 de junio de 2023, de la Subsecretaría de Prevención del Delito del Ministerio del Interior y Seguridad Pública, mediante la cual se aprueba el proyecto Código "BCP22-IPSI-0001" denominado "MEJORAMIENTO ESTACION PREVENTIVA SEGURIDAD PROVIDENCIA" en el marco del Convenio de Transferencia de Recursos suscrito con fecha 24 de junio de 2022, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para le ejecución del tercer componente del programa "BARRIOS COMERCIALES PROTEGIDOS AÑO 2022".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ecCK0vwJIzA1YI4agu9HJA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Tranferencia de Recursos </t>
-  </si>
-[...1 lines deleted...]
-    <t>1103</t>
   </si>
   <si>
     <t xml:space="preserve">04-08-2023 </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N° 924 de 18 de mayo de 2023, de la Subsecretaría de Prevención
 del Delito del Ministerio del Interior y Seguridad Pública mediante la cual se aprueba el proyecto
 Código "BCP22-STP-0003" denominado "AMPLIACION TELEVIGILANCIA VATICANO CHICO-BARRIO
 MANUEL MONTT, SBC 2022" en el marco del Convenio de Transferencia de Recursos suscrito con
 fecha 24 de junio de 2022, entre la SUBSECRETARIA DE PREVENCION DEL DELITO DEL MINISTERIO
 DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, para la ejecución del
 tercer componente del programa "BARRIOS COMERCIALES PROTEGIDOS AÑO 2022" .-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Fx2mb4kjE1%2FVTB8I4VvgLA%3D%3D</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>03-08-2023</t>
   </si>
   <si>
     <t xml:space="preserve">03.08.2023 </t>
   </si>
@@ -1180,172 +1387,172 @@
   <si>
     <t xml:space="preserve">Transferencia de Recursos </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>02-08-2023</t>
   </si>
   <si>
     <t xml:space="preserve">02-08-2023 </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase la Resolución Exenta N°899 de fecha 5 de julio de 2022, de la SUBSECRETARIA DE
 PREVENCION DEL DELITO DEL MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA, que aprueba el
 proyecto código RNSPZ 1-STP-000 3, y 
 ratifícase la Resolución Exenta N°747 de fecha 26 de abril de 2023, que aprueba la
 modificación del proyecto código RNSPZ 1-STP-0003, 
  para la ejecución del tercer componente de la "Red
 Nacional de Seguridad Pública, año 2021 ". -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qHhVU0ZPtHKIPBjAFX8Wyg%3D%3D</t>
   </si>
   <si>
+    <t>01-08-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01-08-2023  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratificase el Convenio de Transferencia de Recursos para financiar la contratación del Coordinador PROGRAMA SOMOS BARRIOS COMERCIAL PROTEGIDO, CODIGO BCP23-RRHH-0011, en el Barrio "Vaticano Chico y Eje Providencia" año 2023, en la Comuna de Providencia, suscrito con fecha 28 de marzo de 2023, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual las partes acuerdan que se Subsecretaria entregará recursos al Municipio para que con cargo a los mismos contrate a un profesional, que cumpliendo determinadas exigencias tendrá a sus cargo la ejecucución  a nivel local del Programa en el Barrio Vaticano Chico y Eje Providencia de la comuna de Providencia.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MOBomD3eGgV%2F%2Bx9%2F9Ot%2B7g%3D%3D</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01-08-2023 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratificase el Convenio de Transparencia de Recursos para ejecutar el Segundo Componente del  PROGRAMA SISTEMA NACIONAL DE SEGURIDAD MUNICIPAL  2023, Nsuscrito entre la SUBSECRETARÍA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual la primera de las nombradas entregará recursos al Municipio para que con cargo a los mismos ejecute el segundo componente del Sistema Nacional de Seguridad Municipal en dicha comuna, esto es, para que desarrolle, como máximo, dos proyectos de prevención del delito y la violencia, que aborden las necesidades de seguridad.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CiJfypmRThRfTyVQw%2F519w%3D%3D</t>
+  </si>
+  <si>
     <t>1068</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">01-08-2023  </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para EJECUTAR EL TERCER COMPONENTE
 DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS AÑO 2023, suscrito entre la SUBSECRETARÍA
 DE PREVENCION DEL DELITO y la MUNICIPALIDAD DE PROVIDENCIA, de fecha 31 de mayo de 2023,
 cuyo objetivo es que la primera transfiera recursos presupuestarios a la segunda para que aquella
 ejecute el TERCER COMPONENTE DEL PROGRAMA BARRIOS COMERCIALES PROTEGIDOS EN LA
 COMUNA DE PROVIDENCIA, esto es, para que, con cargo a esos recursos, desarrolle al menos un
 proyecto que aborde las necesidades en materia de seguridad, en el barrio denominado "Vaticano
 Chico</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U%2Fiml1NwqSyeL4j5XOMUNg%3D%3D</t>
   </si>
   <si>
-    <t>1069</t>
-[...14 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MOBomD3eGgV%2F%2Bx9%2F9Ot%2B7g%3D%3D</t>
+    <t>768</t>
+  </si>
+  <si>
+    <t>31-05-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.05.2023 </t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos sucrito, con fecha 24 de mayo de 2023, suscrito entre la Municipalidad de Providencia y la empresa Dimensión S.A., Rut.N°99.538.350-0, mediante el cual la primera transfiere por este acto, y por una sola vez, a la segunda, la suma única y total de $270.080.916.-, mediante cheque nominativo, por la suma señalada, la que la empresa DIMENSION S.A., se obliga a destinar, distribuir y pagar, íntegra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2023.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9HxAmupFKmO7X%2Fs2dw3q8w%3D%3D</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>31-05-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos sucrito, con fecha 24 de mayo de 2023, suscrito entre la Municipalidad de Providencia y la empresa Demarco S.A., Rut.N°88.277.600-K, mediante el cual la primera transfiere, y por una sola vez, a la segunda, la suma única y total de $69.734.007.-, mediante cheque nominativo, por la suma señalada, la que la empresa DEMARCO S.A., se obliga a destinar, distribuir y pagar, íntegra y exclusivamente, a título de bono, a sus trabajadores que se hayan desempeñado, se desempeñen o se desempeñaren como barredores, choferes y peonetas, durante el año 2023.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Rq389HFXZwGmTr8fyG38Tw%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9HxAmupFKmO7X%2Fs2dw3q8w%3D%3D</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>13-04-2023</t>
   </si>
   <si>
     <t xml:space="preserve">13-04-2023 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el convenio de transferencia de recursos suscrito con fecha 15.3.2023, entre la Secretaría Regional Ministerial de Desarrollo Social y Familia de la Región Metropolitana y Municipalidad de Providencia , a fin de que se ejecute la propuesta detrabajo aprobada por la Secretaría Regional Ministerial de Desarrollo Social de la Región Metropolitana, de conformidad con lo establecido en el convenio y en las "reglaspara la ejecución del programa de Fortalecimiento Municipal del Ministerio de Desarrollo Social y Familia", aprobadas  mediante Resolución Exenta N°032 de 22 de la Subsecretaría de la Niñez, las cuales fueron renovadas para el año 2023, de acuerdo a lo indicado en la resolución Exenta SN N°013/2023 de fecha 27 de enero de 2023.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tsCf6iAxWYGBykrks1kCVQ%3D%3D</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>27-03-2023</t>
   </si>
   <si>
     <t>27-03-2023 en portal de Transparencia</t>
   </si>
   <si>
     <t xml:space="preserve">Ratificase el Convenio de Transferencia de Recursos Sistema de Apoyo a la Seleccion de usuarios de Prestaciones Sociales, suscrito con fecha 02.02.23, entre la SECRETARIA REGIONAL MINISTERIAL DE DESARROLLO SOCIAL Y FAMILIA DE LA REGION METROPOLITANA  Y LA MUNICIPALIDAD DE PROVIDENCIA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B35hJBTLXOq0jHAY3v7ZPw%3D%3D</t>
   </si>
   <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>14-03-2023</t>
+  </si>
+  <si>
+    <t>14.03.2023 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Transferencia de Recursos para Ejecutar el Tercer Componente del Programa Red Nacional de Seguridad Publica, año 2022, en la Comuna suscrito, con fecha 27.05.2022, entre la Subsecretaría de Prevención del Delito del Ministerio del Interior y Seguridad Pública y la Municipalidad de Providencia, de fecha 27 de mayo de 2022, cuyo objetivo es que la primera transfiera recursos a la segunda para que ejecute el tercer componente del Programa Red Nacional de Seguridad Publica en la Comuna de Providencia, esto es, para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=WPbcu%2BG7LifrdxrU%2FfZEcA%3D%3D</t>
+  </si>
+  <si>
     <t>322</t>
   </si>
   <si>
-    <t>14-03-2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Ratifícase la Modificación del Convenio de Transferencia de Recursos suscrita con fecha 30.11.2022, entre el Fondo de Solidaridad e Inversión Social, Rut.N°60.109.000-7 y la Municipalidad de Providencia, para la ejecución de la modalidad de acompañamiento integral del Programa Familias del Subsistema Seguridad y Oportunidades, ratificado mediante Decreto Alcaldicio EX.N°443 de 8 de abril de 2022.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vD1KKWwafNAo6w1tKLhGDw%3D%3D</t>
   </si>
   <si>
-    <t>321</t>
-[...7 lines deleted...]
-  <si>
     <t>263</t>
   </si>
   <si>
     <t>08-03-2023</t>
   </si>
   <si>
     <t>08.03.2023 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase el Convenio de Continuidad Transferencia de Fondos y Ejecución "Programa Mujeres Jefas de Hogar", suscrito con fecha 30.12. 2022, entre el Servicio Nacional de la Mujer y la Equidad de Genero, Rut.60.107.000-6 y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kf1b9YRlQj6oO002YQpOcw%3D%3D</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>24-02-2023</t>
   </si>
   <si>
     <t xml:space="preserve">24.02.2023 </t>
   </si>
   <si>
     <t>Ratificase l Convenio de Transferencia de Recursos para la Ejecución del "Programa Lazos", CODIGO LAZOS23-NNA-0033, AÑO 2023, suscrito, con fecha 29 de diciedmbre de 2022, entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, cuyo objetivo es que las partes acuerdan que la Subsecretaría de Prevención del Delito entregará recursos a la Municipalidad para que esta última ejecute el programa Lazos en los términos que se establecen, en esa comuna o en otras cuya distancia entre la ubicación del equipo ejecutor y el NNA focalizado no supere los 90 minutos de traslado.</t>
@@ -1392,81 +1599,81 @@
   <si>
     <t xml:space="preserve">14/02/2023 en Portal de Transparencia </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transparenvia de recursos para EJECUCION DEL PROGRAMA DE ACOMPAÑAMIENTO FAMILIAR INTEGRAL FONDO DE SOLIDARIDAD E INVERSION SOCIAL, suscrito entre FONDO DE SOLIDARIDAD E INVERSION SOCIAL y la MUNICIPALIDAD DE PROVIDENCIA, con fecha 30 de diciembre 2022. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NGES9HDIxwPn6%2FLawCOYGQ%3D%3D</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>21-12-2022</t>
   </si>
   <si>
     <t>21.12.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase la Modificación suscrita, con fecha 31 de agosto de 2022, entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, al Convenio de Transferencia de Recursos suscrito, con fecha 23 de Septiembre de 2021, entre la Subsecretaría de Prevención del delito y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RbV8GwG%2Bcu3QamMiltinWg%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Transparencia de Recursos </t>
-[...2 lines deleted...]
-    <t>1794</t>
+    <t>1789</t>
   </si>
   <si>
     <t>14-12-2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>1789</t>
   </si>
   <si>
     <t>14.12.2022 en Portal de Transferencia</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos para ejecutar el Tercer Componente del Programa "BARRIOS COMERCIALES PROTEGIDOS", año 2022 suscrito con fecha 24 de junio de 2022, entre la SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA, mediante el cual las partes
 acuerdan que la Subsecretaría entregará recursos al Municipio para que con cargo a los mismos ejecute el tercer componente del Programa Barrios Comerciales Protegidos en dicha comuna, es to es para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad en el barrio denominado "EJE PROVIDENCIA". -</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=F7YvVFFfzhga978LmNOziA%3D%3D</t>
   </si>
   <si>
+    <t xml:space="preserve">Transparencia de Recursos </t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14-12-2022 en Portal de transparencia </t>
+  </si>
+  <si>
+    <t>Apruébase el Convenio de Transparencia de Recursos "FNSP22-IPSO-0287"en el marco del Fondo de Seguridad Ciudadana, año 2022, entre SUBSECRETARIA DE PREVENCION DEL DELITO del MINISTERIO DEL INTERIOR Y SEGURIDAD PUBLICA y la MUNICIPALIDAD DE PROVIDENCIA .</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0OIBMM0WE%2BWAJO0GNCwSxg%3D%3D</t>
+  </si>
+  <si>
     <t>1769</t>
   </si>
   <si>
     <t>13-12-2022</t>
   </si>
   <si>
     <t>13.12.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase Convenio de Transferencia de Recursos para ejecutar el tercer componente del porgrama "Barrios Comerciales Protegidos año 2022, en el Barrio Vaticano Chico", suscrito con fecha 24.06.2022, entre la Sub. de Prevención del Delito del Minsiterio del Interior y Seguridad Pública y la Municipalidad de Providencia, en virtud del cual las partes acuerdan que la Subsecretaría entregará recursos al Municipios para que con cargo a los mismos, ejecute el tercer componente del Programa Barrios comerciales Protegidos en dicha comuna, esto es, para que desarrolle al menos un proyecto que aborde las necesidades en materia de seguridad en el barrio denominado "VATICANO CHICO".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mDJSRH4%2FmxpDKXBQaotIvQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Transaparencia de Recursos </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>21-11-2022</t>
   </si>
   <si>
     <t xml:space="preserve">21-11-2022 en Portal de transparencia </t>
@@ -1642,144 +1849,141 @@
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos, suscrito, entre la Subsecretaría de Prevención del Delito Del Ministerio del Interior y Seguridad Publica, y la Municipalidad de Providencia,con fecha 30 de Diciembre de 2021, mediante el cual la spartes acuerdan que la Subsecretaría de Prevención del Delito, entregará recuersos a la Municipalidad de Providencia para que esta última ejecute el Sistema Lazos en los terminos que en este acto se establecen, en esa comuna o en otras cuya distancia entre la ubicación del equipo ejecutor y el NNA focalizado no supere los 90 minutos de traslado. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=28yHAfa%2FPyjs1I6UxhyixA%3D%3D</t>
   </si>
   <si>
     <t>Transferrencia de Recursos</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>04-02-2022</t>
   </si>
   <si>
     <t>04.02.2022 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos "Sistems Lazos", CODIGO LAZOS22.NNA-0031, AÑO 2022", suscrito entre la Subsecretaría de Prevención del Delito del Ministerio del Interior y Seguridad Publica y la Municipalidad de Providencia, con fecha 30 de Diciembre de 2021, para que esta última ejecute el sistema lazos en los términos que en este se establecen, en esa comuna o en otras cuya distancia entre la ubicación del equipo ejecutor y el NNA focalizado no supere los 90 minutos de traslado.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hmhCFw%2FJl49qW9ku4uw4Tg%3D%3D</t>
   </si>
   <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>28-12-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28-12-2021 En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio deTransferencia de Recursos suscrito con fecha 11.08.2020, entre la Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Publica y la Municipalidad de Providencia, para la Ejecución del Proyecto Código "FNSP20-IPSI-0214", en el Marco del Fondo de Gestión en Seguridad Ciudadana, Año 2020, mediante el cual las partes acuerdan que el Municipio ejecutará el Proyecto Código " FNSP20-IPSI-0214", en los términos que se indican, para lo cual la Subsecretaría de Prevención del Delito transferirá recursos para que ejecute el proyecto. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=FmOU2mzWvY6gM2zUYVQT2w%3D%3D</t>
+  </si>
+  <si>
     <t>1945</t>
   </si>
   <si>
-    <t>28-12-2021</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ratifícase la Modificación del Proyecto Código CHBC19-CTV-0001 Aprobado por Resolución Exenta N°768 11.05.2020 en el marco del convenio entre la  Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Pública y la Municipalidad de Providencia, contenida en Ficha de  31 de Mayo de 2021, suscrita entre la Subsecretaria de Prevención del Delito del Ministerio del Interior y Seguridad Pública y la Municipalidad de Providencia, para ejecutar el primer componente del Programa "CASOS HISTORICOS Y BARRIOS CIVICOS" AÑO 2019, ratificado mediante Decreto Alcaldicio EX.N°342 de 19 Marzo de 2021. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9q98LsvoiFzbzpdOwbX%2FXw%3D%3D</t>
   </si>
   <si>
-    <t>1943</t>
-[...7 lines deleted...]
-  <si>
     <t>1924</t>
   </si>
   <si>
     <t>24-12-2021</t>
   </si>
   <si>
     <t>24.12.2021 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase la Modificación de Convenio de Continuidad de Transferencia de Fondos y Ejecución, susrita con fecha 04.11.2021, entre la Dirección Regional Metropolitana Servicio Nacionl de La Mujer y la Equidad de Genero y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=c%2Fb%2BPNAG2uriqJ0hcyyWbg%3D%3D</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>17-12-2021</t>
   </si>
   <si>
     <t>17-12-2021 en portal de Transparencia</t>
   </si>
   <si>
     <t xml:space="preserve">Modifícase el N° 1 del Decreto Alcaldicio EX. N° 1.282 de 10 de Septiembre de  2021, que ratificó el Convenio de Transferencia de Recursos "Sistema Lazos", Codigo  LAZOS21-NNA-0048, año 2021, suscrito entre la Subsecretaría de Prevención del Delito del Ministerio del Interior y Seguridad Pública y la Municipalidad de Providencia, con fecha 23 de Agosto de 2021.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DCVu0GAE6UhPd6QCSPM%2FeA%3D%3D</t>
   </si>
   <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>15-12-2021</t>
+  </si>
+  <si>
+    <t>15.12.2021 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase la Modificación de Convenio de Transferencia de Recursos para Ejecución del  Programa de Acompañamiento Familiar Integral Fondo de Solidaridad e Inversión Social, sucrita con fecha 08.11.2021, entre el Fondo de solidaridad e Inversión Social y la Municipalidad de Providencia.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bDDZalSXCfZUkWVqIRDHZA%3D%3D</t>
+  </si>
+  <si>
     <t>1863</t>
   </si>
   <si>
-    <t>15-12-2021</t>
-[...4 lines deleted...]
-  <si>
     <t>Ratifícase la Modificación de Convenio de Transferencia de Recursos, del "Sistema de Apoyo a la Selección de Usuarios de Prestaciones Sociales", suscrita con fecha 30.11.2021, entre la Secretaria Reg. Ministerial de Desarrollo Social y Familia de la R.M. y la Municipalidad de Providencia, mediante la cual se reemplazó la cláusula quinta del convenio de fecha 12 de Marzo de 2021 suscrita entre las mismas partes, en el sentido que para la ejecución del convenio la Secretaría Regional Ministerial de Desarrollo Social y Familiar, transferirá a la Municipalidad, la suma de $8.080.979, en tres cuotas, la primera será equivalente a la suma de $3.150.000, una vez que se encuentre totalmente tramitado el acto administrativo que aprueba el convenio; y se hayan cumplido las demás condiciones que fija el convenio, la segunda cuota corresponderá a la suma de $1.350.000.- la que será transferida en el mes de Julio de 2021 y la tercera cuota corresponderá a la suma de $3.580.979.- la que será transferida a más tardar el 31 de Diciembre de 2021.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MUqZAqRGG5pw2%2BEmHydDdQ%3D%3D</t>
   </si>
   <si>
-    <t>1873</t>
-[...7 lines deleted...]
-  <si>
     <t>1763</t>
   </si>
   <si>
     <t>29-11-2021</t>
   </si>
   <si>
     <t>29-11-2021 en portal de Transferencia</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos Programa "Modelo de Intervención de 24 meses para usuarios de 65 años de edad, del Programa de Apoyo Integral al Adulto Mayor, del Subsistema de "Seguridades y Oportunidades", susctrito el 2 de Noviembre de 2021, entre la Secretaria Regional Ministerial de desarrollo Social y Familia de la Región Metropolitana y la Municipalidad de Providencia, para la ejecuci´´on a nivel comunal del "Modelode Intervención para Usuarios/as de 65 años o más".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AIhXJmyscV4BDCjOer1fNQ%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>1736</t>
   </si>
   <si>
     <t>24-11-2021</t>
   </si>
   <si>
     <t>24-11-2021 en portal de Transferencia</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Recursos, suscrito con Secretaría Regional Ministeriasl de Desarrollo Social y Familia de la Región Metropolitana, con  fecha 29 de Septiembre de 2021, para la ejecución a nivel local del                        " Acompañamiento a la Trayectoria - Programa Eje/Municipal ".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bFogkIta8H7JvFWKu2RaAA%3D%3D</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>16-11-2021</t>
   </si>
   <si>
     <t>16.11.2021 en Portal de Transparencia</t>
   </si>
   <si>
     <t>Ratifícase el Convenio de Transferencia de Recursos suscrito con fecha 23 de Septiembre de 2021, entre la Subsecretaría de Prevención del Delito y la Municipalidad de Providencia, en el marco del Fondo de Gestión en Seguridad Ciudadana, año 2021, mediante el cual las partes acuerdan que el Municipio ejecutará el Proyecto Código "FNSP21-IPSI-0114", en los términos que se indican, para lo cual la Subsecretaría de Prevención del Delito se compromete a entregarle recursos presupuestarios a la Municipalidad de Providencia.</t>
   </si>
@@ -1965,53 +2169,50 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EVM1YwUOWLcTbHvPOYWAsg%3D%3D</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>11-05-2021</t>
   </si>
   <si>
     <t>11/05/2021 en portal de Transparencia</t>
   </si>
   <si>
     <t>Ratifícase la modificación de Contrato de Transferencia de Fondos y Ejecución, del "Programa mujeres jefas de hogar", suscrita con fecha 29.03.2021, entre el Servicio Nacional de la Mujer y la Equidad de Género, Dirección Regional Metropolitana y la Municipalidad de Providencia, para la Administración e Implementacióndel programa Mujeres Jefas de Hogar.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uqiUSir2amZqI998PC5f4A%3D%3D</t>
   </si>
   <si>
     <t>05-05-2021</t>
   </si>
   <si>
     <t xml:space="preserve">05/05/2021 en Portal de Transparencia </t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratifícase el convenio de transferencia de recursos Sistema de Apoyo a la Selección de usuarios de Prestaciones Sociales para la ejecución y gestión de acciones referidas al registro Social de Hogares de la Comuna, año 2021, suscrito con fecha 12 de marzo de 2021, entre la Secretaria Regional Ministerial de Desarrollo Social y Familia de la Región Metropolitana y la Municipalidad de Providencia, para la ejecución y gestión de las acciones de ingreso, confirmación, verificación, actualización, rectificación y/o complemento de la información contenida en el Registro Social de Hogares;realizadas en conformidad a la normativa vigente y a los protocolos técnicos que describen los procedimientos, plazos y documentación neecsaria para el desarrollo de cada una de las acciones descritas, aprobadas por acto administrativo de la Subsecretaría de Servicios Sociales y que se encuntran disponibles en la página web www.resgistrosocial.cl, además de las orientaciones e instrucciones de carácter general o particular que imparta el Ministerio de Desarrollo Social y Familia en estas y otras materias, en especial, aquellas vinculadas al desarrollo de acciones o iniciativas de mejora continua para favorecer el acceso y atención a la ciudadanía, a través de los diversos canales dispuestos para aquello.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PaWCpaBL35vnlypvMGUYzA%3D%3D</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>06-04-2021</t>
   </si>
   <si>
     <t>06-04-2021 en portal de Transparencia</t>
   </si>
   <si>
     <t>Ratificase la Modificación de Convenio de Transferencia de Recursos, suscrito con fecha 29 de Diciembre de 2020, entre la INTENDENCIA DE LA REGION METROPOLITANA DE SANTIAGO y la MUNICIPALIDAD DE PROVIDENCIA, que modifica las cláusulas sexta y séptima del Convenio de Transferencia de Recursos de fecha 15 de Noviembre de 2019, suscrito entre las mismas partes.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TiIlqCr9llWFRt%2F4ZITDAQ%3D%3D</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>29-03-2021</t>
@@ -3058,53 +3259,50 @@
     <t>14-11-2017</t>
   </si>
   <si>
     <t>14.11.2017 en portal de Transparencia</t>
   </si>
   <si>
     <t>Ratifícase la modificación presupuestaria (Plan de Cuentas), del Convenio de Transferencia de Fondos y ejecución del "Programa Mujeres Jefas de Hogar", de fecha 31.12.2016, suscrito entre el Servicio Nacional de la Mujer y la Equidad de Genero.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2B1Iawd%2Fq08%2FpKhGnsplZtQ%3D%3D</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>02-10-2017</t>
   </si>
   <si>
     <t>02.10.2017 en portal de Transparencia</t>
   </si>
   <si>
     <t>Rtifícase la autorización de la prórroga, por un periodo de un año, a contar del día 1.04.17 y hasta el 1.04.18, del convenio de transferencia de recursos suscrito entre la Sec. R. Ministerial de Des. Social de la R.M. y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qcJWRLU%2F%2BM77pEzq6dqadQ%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>1719</t>
   </si>
   <si>
     <t>Rtifícase la autorización de la prórroga, por un periodo de un año, a contar del día 1.03.17 y hasta el 1.03.18, del convenio de transferencia de recursos suscrito entre la Sec. R. Ministerial de Des. Social de la R.M. y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bgcg9wTJoiDeOvrCG%2BS03g%3D%3D</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>30-08-2017</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Transferencia de Colaboración para la ejecución y gestión de acciones referidas al Programa Preventivo de Salud y Deporte en Providencia", suscrito entre la Municipalidad de Providencia y el Gobierno Regional R.M., de 11.05.2017  la suma total de $12.344.400.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pzrZx%2FXK4qanuW44NcpXjw%3D%3D</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>14-07-2017</t>
   </si>
@@ -3274,51 +3472,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M222"/>
+  <dimension ref="A1:M239"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -3335,9076 +3533,9773 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H2" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="0" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I3" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="0" t="s">
+      <c r="L6" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="L7" s="0" t="s">
         <v>52</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="L10" s="0" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="E11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="I11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="L13" s="0" t="s">
         <v>77</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M14" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="L15" s="0" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M16" s="0" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="0" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" s="0" t="s">
         <v>102</v>
-      </c>
-[...28 lines deleted...]
-        <v>113</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>148</v>
+        <v>125</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>162</v>
+        <v>137</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J30" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>37</v>
+        <v>159</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>37</v>
+        <v>159</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>23</v>
+        <v>164</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I35" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="M35" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>50</v>
+        <v>176</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>26</v>
+        <v>177</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="M36" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>75</v>
+        <v>189</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>141</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>85</v>
+        <v>189</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="M38" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>114</v>
+        <v>188</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="M39" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="M40" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>148</v>
+        <v>210</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="M41" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>148</v>
+        <v>216</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K42" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="F42" s="0" t="s">
+      <c r="L42" s="0" t="s">
         <v>221</v>
-      </c>
-[...16 lines deleted...]
-        <v>223</v>
       </c>
       <c r="M42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="F43" s="0" t="s">
+      <c r="H43" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K43" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="G43" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K43" s="0" t="s">
+      <c r="L43" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="M43" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>231</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>20</v>
+        <v>230</v>
       </c>
       <c r="K44" s="0" t="s">
         <v>232</v>
       </c>
       <c r="L44" s="0" t="s">
         <v>233</v>
       </c>
       <c r="M44" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>20</v>
+        <v>235</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>229</v>
+        <v>63</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M46" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="L47" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>246</v>
+        <v>113</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>248</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>248</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K48" s="0" t="s">
         <v>249</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>250</v>
       </c>
       <c r="M48" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>252</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>252</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K49" s="0" t="s">
         <v>253</v>
       </c>
       <c r="L49" s="0" t="s">
         <v>254</v>
       </c>
       <c r="M49" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>256</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>256</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K50" s="0" t="s">
         <v>257</v>
       </c>
       <c r="L50" s="0" t="s">
         <v>258</v>
       </c>
       <c r="M50" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>260</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>261</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K51" s="0" t="s">
         <v>262</v>
       </c>
       <c r="L51" s="0" t="s">
         <v>263</v>
       </c>
       <c r="M51" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K52" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="G52" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="0" t="s">
+      <c r="L52" s="0" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="M52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E53" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="G53" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K53" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="G53" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K53" s="0" t="s">
+      <c r="L53" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="M53" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M54" s="0" t="s">
-        <v>23</v>
+        <v>215</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>37</v>
+        <v>159</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>277</v>
+        <v>36</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M55" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I56" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M56" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="H57" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I57" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="L57" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="M57" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I58" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M58" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="H59" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I59" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="M59" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="H60" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I60" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="L60" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="M60" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="H61" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I61" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="M61" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>85</v>
+        <v>301</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>303</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>303</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M62" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>85</v>
+        <v>301</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M63" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>85</v>
+        <v>228</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>310</v>
+        <v>64</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="L64" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M64" s="0" t="s">
-        <v>297</v>
+        <v>23</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M65" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="M66" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="L67" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M67" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="L68" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="M68" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="L69" s="0" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="M69" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="M70" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>337</v>
+        <v>113</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E71" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F71" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="L71" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M71" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>337</v>
+        <v>113</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>30</v>
+        <v>347</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="L72" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="M72" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>346</v>
+        <v>259</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="L73" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M73" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L74" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M74" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>337</v>
+        <v>125</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>353</v>
+        <v>24</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="L75" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M75" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>358</v>
+        <v>125</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L76" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M76" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>364</v>
+        <v>24</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="G77" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K77" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="H77" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K77" s="0" t="s">
+      <c r="L77" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="M77" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>358</v>
+        <v>125</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E78" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F78" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="F78" s="0" t="s">
+      <c r="G78" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K78" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="G78" s="0" t="s">
+      <c r="L78" s="0" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M78" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>358</v>
+        <v>159</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K79" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="E79" s="0" t="s">
+      <c r="L79" s="0" t="s">
         <v>375</v>
-      </c>
-[...19 lines deleted...]
-        <v>379</v>
       </c>
       <c r="M79" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>358</v>
+        <v>159</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="L80" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="M80" s="0" t="s">
-        <v>240</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>358</v>
+        <v>159</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>381</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M81" s="0" t="s">
-        <v>23</v>
+        <v>367</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>247</v>
+        <v>384</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L82" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="M82" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E83" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K83" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="L83" s="0" t="s">
         <v>391</v>
-      </c>
-[...19 lines deleted...]
-        <v>395</v>
       </c>
       <c r="M83" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>37</v>
+        <v>189</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L84" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="M84" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>333</v>
+        <v>396</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="0" t="s">
+      <c r="I85" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="L85" s="0" t="s">
         <v>400</v>
-      </c>
-[...19 lines deleted...]
-        <v>404</v>
       </c>
       <c r="M85" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="L86" s="0" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="M86" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>20</v>
+        <v>189</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="L87" s="0" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="M87" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>20</v>
+        <v>407</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="F88" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K88" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="G88" s="0" t="s">
+      <c r="L88" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="H88" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M88" s="0" t="s">
-        <v>294</v>
+        <v>23</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>20</v>
+        <v>407</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="L89" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="M89" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>333</v>
+        <v>396</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>102</v>
+        <v>407</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>26</v>
+        <v>177</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="L90" s="0" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="M90" s="0" t="s">
-        <v>348</v>
+        <v>23</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>20</v>
+        <v>407</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="L91" s="0" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="M91" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>20</v>
+        <v>407</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>338</v>
+        <v>423</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>433</v>
+        <v>424</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="L92" s="0" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="M92" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>20</v>
+        <v>428</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="L93" s="0" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="M93" s="0" t="s">
-        <v>332</v>
+        <v>23</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>338</v>
+        <v>434</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>443</v>
+        <v>83</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="L94" s="0" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="M94" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>20</v>
+        <v>428</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>448</v>
+        <v>408</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="L95" s="0" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="M95" s="0" t="s">
-        <v>282</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>20</v>
+        <v>428</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="L96" s="0" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="M96" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>458</v>
+        <v>317</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="M97" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>20</v>
+        <v>428</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="L98" s="0" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="M98" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>20</v>
+        <v>428</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="L99" s="0" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="M99" s="0" t="s">
-        <v>23</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>364</v>
+        <v>408</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="L100" s="0" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="M100" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
       <c r="L101" s="0" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="M101" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>20</v>
+        <v>125</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="M102" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="L103" s="0" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="M103" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="L104" s="0" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="M104" s="0" t="s">
-        <v>23</v>
+        <v>364</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>501</v>
+        <v>481</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="L105" s="0" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="M105" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="L106" s="0" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="M106" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>20</v>
+        <v>176</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="M107" s="0" t="s">
-        <v>23</v>
+        <v>415</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>515</v>
+        <v>498</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="L108" s="0" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="M108" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>519</v>
+        <v>408</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>523</v>
+        <v>505</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="M109" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>525</v>
+        <v>443</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="M110" s="0" t="s">
-        <v>23</v>
+        <v>406</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="M111" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="M112" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>338</v>
+        <v>522</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="M113" s="0" t="s">
-        <v>23</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>546</v>
+        <v>529</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>547</v>
+        <v>530</v>
       </c>
       <c r="L114" s="0" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="M114" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>338</v>
+        <v>532</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="M115" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>338</v>
+        <v>538</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>19</v>
+        <v>542</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="L116" s="0" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="M116" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>338</v>
+        <v>434</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>558</v>
+        <v>546</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="M117" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="L118" s="0" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="M118" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="L119" s="0" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="M119" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>572</v>
+        <v>408</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>574</v>
+        <v>556</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>575</v>
+        <v>557</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="L120" s="0" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="M120" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="L121" s="0" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="M121" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="L122" s="0" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="M122" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="M123" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="L124" s="0" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="M124" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>598</v>
+        <v>408</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>599</v>
+        <v>583</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>601</v>
+        <v>585</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="L125" s="0" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="M125" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>338</v>
+        <v>588</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="L126" s="0" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="M126" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="J127" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K127" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="E127" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L127" s="0" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="M127" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="M128" s="0" t="s">
-        <v>258</v>
+        <v>23</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="L129" s="0" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="M129" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>625</v>
+        <v>611</v>
       </c>
       <c r="L130" s="0" t="s">
-        <v>626</v>
+        <v>612</v>
       </c>
       <c r="M130" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="L131" s="0" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="M131" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="L132" s="0" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="M132" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>287</v>
+        <v>623</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>635</v>
+        <v>619</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>636</v>
+        <v>620</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="L133" s="0" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="M133" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>641</v>
+        <v>627</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>642</v>
+        <v>628</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>643</v>
+        <v>629</v>
       </c>
       <c r="L134" s="0" t="s">
-        <v>644</v>
+        <v>630</v>
       </c>
       <c r="M134" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>645</v>
+        <v>17</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>646</v>
+        <v>631</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="L135" s="0" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="M135" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="L136" s="0" t="s">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="M136" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>338</v>
+        <v>640</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="L137" s="0" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="M137" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>660</v>
+        <v>648</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="L138" s="0" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="M138" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>663</v>
+        <v>408</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>664</v>
+        <v>651</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>665</v>
+        <v>652</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="L139" s="0" t="s">
-        <v>668</v>
+        <v>655</v>
       </c>
       <c r="M139" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>669</v>
+        <v>408</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>428</v>
+        <v>656</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>671</v>
+        <v>658</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="L140" s="0" t="s">
-        <v>673</v>
+        <v>660</v>
       </c>
       <c r="M140" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="L141" s="0" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
       <c r="M141" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>374</v>
+        <v>666</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>679</v>
+        <v>667</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>473</v>
+        <v>29</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="L142" s="0" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="M142" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>637</v>
+        <v>542</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>685</v>
+        <v>674</v>
       </c>
       <c r="L143" s="0" t="s">
-        <v>686</v>
+        <v>675</v>
       </c>
       <c r="M143" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>338</v>
+        <v>666</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>687</v>
+        <v>676</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>688</v>
+        <v>677</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>689</v>
+        <v>678</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>690</v>
+        <v>679</v>
       </c>
       <c r="L144" s="0" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
       <c r="M144" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>692</v>
+        <v>681</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="L145" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="M145" s="0" t="s">
-        <v>23</v>
+        <v>328</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>696</v>
+        <v>682</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="L146" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="M146" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="L147" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="M147" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>708</v>
+        <v>696</v>
       </c>
       <c r="L148" s="0" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="M148" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>710</v>
+        <v>698</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>712</v>
+        <v>700</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="L149" s="0" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="M149" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I150" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B150" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J150" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="L150" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="M150" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="L151" s="0" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
       <c r="M151" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>726</v>
+        <v>713</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>727</v>
+        <v>714</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>728</v>
+        <v>715</v>
       </c>
       <c r="L152" s="0" t="s">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="M152" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I153" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B153" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J153" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
       <c r="L153" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="M153" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>736</v>
+        <v>718</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>637</v>
+        <v>542</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="L154" s="0" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="M154" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>741</v>
+        <v>718</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>742</v>
+        <v>727</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>19</v>
+        <v>542</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>743</v>
+        <v>728</v>
       </c>
       <c r="L155" s="0" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="M155" s="0" t="s">
-        <v>274</v>
+        <v>23</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>338</v>
+        <v>730</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="L156" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="M156" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>338</v>
+        <v>736</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>750</v>
+        <v>497</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="L157" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="M157" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>756</v>
+        <v>744</v>
       </c>
       <c r="L158" s="0" t="s">
-        <v>757</v>
+        <v>745</v>
       </c>
       <c r="M158" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>758</v>
+        <v>746</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>759</v>
+        <v>747</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>760</v>
+        <v>748</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>19</v>
+        <v>542</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>761</v>
+        <v>749</v>
       </c>
       <c r="L159" s="0" t="s">
-        <v>762</v>
+        <v>750</v>
       </c>
       <c r="M159" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I160" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B160" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J160" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="L160" s="0" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="M160" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="L161" s="0" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="M161" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>669</v>
+        <v>408</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="L162" s="0" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="M162" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I163" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B163" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J163" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="L163" s="0" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="M163" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I164" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B164" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J164" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>785</v>
+        <v>770</v>
       </c>
       <c r="L164" s="0" t="s">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="M164" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>788</v>
+        <v>773</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="L165" s="0" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="M165" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="L166" s="0" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="M166" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I167" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B167" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J167" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="L167" s="0" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="M167" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I168" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B168" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J168" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="L168" s="0" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
       <c r="M168" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>807</v>
+        <v>794</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>808</v>
+        <v>795</v>
       </c>
       <c r="L169" s="0" t="s">
-        <v>809</v>
+        <v>796</v>
       </c>
       <c r="M169" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>810</v>
+        <v>797</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>813</v>
+        <v>800</v>
       </c>
       <c r="L170" s="0" t="s">
-        <v>814</v>
+        <v>801</v>
       </c>
       <c r="M170" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I171" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B171" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J171" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>816</v>
+        <v>805</v>
       </c>
       <c r="L171" s="0" t="s">
-        <v>817</v>
+        <v>806</v>
       </c>
       <c r="M171" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>818</v>
+        <v>807</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>819</v>
+        <v>808</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>820</v>
+        <v>809</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>821</v>
+        <v>810</v>
       </c>
       <c r="L172" s="0" t="s">
-        <v>822</v>
+        <v>811</v>
       </c>
       <c r="M172" s="0" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>823</v>
+        <v>812</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>824</v>
+        <v>813</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>825</v>
+        <v>814</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>826</v>
+        <v>815</v>
       </c>
       <c r="L173" s="0" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
       <c r="M173" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="L174" s="0" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="M174" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>831</v>
+        <v>818</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>832</v>
+        <v>819</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="L175" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="M175" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="L176" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="M176" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>840</v>
+        <v>368</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>841</v>
+        <v>830</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>842</v>
+        <v>831</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>843</v>
+        <v>832</v>
       </c>
       <c r="L177" s="0" t="s">
-        <v>844</v>
+        <v>833</v>
       </c>
       <c r="M177" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I178" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B178" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J178" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="L178" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="M178" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>374</v>
+        <v>736</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="L179" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="M179" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="L180" s="0" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="M180" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I181" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B181" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J181" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="L181" s="0" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="M181" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I182" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B182" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J182" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="L182" s="0" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="M182" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>669</v>
+        <v>408</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>674</v>
+        <v>859</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="L183" s="0" t="s">
-        <v>872</v>
+        <v>863</v>
       </c>
       <c r="M183" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I184" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B184" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J184" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
       <c r="L184" s="0" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="M184" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I185" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B185" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J185" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="L185" s="0" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
       <c r="M185" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
       <c r="L186" s="0" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="M186" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I187" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B187" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J187" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="L187" s="0" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
       <c r="M187" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I188" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B188" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J188" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="L188" s="0" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="M188" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="L189" s="0" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="M189" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>637</v>
+        <v>29</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
       <c r="L190" s="0" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="M190" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D191" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I191" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B191" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J191" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="L191" s="0" t="s">
-        <v>911</v>
+        <v>894</v>
       </c>
       <c r="M191" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I192" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B192" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J192" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>915</v>
+        <v>900</v>
       </c>
       <c r="L192" s="0" t="s">
-        <v>916</v>
+        <v>901</v>
       </c>
       <c r="M192" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>917</v>
+        <v>902</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="L193" s="0" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="M193" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I194" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B194" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J194" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="L194" s="0" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="M194" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I195" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B195" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J195" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="L195" s="0" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="M195" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I196" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B196" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J196" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>935</v>
+        <v>919</v>
       </c>
       <c r="L196" s="0" t="s">
-        <v>936</v>
+        <v>920</v>
       </c>
       <c r="M196" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>469</v>
+        <v>408</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>937</v>
+        <v>921</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>938</v>
+        <v>922</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>940</v>
+        <v>924</v>
       </c>
       <c r="L197" s="0" t="s">
-        <v>941</v>
+        <v>925</v>
       </c>
       <c r="M197" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I198" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B198" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J198" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>944</v>
+        <v>929</v>
       </c>
       <c r="L198" s="0" t="s">
-        <v>945</v>
+        <v>930</v>
       </c>
       <c r="M198" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="H199" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I199" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B199" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J199" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="L199" s="0" t="s">
-        <v>950</v>
+        <v>935</v>
       </c>
       <c r="M199" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>338</v>
+        <v>736</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>951</v>
+        <v>741</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>952</v>
+        <v>936</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>953</v>
+        <v>937</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>954</v>
+        <v>938</v>
       </c>
       <c r="L200" s="0" t="s">
-        <v>955</v>
+        <v>939</v>
       </c>
       <c r="M200" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I201" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B201" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J201" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>957</v>
+        <v>943</v>
       </c>
       <c r="L201" s="0" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="M201" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>959</v>
+        <v>945</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>962</v>
+        <v>948</v>
       </c>
       <c r="L202" s="0" t="s">
-        <v>963</v>
+        <v>949</v>
       </c>
       <c r="M202" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>964</v>
+        <v>950</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>961</v>
+        <v>952</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="L203" s="0" t="s">
-        <v>966</v>
+        <v>954</v>
       </c>
       <c r="M203" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>374</v>
+        <v>443</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>967</v>
+        <v>955</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>970</v>
+        <v>958</v>
       </c>
       <c r="L204" s="0" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="M204" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I205" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B205" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J205" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>975</v>
+        <v>963</v>
       </c>
       <c r="L205" s="0" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="M205" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I206" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B206" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J206" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="L206" s="0" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
       <c r="M206" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I207" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B207" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J207" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="L207" s="0" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="M207" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>669</v>
+        <v>408</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>986</v>
+        <v>974</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="L208" s="0" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
       <c r="M208" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>992</v>
+        <v>980</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>994</v>
+        <v>982</v>
       </c>
       <c r="L209" s="0" t="s">
-        <v>995</v>
+        <v>983</v>
       </c>
       <c r="M209" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>998</v>
+        <v>986</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
       <c r="L210" s="0" t="s">
-        <v>1000</v>
+        <v>988</v>
       </c>
       <c r="M210" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D211" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E211" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="H211" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I211" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B211" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J211" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="L211" s="0" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="M211" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>338</v>
+        <v>994</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>1004</v>
+        <v>995</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>20</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="L212" s="0" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="M212" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>1008</v>
+        <v>465</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="L213" s="0" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
       <c r="M213" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>338</v>
+        <v>538</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>1013</v>
+        <v>1004</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="L214" s="0" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="M214" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>374</v>
+        <v>408</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="L215" s="0" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="M215" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>51</v>
+        <v>1013</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="L216" s="0" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="M216" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>1026</v>
+        <v>1018</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>1027</v>
+        <v>1019</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>1028</v>
+        <v>1020</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>1029</v>
+        <v>1021</v>
       </c>
       <c r="L217" s="0" t="s">
-        <v>1030</v>
+        <v>1022</v>
       </c>
       <c r="M217" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>81</v>
+        <v>1023</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>1031</v>
+        <v>1019</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="L218" s="0" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
       <c r="M218" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>1036</v>
+        <v>1027</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
       <c r="L219" s="0" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="M219" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>1040</v>
+        <v>1031</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>1042</v>
+        <v>1028</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>1043</v>
+        <v>1032</v>
       </c>
       <c r="L220" s="0" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="M220" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>338</v>
+        <v>443</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
       <c r="L221" s="0" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="M221" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I222" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K222" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L222" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M222" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I223" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J223" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K223" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="L223" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="M223" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G224" s="0" t="s">
         <v>1050</v>
       </c>
-      <c r="F222" s="0" t="s">
+      <c r="H224" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J224" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K224" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="G222" s="0" t="s">
+      <c r="L224" s="0" t="s">
         <v>1052</v>
       </c>
-      <c r="H222" s="0" t="s">
-[...8 lines deleted...]
-      <c r="K222" s="0" t="s">
+      <c r="M224" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>1053</v>
       </c>
-      <c r="L222" s="0" t="s">
+      <c r="F225" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="M222" s="0" t="s">
+      <c r="G225" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K225" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L225" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M225" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I226" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K226" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L226" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="M226" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I227" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J227" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K227" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="L227" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="M227" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I228" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J228" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K228" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L228" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="M228" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="J229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K229" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L229" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M229" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I230" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J230" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K230" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L230" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="M230" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I231" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K231" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L231" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="M231" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I232" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K232" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L232" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="M232" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J233" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K233" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L233" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M233" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I234" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J234" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K234" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L234" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="M234" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I235" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J235" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K235" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L235" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="M235" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I236" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J236" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K236" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L236" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M236" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I237" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J237" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K237" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="L237" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M237" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I238" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J238" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K238" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="L238" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="M238" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I239" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K239" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="L239" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="M239" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>