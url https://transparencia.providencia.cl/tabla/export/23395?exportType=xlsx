--- v0 (2026-06-25)
+++ v1 (2026-09-03)
@@ -4,85 +4,103 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Modifícase el Decreto Alcaldicio EX.N°1883 de 31 de diciembre de 2025, en el sentido de incorporar el aiguiente programa, a los PROGRAMAS COMUNITARIOS PARA EL AÑO 2026.</t>
+  </si>
+  <si>
+    <t>17-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9Y%2BLORT31zvGwTaP0dWKEg%3D%3D</t>
+  </si>
+  <si>
+    <t>Apruébanse los siguientes PROGRAMAS COMUNITARIOS PARA EL AÑO 2026:</t>
+  </si>
+  <si>
+    <t>31-12-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nUZaAq09kZzh8jB%2FYMsGsg%3D%3D</t>
+  </si>
+  <si>
     <t>Modifícase el Decreto Alcaldicio EX.N°1.835 de 5 de diciembre de 2024 , en el sentido de incorporar el siguiente PROGRAMA COMUNITARIO PARA EL AÑO 2025:</t>
   </si>
   <si>
     <t>04-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PhC1c6i9CCS0TjNCT0T%2Fkg%3D%3D</t>
   </si>
   <si>
+    <t>Apruébase la actualización de los PROGRAMAS COMUNITARIOS PARA EL AÑO 2024.</t>
+  </si>
+  <si>
+    <t>05-12-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7aPK8VeI3vi%2FuC5ra%2BSZiA%3D%3D</t>
+  </si>
+  <si>
     <t>Apruébanse los siguientes PROGRMAS COMUNITARIOS PARA EL AÑO 2025.</t>
   </si>
   <si>
-    <t>05-12-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HTPjrTBraKuI9VC18F400Q%3D%3D</t>
   </si>
   <si>
-    <t>Apruébase la actualización de los PROGRAMAS COMUNITARIOS PARA EL AÑO 2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>Sustituyae en el punto N°1 del Decreto Alcaldicio EX.N°1977 de 29 de diciembre de 2023</t>
   </si>
   <si>
     <t>02-05-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M4pynS2jzNI%2FkxC8CwxOPw%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse los siguentes Programas Comunitarios para el año 2024.</t>
   </si>
   <si>
     <t>29-12-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ViuMfwMLQI31mzhZD9pJEA%3D%3D</t>
   </si>
   <si>
     <t>Apruébase el siguiente Programa Comunitario para el año 2023: N°51 Programa de reciclaje para la comunidad por un monto de M$30.000.-</t>
   </si>
   <si>
     <t>25-01-2023</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AU0bn7tYgUSVnPQge8GY%2FA%3D%3D</t>
@@ -138,63 +156,63 @@
   <si>
     <t>07-02-2020</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3x8qKLioHPfgKpsGJwm1%2BA%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse los siguientes Programas Sociales 2020</t>
   </si>
   <si>
     <t>20-12-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=f8zJ2eB22qIyuJ6GzpCJRA%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse los siguientes PROGRAMAS SOCIALES 2019 DE LA DIRECCION DE DESARROLLO LOCAL.-</t>
   </si>
   <si>
     <t>18-11-2019</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=H660%2FHoaNKUU5FG%2FCVAKkQ%3D%3D</t>
   </si>
   <si>
+    <t>Apruébanse los Progrmas Sociales y Culturales 2019 Dirección de Barrios y Patrimonio:Sub Programa 6-Programas Culturales; Dirección de Medio Ambiente, Aseo, Ornato y Mantención: Sub Programa 4 - Programas Sociales</t>
+  </si>
+  <si>
+    <t>22-02-2019</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tXPWDYkgb013XVBJKxZkOg%3D%3D</t>
+  </si>
+  <si>
     <t>Modifícase el Decreto Alcaldicio EXN°1903 de 21 e Diciembre de 2018 en el sentido de incorpora los Programas Sociales, Recreacionales y Culturales 2019 de la Dirección de Desarrollo Comunitario</t>
   </si>
   <si>
-    <t>22-02-2019</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6WS2V1GIiM%2FQhLirKGHEZw%3D%3D</t>
-  </si>
-[...4 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=tXPWDYkgb013XVBJKxZkOg%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse los siguientes Programas Sociales, Recreacionales y Culturales 2019.</t>
   </si>
   <si>
     <t>21-12-2018</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=AUaYQLY572C%2F04CmGjADYA%3D%3D</t>
   </si>
   <si>
     <t>Modifícase el punto 2 del Decreto Alcaldicio EXN°119 de 22 de Enero de 2018 en el sentido de incorporar a la Dirección de Desarrollo Local, traspasando los Programas Sociales de la Dideco</t>
   </si>
   <si>
     <t>12-10-2018</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8To9lPcDZZlzcjLArvQYEQ%3D%3D</t>
   </si>
   <si>
     <t>Apruébanse los siguientes Programa Comunitarios para el 2018: Dirección de Medio Ambiente, Aseo, Ornato y Mantención.</t>
   </si>
   <si>
     <t>22-08-2018</t>
   </si>
@@ -286,117 +304,117 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C26"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>22</v>
@@ -473,73 +491,73 @@
         <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>60</v>
@@ -576,31 +594,53 @@
       </c>
       <c r="C24" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>75</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>