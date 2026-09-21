--- v0 (2026-05-17)
+++ v1 (2026-09-21)
@@ -4,74 +4,92 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Oficio respuesta</t>
   </si>
   <si>
     <t>Anexo</t>
   </si>
   <si>
+    <t xml:space="preserve">informar si la municipalidad cuenta actualmente, o ha contado en los últimos años, con programas, dispositivos, unidades, oficinas o iniciativas municipales destinadas a la prevención, detección, atención, acompañamiento o derivación de casos de violencia intrafamiliar que afecten a personas adultas mayores. En caso de existir este tipo de iniciativas, solicito identificar el nombre del programa, dispositivo o unidad correspondiente, la unidad administrativa de la cual depende dentro de la estructura municipal (por ejemplo DIDECO, Oficina del Adulto Mayor u otra), el año de inicio de funcionamiento o implementación, sus objetivos generales o específicos, la población objetivo a la que se dirige, los principales tipos de intervención o prestaciones que realiza (por ejemplo atención social, acompañamiento psicosocial, orientación jurídica, derivación a redes u otras), la cobertura aproximada o número de personas atendidas durante los últimos años disponibles, la dotación del equipo ejecutor (indicando número de profesionales y perfiles profesionales si dicha información estuviera disponible), y el presupuesto anual aproximado destinado a su funcionamiento, especificando en la medida de lo posible si los recursos provienen de presupuesto municipal propio, transferencias de programas sectoriales, convenios con otros organismos públicos o financiamiento externo...informar si la municipalidad dispone de protocolos, lineamientos o procedimientos formales para la detección, intervención o derivación de casos de violencia intrafamiliar que afecten a personas adultas mayores, y en caso de existir registros administrativos asociados, solicito indicar la cantidad de casos de violencia intrafamiliar que involucren a personas adultas mayores que hayan sido atendidos, acompañados o derivados por la municipalidad durante los últimos cinco años disponibles, señalando el año correspondiente y el número total de casos registrados. </t>
+  </si>
+  <si>
+    <t>10-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=znKhJwloHV53fRcWBaTbnw%3D%3D</t>
+  </si>
+  <si>
+    <t>No aplica</t>
+  </si>
+  <si>
+    <t>Cantidad de talleres deportivos dirigidos a personas mayores realizados en la comuna, elaborados por la Municipalidad o del IND entre los años 2023 al 2026. Detallando la duración de cada taller, es decir, si son mensuales, semestrales o anuales, entre otros. - Nombre del taller y/o tipo de actividad física que se realiza. - Ubicación de cada taller (dirección o equipamiento donde se desarrolla). - En caso de existir, nombre del recinto o espacio donde se ejecuta cada actividad. - Días y horarios de cada taller</t>
+  </si>
+  <si>
+    <t>02-03-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dNazgr9ESmvBmeUMcxiqmA%3D%3D</t>
+  </si>
+  <si>
     <t>Requiero copia virtual de cualquier plan, programa o política pública que esté vigente o ejecutándose, que tenga su origen en la municipalidad o en el gobierno metropolitano o central, y que diga relación con apoyo a personas adultas o infancias en...</t>
   </si>
   <si>
     <t>24-03-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zbcv5HFhlwLixhhu%2B0awDg%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t>No aplica</t>
   </si>
   <si>
     <t>solicito acceso a la información pública relacionada con los documentos y datos sobre el trabajo de su municipio en materia de políticas públicas locales destinadas a las personas mayores. Agradezco de antemano las gestiones. 1. ¿El municipio cuenta...</t>
   </si>
   <si>
     <t>24-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cWQURixSj0t6Mv06eD1Tlg%3D%3D</t>
   </si>
   <si>
     <t>Favor informa patentes vigentes de: 1. Establecimientos de Larga Estadía para Adultos Mayores (ELEAM) 2. Condominios de Viviendas Tuteladas (CVT) 3. Residencias de Adultos Mayores, 4. Hogar de Ancianos 5. Centro de día para Adultos Mayores</t>
   </si>
   <si>
     <t>07-01-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2CX%2FQGRpV8CikB%2F3ag%2BXrQ%3D%3D</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BHP6LgwJnC%2BdDOsyC0jyKQ%3D%3D</t>
   </si>
   <si>
     <t>solicitud de un listado lo mas actualizado posible de los ELEAM que se encuentran funcionando en la comuna de Providencia.</t>
   </si>
@@ -562,51 +580,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
@@ -621,79 +639,79 @@
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>26</v>
@@ -859,79 +877,79 @@
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>78</v>
@@ -957,79 +975,79 @@
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>100</v>
@@ -1097,213 +1115,213 @@
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>119</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>7</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="D44" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
@@ -1321,32 +1339,60 @@
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D54" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>