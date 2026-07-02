--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -4,147 +4,168 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Diciembre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>18-12-2025</t>
+  </si>
+  <si>
+    <t>18.12.2025</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Apruébase la Actualización el PLAN DE DESARROLLO COMUNAL 2022- 2027, cuyo texto forma parte integrante del presente Decreto y se agrega como Anexo.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1xNqzJppPCzNUBow5E6pHw%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
     <t>2024</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>Decreto Exento</t>
-[...1 lines deleted...]
-  <si>
     <t>1692</t>
   </si>
   <si>
     <t>28-11-2024</t>
   </si>
   <si>
     <t>28.11.2024</t>
   </si>
   <si>
-    <t>En Portal de Transparencia</t>
-[...1 lines deleted...]
-  <si>
     <t>NO</t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t>Apruébase la Actualización del PLAN DE DESARROLLO COMUNAL 2022-2027.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=l6QdhjYaJidbLwib3vPW7w%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Diciembre</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto 
 </t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>22-12-2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>SI</t>
   </si>
   <si>
     <t xml:space="preserve">Apruébase la actualización del PLAN DE DESARROLLO COMUNAL 2022-2027.
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=z7ZoV73xo8XnLKUyXtSIGg%3D%3D</t>
   </si>
   <si>
     <t>Decreto exento</t>
   </si>
   <si>
     <t>Plan de Desarrollo Comunal</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>22-12-2022</t>
   </si>
   <si>
     <t>22-12-2022 en portal de Transparencia</t>
   </si>
   <si>
     <t xml:space="preserve">Apruébase la Actualización del Plan de desarrollo Comunal 2022-2027, actualización año 2023, cuyo texto se agrega al presente  Decreto como Anexo I y se considera parte integrante de este Decreto.-</t>
@@ -417,51 +438,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -525,706 +546,747 @@
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L9" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M19" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>