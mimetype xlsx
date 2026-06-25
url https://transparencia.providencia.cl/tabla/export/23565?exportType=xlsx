--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -131,80 +131,80 @@
   <si>
     <t>10-03-2023</t>
   </si>
   <si>
     <t>Clausúrase el establecimiento comercial cuyo giro es KIOSCO DE VENTA DE FRUTAS Y VERDURAS, de propiedad de don LUIS EDUARDO LABBE SAAVEDRA, por funcionar sin autorización municipal.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LujVGUrh4mN43D3Sr4CgMQ%3D%3D</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>27-12-2021</t>
   </si>
   <si>
     <t>27-12-2021 en portal de Transparencia</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a don Luis Hernan Lucero Corvalan, para el funcionamiento del Kiosco , Patente Rol N° 2-134269, ubicado en Avda. Providencia frente al N° 1722, por fallecimiento del permisionario.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gKR1vS5f7mG%2FBZ7BQoV55Q%3D%3D</t>
   </si>
   <si>
+    <t>Termino de Funcionamiento</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>12-02-2020</t>
+  </si>
+  <si>
+    <t>12.02.2020 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Pónese término a la autorización otorgada, a doña Adriana Beiza Soto, para funcionamiento del Kiosko, Patente Rol 2-15332, ubicado en calle Santa Isabel frente al N°390, por entrega del kiosko por parte de la permisionaria.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TGhM5iMZ9lQiYD8sBs0DWw%3D%3D</t>
+  </si>
+  <si>
     <t>228</t>
   </si>
   <si>
-    <t>12-02-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>12-02-2020 en portal de Transparencia</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada, a don PEDRO GAMONAL VALENZUELA, para el funcionamiento del KIOSCO , PATENTE ROL 2-52527, ubicado en AVDA. MANUEL MONTT frente al N°948, por entrega del kiosco por parte del permisionario.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BwjntMq84eTS%2BcBxADxHbw%3D%3D</t>
   </si>
   <si>
-    <t>Termino de Funcionamiento</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Término de autorización otorgada </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>11-04-2019</t>
   </si>
   <si>
     <t xml:space="preserve">15/04/2019 en Portal de Transparencia </t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada, a doña SARA ACUÑA LECREF, para el funcionamiento del KIOSCO, Patente Rol 2-118165, ubicado en AVDA. PROVIDENCIA frente al N°2503, por infringir el artículo 87 letra a) de la Ordenanza Comunal sobre la actividad comercial, de alcoholes, insdutrial , profesional y de servicios </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JW%2BWYcFFua5RUtk0n7RKxw%3D%3D</t>
   </si>
   <si>
     <t>Término de funcionamiento</t>
   </si>
   <si>
     <t>119</t>
@@ -284,95 +284,95 @@
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a doña Nina jara Ortega, para el funcionamiento  del Kiosco de Diarios, Revistas y Confites, patente Rol N°2-33204, ubicado e n Avda. Providencia frente al N°1822, por infringir el Art. 86 letra c) de la Ordenanza </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SOASzNWf5dDZQr%2FITilRbA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización	</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>18-10-2017</t>
   </si>
   <si>
     <t>18.10.2017 en portal de Transparencia</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a don Diego Ismael Tapia Saldaña, para el funcionamiento del kiosco municipal, ubicado en Avda. Providencia frente al N°2181. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VPE0iG1tG81gogUw9Z6W0w%3D%3D</t>
   </si>
   <si>
+    <t>Término autorización para funcionamiento de Kiosco de Diarios y Revistas</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>21-09-2017</t>
+  </si>
+  <si>
+    <t>21-09-2017 en portal de Transparencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pónese término a la autorización otorgada  a don José Gabriel Chavez Riveros, para el funcionamiento del kiosco de diarios y revistas, ubicado en Av. Francisco Bilbao frente al N°102.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=I3QC30%2F3Nv%2FbrRZgaRPmhQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Término autorización para el funcionamiento de un kiosco municipal</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>21-09-2017 en protal de Transparencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pónese término a la autorización otorgada a don Exequiel Edo. Mora Castillo, para el funcionamiento del Kiosco de  diarios, revistas, confites, ubicado en Av. Francisco Bilbao frente al N° 2954</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bawic%2Bcqq8hnMd45Op%2BZfQ%3D%3D</t>
+  </si>
+  <si>
     <t>Término de autorización de kiosco municipal</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>21-09-2017</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a don Guido Huilipang Pichilemu, para el funcionamiento del kiosco municipal, ubicado en Avda. Providencia frente al N°2212. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZB3vxoQABJU8NPqA%2FgH1Hw%3D%3D</t>
   </si>
   <si>
-    <t>Término autorización para el funcionamiento de un kiosco municipal</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">Pónese término a las autorizaciones otorgadas </t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>08-09-2017</t>
   </si>
   <si>
     <t>08.09.2017 en portal de Transparencia</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Ercilia del Carmen Caceres Barrera, para el funcionamiento del quiosco de diarios y revistas, confites y cigarrillos, etc. patente Rol N°2-35007, ubicado en Avda. Providencia frente al N°1777.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LpRVq3dzho3rWqIu0l9Z9w%3D%3D</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>04-09-2017</t>
   </si>
   <si>
     <t>04.09.2017 en portal de Transparencia</t>
@@ -596,83 +596,83 @@
   <si>
     <t>26-06-2013 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Teresa Reyes Moran, para el funcionamiento del kiosco de diarios, reistas y cigarrillos, patente Rol Nº2-23439, ubicado en calle Diego de Almagro frente al Nº2795.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2FB2cY3ZXAyTwuj2LBs9LQ%3D%3D</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>17-05-2013</t>
   </si>
   <si>
     <t>17-05-2013 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Maritza Elizabeth Delgado Gutierrez, para el funcionamiento del kiosco de diarios, revistas y confites, patente Rol Nº2-892, ubicado en Avda. Providencia frente al Nº1333.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=oBEGeY%2FstPR4%2FjPO%2B5RPxw%3D%3D</t>
   </si>
   <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>13-05-2013</t>
+  </si>
+  <si>
+    <t>13-05-2013 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pónese término a la auorizción otorgada a don Claudio Cancino Cortes, para el funcionamiento de l kiosco de diarios, revistas, confites, bebidas etc., patente Rol Nº2-103239, ubicado en Valenzuela Castillo frente al Nº1515.            </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W0udf0kFRv%2BtsOZ2o%2FRkuQ%3D%3D</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>Pónese término a la autorización otorgada a doña Marcia Lilian Barria Soto, para el funcionamiento del kiosco de diarios, revistas y confites, patente Rol Nº2-8300, ubicado en Avda. Benjamin Vicuña Mackenna frente al Nº306.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X4dUDtDLdjvhqLUe7QGLNQ%3D%3D</t>
+  </si>
+  <si>
     <t>1027</t>
   </si>
   <si>
-    <t>13-05-2013</t>
-[...4 lines deleted...]
-  <si>
     <t>Pónese término a la autorización otorgada a doña Ingrid del Rosario Hernandez Zegers, para el funcionamiento del kiosco de plantas y flores patente Rol Nº2-12956, ubicado en Avda. Providencia frente al Nº1355.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d079iMmIC3SRUHPCIg1NsA%3D%3D</t>
   </si>
   <si>
-    <t>1028</t>
-[...16 lines deleted...]
-  <si>
     <t>Kioscos / Permiso Varios</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña María Angelica Viveros Alcalde, para el funcionamiento del kiosco de diarios, revistas, cigarros y confites, patente Rol Nº2-33203, ubicadoe en Avda. Manuel Montt frente al Nº1288.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=A6%2FLmruWXWQC7yKqhDqh0g%3D%3D</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>03-05-2013</t>
   </si>
   <si>
     <t>03-05-2013 en portal de Transparencia.-</t>
   </si>
   <si>
     <t xml:space="preserve">Déjase constancia que se puso término a contar del 1 de Julio de 2012, a la autorización otorgada a don Aníbal Mateluna Godoy, para el funcionamiento del Kiosco diarios, revistas, confites, bebidas, ubicado en Avda. Providencia frente al Nº2503 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=syh9mS7XERHCjlvYfao5mQ%3D%3D</t>
@@ -1055,74 +1055,74 @@
   <si>
     <t>23-06-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Autorízase a doña Sonia del Pilar Reyes Lopez, el funcionamiento de un kiosco de venta de diarios, confites, cigarrillos y bebidas, ubicado en Avda Salvador frente al Nº1363.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zcye36zENmNPKIeDzsdHSg%3D%3D</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>16-06-2010</t>
   </si>
   <si>
     <t>16-06-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Aurorízase a doña carmen Edith Uribe Ojeda, el funcionamiento de un kiosco para la venta de flores, ubicado en Avda Luis Thayer Ojeda frente al Nº43.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rDPtSrODRw9RJZYaz%2Fu20A%3D%3D</t>
   </si>
   <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>11-06-2010</t>
+  </si>
+  <si>
+    <t>11-06-2010 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t>Pónese término a la autorización otorgada a don Jorge Espinoza Mena, para el funcionamiento del kiosco de venta de frutas y verduras, patente Rol Nº200783-5, ubicado en Luis Middleton frente al Nº1540.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gkb51t6wGdOzmOAOtobk3A%3D%3D</t>
+  </si>
+  <si>
     <t>1160</t>
   </si>
   <si>
-    <t>11-06-2010</t>
-[...4 lines deleted...]
-  <si>
     <t>Pónese término a la autorización otorgada a don Diego Cabrales Neira, para el funcionamiento del kiosco de diarios, patente Rol Nº208295-0, ubicado en Avda Benjamin Vicuña mackenna frente al Nº140.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NLFm2xiZixle1rnmhd39GQ%3D%3D</t>
   </si>
   <si>
-    <t>1161</t>
-[...7 lines deleted...]
-  <si>
     <t>1141</t>
   </si>
   <si>
     <t>07-06-2010</t>
   </si>
   <si>
     <t>07-06-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Eliana del Carmen Herrera Barrera, para el funcionamientodel kiosco de venta de diarios, revistas, confites, ubicado en Avda Luis Thayer Ojeda frente al Nº43.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2FNnOaLQvy1FB%2F7CfMzPQ%2BA%3D%3D</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>02-06-2010</t>
   </si>
   <si>
     <t>02-06-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a doña Alicia Richards Baltra, para el funcionamiento del kiosco de venta de galletas, caramelos, cigarrillos... patente Rol Nº208785-5, ubicado en Avda Pedro de Valdivia  frente al Nº668.</t>
@@ -1139,160 +1139,160 @@
   <si>
     <t>14-05-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término al permiso otorgado a doña Paola Macarena Lizama Uribe, par la explotación del kiosco de venta diarios, revistas,cigarrillos ubicado en Avda Salvador frente Nº325(kiosco Nº127)</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TktHzjxUT%2F32CpIw75CLjg%3D%3D</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>04-05-2010</t>
   </si>
   <si>
     <t>04-05-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada por doña Liliana Sarmiento Barrera, para el funcionamiento de Kiosco de venta de Flores, patente RolNº214097-7, ubicado en Avda. Francisco Bilbao frente al Nº2855, por infringir art. 87 de la Ordenanza Comercial</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YUbXJfRr4xF13oZTI7cAyw%3D%3D</t>
   </si>
   <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>30-03-2010</t>
+  </si>
+  <si>
+    <t>30-03-2010 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t>Pónese término a la autorización otorgada a don Julio Alberto Pérez, para el funcionamiento del kiosco de venta de frutas y verduras, patente Rol Nº208321-3, ubicado en Avda Francisco Bilbao frente al Nº3659.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QLVfCSu5N8wrvPez9nICiQ%3D%3D</t>
+  </si>
+  <si>
     <t>672</t>
   </si>
   <si>
-    <t>30-03-2010</t>
-[...4 lines deleted...]
-  <si>
     <t>Autorízase a doña Ana Luisa Perez Olivares, el funcionamiento de un kiosco de diarios, revistas, confites y cigarrillos, ubicado en Avda Once de Septiembre frente al Nº2092.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=L%2BSLRFXl65HAqulNjdavsg%3D%3D</t>
   </si>
   <si>
-    <t>668</t>
-[...7 lines deleted...]
-  <si>
     <t>639</t>
   </si>
   <si>
     <t>17-03-2010</t>
   </si>
   <si>
     <t>17-03-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a doña Teresa de Las Mercedes Hernández Farias, para el funcionamiento del kiosco de venta de artículos, patente Rol 216012-9, ubicado en Avda Once de Septiembre  frental al Nº2092.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IoLDYnPys%2F15Bv%2BSLu7jTg%3D%3D</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>10-03-2010</t>
   </si>
   <si>
     <t>10-03-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Paola Jessica Gonzalez Gonzalez, para el funcionamiento del kiosco de frutas y confites envasados patente Rol Nº234720-2, ubicado en Avda Pedro de Valdivia frente al Nº1783.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4%2FXX52rY8bHaRZc4KOkvMw%3D%3D</t>
   </si>
   <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>03-02-2010</t>
+  </si>
+  <si>
+    <t>03-02-2010 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t>Autorízase a doña Marta Patricia Aranda Valdés, el funcionamiento de un kiosco de diarios, revistas, confites, cigarrillos y bebidas, ubicado en Avda. Pedro de Valdivia frente al Nº2476.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3C9NLiFMmEN13K6iUpmgYQ%3D%3D</t>
+  </si>
+  <si>
     <t>310</t>
-  </si>
-[...4 lines deleted...]
-    <t>03-02-2010 en portal de Transparencia.-</t>
   </si>
   <si>
     <t xml:space="preserve">Pónese término a la autorización otorgada a doña Eliana Piwonka Figueroa, para el funcionamiento del Kiosco venta de confites, cigarrillos y boletos juegos de azar, ubicado en Av.Providencia Nº2337, patente Rol Nº203259-7.
 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PnDju%2BT1%2B%2Fo%2BgDpPQ6ev0Q%3D%3D</t>
   </si>
   <si>
-    <t>308</t>
-[...7 lines deleted...]
-  <si>
     <t>309</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Luisa Martínez Muñoz, para el funcionamiento del Kiosco de venta de diarios, revistas, confites y bebidas, ubicado en Avda. Benjamín Vicuña Mackenna frente al Nº52, patente Rol 250168-6.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=q3CQKHxy1sjstZjWiKfL9A%3D%3D</t>
   </si>
   <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>01-12-2009</t>
+  </si>
+  <si>
+    <t>01-12-2009 en portal de Transparencia.-</t>
+  </si>
+  <si>
+    <t>Autorízase a don Hugo Francisco Aliste Moya, el funcionamiento de un kiosco de venta de diarios, revistas, cigarrillos y confites, ubicado en Avda. Providencia frente al Nº2279.-</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YPIQwO9t3UEy88f0aRM7Wg%3D%3D</t>
+  </si>
+  <si>
     <t>2547</t>
   </si>
   <si>
-    <t>01-12-2009</t>
-[...1 lines deleted...]
-  <si>
     <t>Pónese término a la autorización otorada a don Carlos Omar Betancourt Díaz, para el funcionamiento del Kiosco de venta de frutas, patente Rol Nº251305-6, ubicado en Santa Isabel frente al Nº20 (kiosco Nº25).</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1j2rD5y0cui8y7rcWxuPNQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YPIQwO9t3UEy88f0aRM7Wg%3D%3D</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>24-11-2009</t>
   </si>
   <si>
     <t>24-11-2009 en portal de Transparencia.-</t>
   </si>
   <si>
     <t>Pónese término a la autorización otorgada a doña Ana Castillo Quezada, para el funcionamiento del Kiosco de venta de diarios, revistas, confites y cigarrillos, patente Rol N°201040-2, ubicado en Avda. Providencia frente al N°2251.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UIqOstOP8Mr9Rfh2qXGmxw%3D%3D</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>11-09-2009</t>
   </si>
   <si>
     <t>11-09-2009 en portal de Transparencia.-</t>
   </si>
@@ -1732,98 +1732,98 @@
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
@@ -4734,92 +4734,92 @@
       </c>
       <c r="M78" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>407</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="L79" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="M79" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>407</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K80" s="0" t="s">
         <v>412</v>
       </c>
       <c r="L80" s="0" t="s">
         <v>413</v>
       </c>
       <c r="M80" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="0" t="s">