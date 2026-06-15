--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
@@ -103,50 +103,71 @@
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=5LZMcHHnVYRp7cRA6EoB4A%3D%3D</t>
   </si>
   <si>
     <t>Sin modificación</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>18-06-2019</t>
   </si>
   <si>
     <t xml:space="preserve">18-06-2019 </t>
   </si>
   <si>
     <t xml:space="preserve">En Portal de Transparencia </t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ratifícase el convenio de Marco de Colaboración celebrado entre la MUNICIPALIDAD DE PROVIDENCIA y la EMBAJADA DE LA INDIA, con fecha 03 de Mayo de 2019, mediante el cual las partes acuerdan desde sus respectivos ámbitos de acción, realizar diversas actividades culturales en torno a temas transversales de interés cultural e histórico, relativos a las manifestaciones culturales de la india, propiciando por una parte el desarrollo cultural de los vecinos de la comuna de Providencia y del público en general, y por otra, la promoción de los valores y expresiones culturales de la India.-</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=x%2FVHkR1INa3G8S9DrHbveQ%3D%3D</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>28-09-2018</t>
+  </si>
+  <si>
+    <t>28.09.2018</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Colaboración suscrito con fecha 24.09.2018, entre la MUNICIPALIDAD DE PROVIDENCIA y la EMBAJADA DE LA INDIA.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CfVjaCVVg9L55Vm%2BrMLD3w%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -157,51 +178,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M3"/>
+  <dimension ref="A1:M4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -286,29 +307,70 @@
       <c r="F3" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>31</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>