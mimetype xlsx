--- v0 (2026-05-31)
+++ v1 (2026-10-24)
@@ -4,182 +4,197 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Año de la publicacion en TA</t>
   </si>
   <si>
     <t>Mes de la publicacion en TA</t>
   </si>
   <si>
     <t>Tipo Marco normativo</t>
   </si>
   <si>
     <t>Tipo de norma</t>
   </si>
   <si>
     <t>Número norma</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Denominación norma</t>
   </si>
   <si>
     <t>Fecha de publicación en el diario oficial o fecha de dictación</t>
   </si>
   <si>
     <t>Enlace al texto integro y actualizado</t>
   </si>
   <si>
     <t>Fecha de última modificación</t>
   </si>
   <si>
     <t>Fecha de promulgación</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Septiembre</t>
+  </si>
+  <si>
+    <t>Reglamento Interno</t>
+  </si>
+  <si>
+    <t>Reglamento</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>Derógase el Reglamento N°319 de 22.12.2016. Apruébase el siguiente Reglamento sonre "UNIFORME DE LOS FIUNCIONARIOS Y FUNCIONARIAS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QSnZ1%2FcTc57LKKPYMJ%2BH9w%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abril </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reglamento </t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>17-04-2026</t>
+  </si>
+  <si>
+    <t>Modifícase el Reglamento N°319 de 22 de diciembre de 2025, que aprobó el Reglamento sobre "VESTUARIO DE LOS FUNCIONARIOS Y FUNCIONARIAS DE LA MUNICIPALIDAD DE PROVIDENCIA". Sustitúyase el TÍTULO III CONDICIONES DE USO DE TARJETAS GIFTCARD.</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HeWwukzPnXmbBSEOpZIgBw%3D%3D</t>
+  </si>
+  <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Decreto exento</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>17-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Apruébase el "INSTRUCTIVO TARJETAS GIFTCARD DE VESTUARIO Y CALZADO DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QfoEubJndVCF81w4%2FQhNrw%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>604</t>
   </si>
   <si>
     <t>Apruébase el "CODIGO DE VESTIMENTA DE LA MUNICIPALIDAD DE PROVIDENCIA", del siguiente tenor.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OujrRNfcICkggeJHGaU7ww%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Abril </t>
-[...16 lines deleted...]
-  <si>
     <t>2025</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>22-12-2025</t>
   </si>
   <si>
     <t>Deróganse el Reglamento N°300 de 24 de mayo de 2024 que aprobó el Reglamento sobore "ROPA Y ACCESORIOS DE LOS FUNCIONARIOS Y FUNCIONARIAS DE LA MUNICIPALIDAD DE PROVIDENCIA" y su modificación mediante el Reglamento N°309 de 06.02.2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9NFTklp%2BNPRgKajRvGUMMA%3D%3D</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>06-02-2025</t>
   </si>
   <si>
     <t>Modifícase el Reglamento N°300 de 24 de mayo de 2024 , que aprobpo el Reglamento sobre "ROPA Y ACCESORIOS DE LOS FUNCIONAIOS Y FUNCIONARIAS DE LA MUNICIPALIDAD DE PROVIDENCIA", en el siguiente sentido:</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=r8zrxAUVMCVlo6LV2EbSNQ%3D%3D</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Noviembre</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reglamento Interno</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>18-11-2022</t>
   </si>
   <si>
     <t>Apruebase el siguiente Reglamento sobre "UNIFORME Y PRENDAS ADICIONALES DE LOS FUNCIONARIOS DE LA MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BY28pD0PLkR5ymqLMWuYoQ%3D%3D</t>
   </si>
   <si>
     <t>24-05-2024</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Uniformes y Prendas Adicionales de los Funcionarios de la Municipalidad de Providencia</t>
   </si>
   <si>
     <t>255</t>
   </si>
@@ -301,51 +316,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K12"/>
+  <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -365,391 +380,426 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I2" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="I2" s="0" t="s">
+      <c r="J2" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I3" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="J3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="J8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K8" s="0" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J10" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>74</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="0" t="s">
+      <c r="J12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="J12" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="B13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>