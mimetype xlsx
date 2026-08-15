--- v0 (2026-05-12)
+++ v1 (2026-08-15)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="925">
   <si>
     <t>Tipo de Organizacion Comunal</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha Elección</t>
   </si>
   <si>
     <t>Hora Elección</t>
   </si>
   <si>
     <t>Lugar Elección</t>
   </si>
   <si>
     <t>Comunicacion fecha de la Elección</t>
   </si>
   <si>
     <t>Resultado Elección</t>
   </si>
   <si>
     <t>Rol Reclamación</t>
   </si>
   <si>
@@ -3325,51 +3325,51 @@
 DE FECHA 12 DE MARZO DE 2026
 PRESIDENTE:
 JAVIERA IRIS ESPINOZA OLIVARES
 SECRETARIO:
 MARÍA DEL ROSARIO MATTA LA HOZ
 TESORERO:
 FRANK ANTONIO SEPULVEDA TASSARA</t>
   </si>
   <si>
     <t>JUNTA DE VECINOS EL AGUILUCHO</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 20:00 HORAS
 TERMINO:
 21:30 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">ARZOBISPO FUENZALIDA N°2615
 (CENTRO DEPORTIVO EL AGUILUCHO)</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
-    <t>COMITÉ DE SEGURIDAD CLMENTE FABRES</t>
+    <t>COMITÉ DE SEGURIDAD CLEMENTE FABRES</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>CLEMENTE FABRES N°1223</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°554
 DE FECHA 19 DE MARZO DE 2026
 PRESIDENTE:
 ROXANA ISABEL NASH BAEZ
 SECRETARIO:
 FRANCISCO JAVIER TORRA BARRIO
 TESORERO:
 EMMA LAURA ROSA TAPIA SOTO</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD HOLANDA</t>
   </si>
   <si>
     <t>18/03/2026</t>
@@ -3457,197 +3457,690 @@
 BEATRIZ ALEJANDRA DÍAZ REYES
 SECRETARIO:
 NATHALIE DENISSE DÍAZ CORNEJO
 TESORERO:
 ARACELLI MARIANELA GONZÁLEZ VALENZUELA</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD CYA 1047</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 20:00 HORAS
 TÉRMINO:
 22:00 HORAS</t>
   </si>
   <si>
     <t>CANO Y APONTE N°1047</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°917
+DE FECHA 16 DE MAYO DE 2026
+PRESIDENTE:
+MIRIAM CRISTINA VALENZUELA FRÍAS
+SECRETARIO:
+LORENA BEATRIZ LÓPEZ ARANEDA
+TESORERO:
+CAROLINA ALEJANDRA CASTELLANO PIZARRO</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD LOS BOLDOS</t>
   </si>
   <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>LOS LEONES N°1315</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°969
+DE FECHA 29 DE MAYO DE 2026
+PRESIDENTE:
+SIGAL NURIT NOWOGRODSKI MUÑOZ
+SECRETARIO:
+ELLIOTT MATÍAS URRUTIA MORÁN
+TESORERO:
+MARÍA JOSÉ MATURANA ROGERS</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD COMUNIDAD SANTA MARÍA</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>AVDA. SANTA MARÍA N°2818</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>COMITE DE SEGURIDAD BILBAO 800</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>AVDA. FRANCISCO BILBAO N°800</t>
   </si>
   <si>
     <t>14/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.014
+DE FECHA 6 DE JUNIO DE 2026
+PRESIDENTE:
+ROSA FRANCISCA NICOL CORNEJO OLGUÍN
+SECRETARIO:
+EMILIA MAGDALENA BAEZA LÓPEZ
+TESORERO:
+PATRICIA EUGENIA CASTRO PARRA</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD CRUCERO EXETER</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 11:00 HORAS
 TÉRMINO:
 13:00 HORAS</t>
   </si>
   <si>
     <t>CRUCERO EXETER N°315</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO N°1.004
+DE FECHA 5 DE JUNIO DE 2026
+PRESIDENTE:
+RODRIGO ALONSO FERNÁNDEZ BAHAMONDES
+SECRETARIO:
+MAURICIO IVÁN TAPIA RODRÍGUEZ
+TESORERO:
+JOSÉ RODOLFO POBLETE FIGUEROA</t>
+  </si>
+  <si>
     <t>CLUB DE BRIDGE DE PROVIDENIA</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 15:00 HORAS
 TÉRMINO:
 17:00 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">CIAM JUANA DE ARCO
 JUANA DE ARCO N°2007
 PROVIDENCIA</t>
   </si>
   <si>
     <t>CONSEJO DE DESARROLLO DR. HERNÁN ALESSANDRI</t>
   </si>
   <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 10 HORAS
 TÉRMINO:
 14:00 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">AVDA. SEMINARIO N°394
 PROVIDENCIA</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.025
+DE FECHA 9 DE JUNIO DE 2026
+PRESIDENTE:
+AMANDA MERCEDES GREZ SILVA
+SECRETARIO:
+MÓNICA PATRICIA ORMEÑO OLIVA
+TESORERO:
+MARÍA ANTONIETA AYERZA CARRASCO</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+19:30 HORAS
+TÉRMINO:
+20:05 HORAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIGUEL CLARO N°32
+LICEO JOSÉ VICTORINO LASTARRIA</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD MALAQUÍAS</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">MALAQUÍAS CONCHA N°096 
 DEPARTAMENTO 23</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>AGRUPACIÓN DE AMIGOS CON PROBLEMAS AUDITIVOS "AYSOR"</t>
   </si>
   <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CIDES.
 AVDA. ITALIA N°1182</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO N°1.077
+DE FECHA 16 DE JUNIO DE 2026
+PRESIDENTE:
+CRISTIAN ELEUTERIO GODOY BARRERA
+SECRETARIO:
+MARÍA ANGÉLICA PÉREZ VERA
+TESORERO:
+ROSA ELIETTE OLGUÍN SÁEZ</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD LYON 1633</t>
   </si>
   <si>
     <t>AVDA. RICARDO LYON N°1633</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.076
+DE FECHA 17 DE JUNIO DE 2026
+PRESIDENTE:
+NELSON JAVIER LABBÉ VENEGAS
+SECRETARIO:
+CONSTANZA JAVIERA RIVEROS MARÍN
+TESORERO:
+RENATO RAFAEL MUÑOZ FUENTES</t>
+  </si>
+  <si>
+    <t>CONJUNTO FOLKLÓRICO DE JUNAEB ALMA VOZ Y GUITARRA</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+19:00 HORAS
+TÉRMINO:
+20:00 HORAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONJITAS N°565 - PISO 13
+DIRECCIÓN NACIONAL DE JUNAEB</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.109
+DE FECHA 23 DE JUNIO DE 2026
+PRESIDENTE:
+GLORIA ELVIRA ZELADA MONTOYA
+SECRETARIO:
+CECILIA DE LAS MERCEDES SILVA ACEVEDO
+TESORERO:
+CLAUDIA ANDREA GONZÁLEZ FARÍAS</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD PLAZA CAMPUS</t>
-  </si>
-[...1 lines deleted...]
-    <t>16/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO: 
 20:00 HORAS
 TÉRMINO:
 22:00 HORAS</t>
   </si>
   <si>
     <t>DOCTOR PEDRO LAUTARO FERRER N°3317, DEPARTAMENTO 501</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.084
+DE FECHA 18 DE JUNIO DE 2026
+PRESIDENTE:
+PAOLA SOLEDAD GONZÁLEZ VALDERRAMA
+SECRETARIO:
+ISIDORA SOFÍA OYARZÚN ICONOMOS
+TESORERO:
+JOHN EDWARD KEITH VÁSQUEZ</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD PASAJE REBECA MATTE</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>PASAJE REBECA MATTE N°0814</t>
   </si>
   <si>
     <t>30/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.093
+DE FECHA 19 DE JUNIO DE 2026
+PRESIDENTE:
+MAURICIO FELIPE VACA VALENZUELA
+SECRETARIO:
+AMÉRICA CONSTANZA LÓPEZ MIERES
+TESORERO:
+TERESA DEL PILAR JARA ROMERO</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD LYON 2325</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>AVDA. RICARDO LYON N°2325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.126
+DE FECHA 24 DE JUNIO DE 2026
+PRESIDENTE:
+JOSÉ ARIEL ZÁRATE CORTÉS
+SECRETARIO:
+CAROL ALEJANDRA PEÑA Y LILLO DELGADO
+TESORERO:
+PATRICIA CAROLINA FÁTIMA DE LAS MERCEDES ARDILES GONZÁLEZ</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD EL REY</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>EL REY N°0706</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO N°1.153
+DE FECHA 27 DE JUNIO DE 2026
+PRESIDENTE:
+ÁLVARO RAMÍREZ BERAUN
+SECRETARIO:
+FELIPE ANDRÉS APABLAZA ECHEVERRÍA
+TESORERO:
+GUMERCINDO PATRICIO FONSECA REBOLLEDO</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD LOS TRES OBISPOS</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>OBISPO PEREZ DE ESPINOZA N°0344, DEPARTAMENTO 42</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD BUSTOS</t>
+  </si>
+  <si>
+    <t>BUSTOS N°2759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.211
+DE FECHA 8 DE JULIO DE 2026
+PRESIDENTE:
+JOSÉ ADOLFO MORENO CORREA
+SECRETARIO:
+ISABEL MARGARITA MAC KELLAR NELSON
+TESORERO:
+MARÍA JOSÉ JUNCO POCH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORGANIZACION  COMUNITARIA FUNCIONAL</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO: 19:00 HORAS
+TERMINO: 20:00 HORAS</t>
+  </si>
+  <si>
+    <t>EL AGUILUCHO N°3341 (COLEGIO REGINA PACIS)</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO: 19:00
+TÉRMINO: 20:00</t>
+  </si>
+  <si>
+    <t>EL AGUILUCHO N°3.341 - COLEGIO REGINA PACIS</t>
+  </si>
+  <si>
+    <t>COMITÉ DE DESARROLLO LOS LEONES</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+11:00 HORAS
+TÉRMINO:
+14:00 HORAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVDA. LOS LEONES N°900
+PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.345 DE FECHA 29 DE JULIO DE 2026 PRESIDENTE: EDUARDO ENRIQUE ALFARO JOFRÉ 
+SECRETARIO: BEATRIZ OVALLE VIÑUELA 
+TESORERO: CARMEN CECILIA MANZANO GÓMEZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORGANIZACIÓN COMUNITARIO FUNCIONAL </t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD VILLAMAGNA</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>AVDA. LUIS THAYER OJEDA N°1573</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD ALEJANDRO VALDES</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>ALEJANDRO VALDES RIESCO N°2596</t>
+  </si>
+  <si>
+    <t>JUNTA DE ADELANTO Y DEFENSA EX POBLACIÓN WILLIAM NOON</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>ALBERTO MAGNO N°1404</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD JORGE MATTE</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>JORGE MATTE GORMAZ N°1841</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD KARMEL</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>LADISLAO ERRÁZURIZ N°2012</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD PUNTA ARENAS, PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>PUNTA ARENAS N°79</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD LLEWELLYN JONES 1381</t>
+  </si>
+  <si>
+    <t>LLEWELLYN JONES N°1381</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>JUNTA DE VECINOS 5-A EL BOSQUE ORIENTE</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:09:00 HORAS
+TÉRMINO: 18:00 HORAS</t>
+  </si>
+  <si>
+    <t>LADISLAO ERRÁZURIZ N°2057 SALA PISO -1</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD DIAGONAL ORIENTE INTERIOR</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIAGONAL ORIENTE INTERIOR N°1944
+PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD REMODELACIÓN PARQUE INÉS DE SUAREZ</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>AVDA. FRANCISCO BILBAO N°1559</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+16:00 HORAS
+TÉRMINO:
+18:00 HORAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVDA. PROVIDENCIA N°1100, LOCAL 36
+PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD EL CERRO</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+20:00 HORAS
+TÉRMINO:
+22: HORAS</t>
+  </si>
+  <si>
+    <t>AVDA. EL CERRO N°1949</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DE BRIDGE DE PROVIDENCIA </t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO : 15:00 HORAS
+TÉRMINO: 18:30 HORAS</t>
+  </si>
+  <si>
+    <t>JUANA DE ARCO N°2007 PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD JTR-JUSTINIANO</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>CARLOS JUSTINIANO N°1177</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORGANIZACIÓN COMUNIATRIA FUNCIONAL </t>
+  </si>
+  <si>
+    <t>COMITE DE SEGURIDAD ESTRELLA</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO: 20:00 HORAS
+TÉRMINO: 22:00 HORAS</t>
+  </si>
+  <si>
+    <t>SEMINARIO N°47</t>
+  </si>
+  <si>
+    <t>CLUB DEPORTIVO AQUALIS SWIM</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALIFORNIA N°2184
+DEPARTAMENTO 201
+PROVIDENCIA</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>COMITE DE SEGURIDAD ARAMJUEZ</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO: 20:00 HORAS
+TÉRMINO: 22:00 HORAS </t>
+  </si>
+  <si>
+    <t>AVENIDA HERNANDO DE AGUIRRE N°1556</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD SEMINARIO MARÍN</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>SEMINARIO N°343</t>
+  </si>
+  <si>
+    <t>COMITE DE SEGURIDAD JOSÉ MANUEL INFANTE 1333</t>
+  </si>
+  <si>
+    <t>JOSÉ MANUEL INFANTE 1333</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD AVR INTERNO</t>
+  </si>
+  <si>
+    <t>03/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+10:00 HORAS
+TÉRMINO:
+12:00 HORAS</t>
+  </si>
+  <si>
+    <t>ALEJANDRO VALDÉS RIESCO N°2623</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3658,51 +4151,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J151"/>
+  <dimension ref="A1:J180"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -8129,393 +8622,1315 @@
       </c>
       <c r="J139" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>754</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>757</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>17</v>
+        <v>758</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>17</v>
+        <v>763</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>17</v>
+        <v>772</v>
       </c>
       <c r="H143" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>17</v>
+        <v>777</v>
       </c>
       <c r="H144" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>757</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>786</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>782</v>
+        <v>739</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>755</v>
+        <v>788</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>17</v>
+        <v>799</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>795</v>
+        <v>774</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>17</v>
+        <v>803</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>771</v>
+        <v>806</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>17</v>
+        <v>809</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J151" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J155" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J180" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>