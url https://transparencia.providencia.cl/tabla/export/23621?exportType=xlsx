--- v1 (2026-08-15)
+++ v2 (2026-10-01)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="925" uniqueCount="925">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="956">
   <si>
     <t>Tipo de Organizacion Comunal</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Fecha Elección</t>
   </si>
   <si>
     <t>Hora Elección</t>
   </si>
   <si>
     <t>Lugar Elección</t>
   </si>
   <si>
     <t>Comunicacion fecha de la Elección</t>
   </si>
   <si>
     <t>Resultado Elección</t>
   </si>
   <si>
     <t>Rol Reclamación</t>
   </si>
   <si>
@@ -3662,104 +3662,104 @@
 SECRETARIO:
 MARÍA ANGÉLICA PÉREZ VERA
 TESORERO:
 ROSA ELIETTE OLGUÍN SÁEZ</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD LYON 1633</t>
   </si>
   <si>
     <t>AVDA. RICARDO LYON N°1633</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.076
 DE FECHA 17 DE JUNIO DE 2026
 PRESIDENTE:
 NELSON JAVIER LABBÉ VENEGAS
 SECRETARIO:
 CONSTANZA JAVIERA RIVEROS MARÍN
 TESORERO:
 RENATO RAFAEL MUÑOZ FUENTES</t>
   </si>
   <si>
+    <t>COMITÉ DE SEGURIDAD PLAZA CAMPUS</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO: 
+20:00 HORAS
+TÉRMINO:
+22:00 HORAS</t>
+  </si>
+  <si>
+    <t>DOCTOR PEDRO LAUTARO FERRER N°3317, DEPARTAMENTO 501</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.084
+DE FECHA 18 DE JUNIO DE 2026
+PRESIDENTE:
+PAOLA SOLEDAD GONZÁLEZ VALDERRAMA
+SECRETARIO:
+ISIDORA SOFÍA OYARZÚN ICONOMOS
+TESORERO:
+JOHN EDWARD KEITH VÁSQUEZ</t>
+  </si>
+  <si>
     <t>CONJUNTO FOLKLÓRICO DE JUNAEB ALMA VOZ Y GUITARRA</t>
-  </si>
-[...1 lines deleted...]
-    <t>16/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 19:00 HORAS
 TÉRMINO:
 20:00 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">MONJITAS N°565 - PISO 13
 DIRECCIÓN NACIONAL DE JUNAEB</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.109
 DE FECHA 23 DE JUNIO DE 2026
 PRESIDENTE:
 GLORIA ELVIRA ZELADA MONTOYA
 SECRETARIO:
 CECILIA DE LAS MERCEDES SILVA ACEVEDO
 TESORERO:
 CLAUDIA ANDREA GONZÁLEZ FARÍAS</t>
   </si>
   <si>
-    <t>COMITÉ DE SEGURIDAD PLAZA CAMPUS</t>
-[...23 lines deleted...]
-  <si>
     <t>COMITÉ DE SEGURIDAD PASAJE REBECA MATTE</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>PASAJE REBECA MATTE N°0814</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.093
 DE FECHA 19 DE JUNIO DE 2026
 PRESIDENTE:
 MAURICIO FELIPE VACA VALENZUELA
 SECRETARIO:
 AMÉRICA CONSTANZA LÓPEZ MIERES
 TESORERO:
 TERESA DEL PILAR JARA ROMERO</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD LYON 2325</t>
   </si>
   <si>
@@ -3788,271 +3788,408 @@
     <t>EL REY N°0706</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO N°1.153
 DE FECHA 27 DE JUNIO DE 2026
 PRESIDENTE:
 ÁLVARO RAMÍREZ BERAUN
 SECRETARIO:
 FELIPE ANDRÉS APABLAZA ECHEVERRÍA
 TESORERO:
 GUMERCINDO PATRICIO FONSECA REBOLLEDO</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD LOS TRES OBISPOS</t>
   </si>
   <si>
     <t>28/06/2026</t>
   </si>
   <si>
     <t>OBISPO PEREZ DE ESPINOZA N°0344, DEPARTAMENTO 42</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.816
+DE FECHA 14 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+CARLOS HERNAN ARELLANO LOPEZ
+SECRETARIO:
+CRISTIAN ANDRES GONZALEZ ORELLANA
+TESORERO:
+ALEJANDRO RENE MILLAN ALVEAL</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD BUSTOS</t>
   </si>
   <si>
     <t>BUSTOS N°2759</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.211
 DE FECHA 8 DE JULIO DE 2026
 PRESIDENTE:
 JOSÉ ADOLFO MORENO CORREA
 SECRETARIO:
 ISABEL MARGARITA MAC KELLAR NELSON
 TESORERO:
 MARÍA JOSÉ JUNCO POCH</t>
   </si>
   <si>
     <t xml:space="preserve">ORGANIZACION  COMUNITARIA FUNCIONAL</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO: 19:00 HORAS
 TERMINO: 20:00 HORAS</t>
   </si>
   <si>
     <t>EL AGUILUCHO N°3341 (COLEGIO REGINA PACIS)</t>
   </si>
   <si>
     <t>25/05/2026</t>
-  </si>
-[...5 lines deleted...]
-    <t>EL AGUILUCHO N°3.341 - COLEGIO REGINA PACIS</t>
   </si>
   <si>
     <t>COMITÉ DE DESARROLLO LOS LEONES</t>
   </si>
   <si>
     <t>25/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 11:00 HORAS
 TÉRMINO:
 14:00 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">AVDA. LOS LEONES N°900
 PROVIDENCIA</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.345 DE FECHA 29 DE JULIO DE 2026 PRESIDENTE: EDUARDO ENRIQUE ALFARO JOFRÉ 
 SECRETARIO: BEATRIZ OVALLE VIÑUELA 
 TESORERO: CARMEN CECILIA MANZANO GÓMEZ</t>
   </si>
   <si>
     <t xml:space="preserve">ORGANIZACIÓN COMUNITARIO FUNCIONAL </t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD VILLAMAGNA</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>AVDA. LUIS THAYER OJEDA N°1573</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.457
+DE FECHA 7 DE AGOSTO DE 2026
+PRESIDENTE:
+FRANCISCO JAVIER SILVESTRE MENDOZA ESCALAS
+SECRETARIO:
+JOSÉ ANTONIO RUIZ FERNÁNDEZ
+TESORERO:
+SILVIO CLAUDIO CELIS ROZZI</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD ALEJANDRO VALDES</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>ALEJANDRO VALDES RIESCO N°2596</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.458
+DE FECHA 7 DE AGOSTO DE 2026
+PRESIDENTE:
+MARÍA FRANCISCA FORNAZZARI ROJAS
+SECRETARIO:
+DANIELA ISABEL GARRIDO GONZÁLEZ
+TESORERO:
+JUANA SOFÍA SANHUEZA OTÁROLA</t>
+  </si>
+  <si>
     <t>JUNTA DE ADELANTO Y DEFENSA EX POBLACIÓN WILLIAM NOON</t>
   </si>
   <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>ALBERTO MAGNO N°1404</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.459
+DE FECHA 13 DE AGOSTO DE 2026
+PRESIDENTE:
+EGON WINSTON QUAPPE SILVA
+SECRETARIO:
+SYLVIA RUBY RIVEROS VIDAL
+TESORERO:
+ADRIANA ROSA CERDA MELLA</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD JORGE MATTE</t>
   </si>
   <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>JORGE MATTE GORMAZ N°1841</t>
   </si>
   <si>
     <t>23/06/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.541
+DE FECHA 14 DE AGOSTO DE 2026
+PRESIDENTE:
+CRISTOBAL CORREA ECHEVARRÍA
+SECRETARIO:
+MANUEL ANTONIO MATTA AYLWIN
+TESORERO:
+ELIANA TERESA MUÑOZ ZOFFOLI</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD KARMEL</t>
   </si>
   <si>
     <t>12/08/2026</t>
   </si>
   <si>
     <t>LADISLAO ERRÁZURIZ N°2012</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.511
+DE FECHA 17 DE AGOSTO DE 2026
+PRESIDENTE:
+JESSICA PAZ MARINKOVIC O'RYAN
+SECRETARIO:
+NICOLÁS ENRIQUE ROSALES MARTICORENA
+TESORERO:
+WALDO FLORIT OTERO</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD LLEWELLYN JONES 1381</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>LLEWELLYN JONES N°1381</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.644
+DE FECHA 24 DE AGOSTO DE 2026
+PRESIDENTE:
+MARIA EUGENIA VALLEJOS FLORES
+SECRETARIO:
+LUIS IGNACIO ROJAS EDWARDS
+TESORERO:
+MARÍA GRACIA TORO LISONI</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD PUNTA ARENAS, PROVIDENCIA</t>
   </si>
   <si>
-    <t>18/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PUNTA ARENAS N°79</t>
   </si>
   <si>
     <t>02/07/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>10/07/2026</t>
   </si>
   <si>
     <t>JUNTA DE VECINOS 5-A EL BOSQUE ORIENTE</t>
   </si>
   <si>
     <t>22/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:09:00 HORAS
 TÉRMINO: 18:00 HORAS</t>
   </si>
   <si>
     <t>LADISLAO ERRÁZURIZ N°2057 SALA PISO -1</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.803
+DE FECHA 2 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+MAURICIO ANDRÉS CARRASCO SLATER
+SECRETARIO:
+XIMENA BEATRIZ FUENTES RODRIGUEZ
+TESORERO:
+EMELINDA ANGÉLICA NÚÑEZ MARTÍNEZ
+DIRECTOR:
+TAROA ZÚÑIGA SILVA
+DIRECTOR:
+ARTURO FELIPE DE JESÚS MURÚA MUÑOZ</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD DIAGONAL ORIENTE INTERIOR</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DIAGONAL ORIENTE INTERIOR N°1944
 PROVIDENCIA</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD REMODELACIÓN PARQUE INÉS DE SUAREZ</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>AVDA. FRANCISCO BILBAO N°1559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO  N°1.769
+DE FECHA 5 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+JOSÉ FRANCISCO AGUAYO CARRASCO
+SECRETARIO:
+MÓNICA ELENA SILVA FRANCO
+TESORERO:
+JUAN CARLOS DONOSO CERDA</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 16:00 HORAS
 TÉRMINO:
 18:00 HORAS</t>
   </si>
   <si>
     <t xml:space="preserve">AVDA. PROVIDENCIA N°1100, LOCAL 36
 PROVIDENCIA</t>
   </si>
   <si>
     <t>13/08/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.814
+DE FECHA 10 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+KARIN CONSTANZA FAUNDEZ ROMERO
+VICE-PRESIDENTE:
+FRANCISCA TAMARA LOPEZ BEYA
+SECRETARIO:
+CLAUDIA MARIBEL GALVEZ DIAZ
+TESORERO:
+JOEL ENRIQUE DÍAZ GARCIA
+PROSECRETARIO:
+MARIA SUSANA TAPIA GUTIERREZ
+DIRECTOR:
+CLAUDIO RENATO MALDONADO GONZALEZ
+DIRECTOR:
+AURORA DEL CARMEN PARRA GALLEGOS</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD EL CERRO</t>
   </si>
   <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 20:00 HORAS
 TÉRMINO:
 22: HORAS</t>
   </si>
   <si>
     <t>AVDA. EL CERRO N°1949</t>
   </si>
   <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.812
+DE FECHA 11 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+JOHANNA CLAUDIA ZEPEDA SILVA
+SECRETARIO:
+ANDREA ALEJANDRA ASTUDILLO CAVIERES
+TESORERA:
+OLIVIA DEL CARMEN SILVA SOBARZO</t>
+  </si>
+  <si>
     <t xml:space="preserve">CLUB DE BRIDGE DE PROVIDENCIA </t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO : 15:00 HORAS
 TÉRMINO: 18:30 HORAS</t>
   </si>
   <si>
     <t>JUANA DE ARCO N°2007 PROVIDENCIA</t>
   </si>
   <si>
     <t>28/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERTIFICADO PROVISORIO N°1.815
+DE FECHA 14 DE SEPTIEMBRE DE 2026
+PRESIDENTE:
+SERGIO HORACIO CORTI CORTÉS
+SECRETARIO:
+BERNARDO ZOCIMO DE LA PEÑA RIQUELME
+TESORERO:
+LILIANA ISABEL VIDELA ESCOBAR</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD CSI SEMINARIO</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>SEMINARIO N°39</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD JTR-JUSTINIANO</t>
   </si>
   <si>
     <t>14/09/2026</t>
   </si>
   <si>
     <t>CARLOS JUSTINIANO N°1177</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ORGANIZACIÓN COMUNIATRIA FUNCIONAL </t>
   </si>
   <si>
     <t>COMITE DE SEGURIDAD ESTRELLA</t>
   </si>
   <si>
     <t>16/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO: 20:00 HORAS
 TÉRMINO: 22:00 HORAS</t>
@@ -4069,78 +4206,138 @@
   <si>
     <t xml:space="preserve">CALIFORNIA N°2184
 DEPARTAMENTO 201
 PROVIDENCIA</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>COMITE DE SEGURIDAD ARAMJUEZ</t>
   </si>
   <si>
     <t>28/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO: 20:00 HORAS
 TÉRMINO: 22:00 HORAS </t>
   </si>
   <si>
     <t>AVENIDA HERNANDO DE AGUIRRE N°1556</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
+    <t>COMITE DE SEGURIDAD JOSÉ MANUEL INFANTE 1333</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>JOSÉ MANUEL INFANTE 1333</t>
+  </si>
+  <si>
     <t>COMITÉ DE SEGURIDAD SEMINARIO MARÍN</t>
   </si>
   <si>
-    <t>30/09/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SEMINARIO N°343</t>
-  </si>
-[...4 lines deleted...]
-    <t>JOSÉ MANUEL INFANTE 1333</t>
   </si>
   <si>
     <t>COMITÉ DE SEGURIDAD AVR INTERNO</t>
   </si>
   <si>
     <t>03/10/2026</t>
   </si>
   <si>
     <t xml:space="preserve">INICIO:
 10:00 HORAS
 TÉRMINO:
 12:00 HORAS</t>
   </si>
   <si>
     <t>ALEJANDRO VALDÉS RIESCO N°2623</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+15:00 HORAS
+TÉRMINO:
+18:00 HORAS</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+10:00 HORAS
+TÉRMINO:
+14:00 HORAS</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD MANUEL CRUZAT ORIENTE</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>MANUEL CRUZAT N°2775</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD CARLOS SANDERS</t>
+  </si>
+  <si>
+    <t>25/10/2026</t>
+  </si>
+  <si>
+    <t>CARLOS SANDERS N°150</t>
+  </si>
+  <si>
+    <t>COMITÉ DE SEGURIDAD GENERAL CÓRDOVA</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INICIO:
+12.00 HORAS
+TÉRMINO:
+14:00 HORAS</t>
+  </si>
+  <si>
+    <t>GENERAL CÓRDOVA N°1283</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4151,51 +4348,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J180"/>
+  <dimension ref="A1:J185"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -9134,803 +9331,963 @@
       </c>
       <c r="J155" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>829</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>830</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>765</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>17</v>
+        <v>832</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>830</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>765</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H157" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>10</v>
+        <v>691</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>332</v>
+        <v>841</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>17</v>
+        <v>846</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>691</v>
+        <v>847</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>844</v>
+        <v>755</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>848</v>
+        <v>691</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>852</v>
+        <v>825</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>17</v>
+        <v>856</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>755</v>
+        <v>735</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>825</v>
+        <v>860</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>17</v>
+        <v>861</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>17</v>
+        <v>866</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>863</v>
+        <v>816</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>17</v>
+        <v>870</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>816</v>
+        <v>874</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>17</v>
+        <v>875</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>691</v>
+        <v>55</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>755</v>
+        <v>881</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>17</v>
+        <v>884</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>55</v>
+        <v>691</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>876</v>
+        <v>755</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>878</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>17</v>
+        <v>891</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>882</v>
+        <v>739</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>755</v>
+        <v>893</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>17</v>
+        <v>896</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>739</v>
+        <v>897</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>17</v>
+        <v>901</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>691</v>
+        <v>539</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>892</v>
+        <v>905</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>17</v>
+        <v>907</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>539</v>
+        <v>691</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>895</v>
+        <v>774</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>898</v>
+        <v>912</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>899</v>
+        <v>913</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>902</v>
+        <v>916</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>903</v>
+        <v>917</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>904</v>
+        <v>918</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>905</v>
+        <v>919</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>906</v>
+        <v>920</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>907</v>
+        <v>921</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>910</v>
+        <v>924</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>911</v>
+        <v>925</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>691</v>
+        <v>302</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>755</v>
+        <v>927</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>302</v>
+        <v>691</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>919</v>
+        <v>933</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>913</v>
+        <v>755</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>920</v>
+        <v>934</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>921</v>
+        <v>935</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>923</v>
+        <v>937</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>17</v>
       </c>
       <c r="J180" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="J185" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>