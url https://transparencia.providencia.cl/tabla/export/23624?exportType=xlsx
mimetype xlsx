--- v0 (2026-07-27)
+++ v1 (2026-10-05)
@@ -18,51 +18,51 @@
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Registro de organizaciones comunitarias</t>
   </si>
   <si>
-    <t>08-07-2026</t>
+    <t>14-09-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=StsqHiY%2BBN72MrB6UDCy0g%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>