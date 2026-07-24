--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -4,152 +4,203 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Acuerdo de Adhesión, suscrito con 16.06.2026, entre la ASOCIACIÓN CIVIL SINB FINES DE LUCRO RED DE INNOVACIÓN LOCAL, (RIL), CUT N°30-71523737-3 A TRAVÉS DE SU COALICIÓN DE CIUDADES POR LA INTELIGENCIA ARIFICIAL (CIIAR) y la MUNICIPALIDAD DE PROVIDNCIA, el que tiene por objeto formalizar la adhesión de la Municipalidad a CIIAR, así como establecer ls compromisos de colaboración entre las partes para el desarrollo de iniciativas relacionadas con innovación pública, transformación digital y uso responsable de inteligencia artificial.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jJ5P0W0cMGpDoKZurhIuaA%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>Apruébase el Estandar de Servicios de Datos de la Municipalidad de Providencia, cuyo tenor es el siguiente:</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2F%2B69EqfKay1QjSUF2Iu3yA%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Apruébase la Estrategia de Datos Municipalidad de Providencia, cuyo tenor es el siguiente:</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=m6qT7KzyJ7IbBqbycytm2Q%3D%3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">Marzo </t>
   </si>
   <si>
-    <t>Decreto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto Exento </t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>27-03-2026</t>
   </si>
   <si>
     <t>27.03.2026</t>
   </si>
   <si>
     <t xml:space="preserve">En Portal de Transparencia </t>
   </si>
   <si>
     <t xml:space="preserve">NO </t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Apruébase el PLAN GENERAL DE TRANSFORMACIÓN DIGITAL DE LA MUNICIPALIDAD DE PROVIDENCIA, cuyo contenido se inserta a continuación y se entiende como parte integrante del presente acto administrativo. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ZN%2FuvNeLQ6%2FdyKf3GyWlBA%3D%3D</t>
   </si>
   <si>
-    <t>Sin modificación</t>
-[...1 lines deleted...]
-  <si>
     <t>Enero</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...4 lines deleted...]
-  <si>
     <t>98</t>
   </si>
   <si>
     <t>28-01-2026</t>
   </si>
   <si>
     <t>28.01.2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>NO</t>
   </si>
   <si>
     <t>Apruébase la "POLITICA SE SEGURIDAD Y CONFIDENCIALIDAD DE LA INFORMACIÓN Y CIBERSEGURIDAD".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9KwbkOxXwScKG%2FO0E8logA%3D%3D</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>22-01-2026</t>
   </si>
   <si>
     <t>22.01.2026</t>
   </si>
   <si>
     <t>En Portal de transparencia</t>
   </si>
   <si>
     <t>Apruébase la "POLITICA DE DATOS ABIERTOS E LA MUNICIPALIDAD DE PROVIDENCIA y el "PROTOCOLO DE INTERCAMBIO DE DTOS DE A MUNICIPALIDAD DE PROVIDENCIA".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=qCLGoXI6gEI97oWUATURZg%3D%3D</t>
   </si>
@@ -267,51 +318,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -363,267 +414,390 @@
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="L3" s="0" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="L4" s="0" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="0" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="L6" s="0" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="0" t="s">
-[...8 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="I7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="L7" s="0" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="L8" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...26 lines deleted...]
-      <c r="M8" s="0" t="s">
+      <c r="D10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>