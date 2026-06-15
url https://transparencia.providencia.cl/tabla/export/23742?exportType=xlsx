--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -4,406 +4,463 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Tipo de acto</t>
   </si>
   <si>
     <t>Denominación acto</t>
   </si>
   <si>
     <t>Número acto</t>
   </si>
   <si>
     <t>Fecha acto</t>
   </si>
   <si>
     <t>Fecha de publicación en el DO o fecha de Publicidad</t>
   </si>
   <si>
     <t>Indicación del medio y forma de publicidad</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha última actualizacíón (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales   </t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Enlace a la modificación o archivo correspondiente</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Junio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>Decreto Exento</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>En Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Colaboración PROYECTO FONDO DE DESARROLLO VECINAL 2025¿ FONDEVE¿ suscrito, con fecha 21 de octubre de 2025, entre la JUNTA DE VECINOS N°5-A ¿EL BOSQUE ORIENTE ¿ RUT N°65.417.940-9 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "SUMINISTRO, INSTALACION Y CERTIFICACION DE UN ASCENSOR COMUNIDAD EL BOSQUE N°514 - EL BOSQUE N!514".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3rj1Wt88%2Bf3dzd10%2FMyMaQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Sin modificación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento </t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En Portal de Transparencia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Colaboración PROYECTO FONDO DE DESARROLLO VECINAL 2025 "FONDEVE" suscrito, con fecha 21 de octubre de 2025, entre la JUNTA DE VECINOS N°3-A "PLAZA JACARANDÁ", RUT N°53.317.762-K, y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "REPARACIÓN DE BALCONES COMUNIDAD CARLOS ANTÚNEZ N°1867 - CARLOS ANTÚNEZ N°1867", que asciende a la suma UF 7.363.-, obligándose a la primera de las nombradas a realizar un aporte de UF 495.- y la Municipalidad a realizar un aporte de UF 6.868. </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=GRfegEUx%2B3191cAyy4lAPg%3D%3D</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Colaboración PROYECTO FONDO DE DESARROLLO VECINAL 2025 "FONDEVE¿ suscrito, con fecha 21 de octubre de 2025, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA RUT N°70.981.000-6 y la  MUNICIPALIDAD DE PROVIDENCIA., por el cual las partes acuerdan realizar el Proyecto "NORRMALIZACION ELECTRICA DE LOS ESPACIOS COMUNES, COMUNIDAD TORRES DE TAJAMAR- AVENIDA PROVIDENCIA N°1072, AVENIDA PROVIDENCIA N°110, JOSE MIGUEL CLARO N°070, ANDRES BELLO N°1051".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=NAH4IzdFaZ7uo9%2FqfPzecw%3D%3D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio de Colaboración PROYECTO FONDO DE DESARROLLO VECINAL 2025¿ FONDEVE¿ suscrito, con fecha 21 de octubre de 2025, entre la JUNTA DE VECINOS N°5-A ¿EL BOSQUE ORIENTE ¿ RUT N°65.417.940-9 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "RECUPERACIONDE JARDINERAS Y BALCONES COMUNIDAD HERNANDO DE AGUIRRE N°496 - HERNANDO DE AGUIRRE N°496".</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Hrm%2BFXjX8VqrB9TylQXhXA%3D%3D</t>
+  </si>
+  <si>
     <t>2023</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
-    <t xml:space="preserve">Decreto </t>
-[...2 lines deleted...]
-    <t>Decreto Exento</t>
+    <t>738</t>
+  </si>
+  <si>
+    <t>29-05-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29-05-2023 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNIÓN COMUNAL DE JUNTAS DE VECINO DE PROVIDENCIA, Rut.N°70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "IMPERMEABILIZACION LOSA ESTACIONAMIENTO COMUNIDAD TRAIGUEN N° 2323", que asciende a la suma de $52.000.000.-, obligándose a la primera
+de las nombradas a realizar un aporte de $686.528.- y la Municipalidad a realizar un aporte de $51.313.472.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ldOvdftM5z8WLYVsTH6WVA%3D%3D</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>Ratificase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT Nº70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "REHABILITACION ALCANTARILLADO COMUNIDAD ELIODORO YAÑEZ N°922", que asciende a la suma de $49.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $4.119.168.- y la Municipalidad a realizar un aporte de $44.880.832.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=h65v4O%2BgwSSpuWHTy6gyMg%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayo </t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>Ratificase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT N°70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE CUBIERTA COMUNIDAD PEDRO DE VALDIVIA Nº2038", que asciende a la suma de $75.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $1.681.994.- y la Municipalidad a realizar un aporte de $73.318.006.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Gs4WAGXH8aLKlmqe7dcu%2Bw%3D%3D</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT Nº70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE CUBIERTA COMUNIDAD CAPULLO N°2211", que asciende a la suma de $55.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $411. 917.- y la Municipalidad a realizar un aporte de $54.588.083.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Z1fiBcjL3FFU3hlTJOCYMw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto Exento
+</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT N°70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD LOTA Nº2216", que asciende a la suma de $18.871.808.-, obligándose a la primera de las nombradas a realizar un aporte de $274.611.- y la Municipalidad a realizar un aporte de $18.597.197.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=w7x0PBHZ57Fa9rEkM3lWLQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Decreto exento</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Unión Comunal de Juntas de Vecinos de Providencia, Rut.N°70.981.000-6 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "IMPERMEABILIZACION LOSA ESTACIONAMIENTO . COMUNIDAD RICARDO LYON Nº249", que asciende a la suma de $78.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $686.528.- y la Municipalidad a realizar un aporte de $77.313.472.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sTw0ausE1DNYFsWOURImjQ%3D%3D</t>
   </si>
   <si>
     <t>739</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">En Portal de Transparencia </t>
   </si>
   <si>
     <t xml:space="preserve">
 NO</t>
   </si>
   <si>
-    <t>Sin información</t>
-[...1 lines deleted...]
-  <si>
     <t>Ratificase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT Nº70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE ASCENSOR COMUNIDAD SUECIA Nº1414", que asciende a la suma de $66.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $480.570.- y la Municipalidad a realizar un aporte de $65.519.430.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DIULKnixYXAOhEvPCp1twA%3D%3D</t>
-  </si>
-[...71 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sTw0ausE1DNYFsWOURImjQ%3D%3D</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, UNION COMUNAL DE JUNTAS DE VECINOS DE PROVIDENCIA, RUT Nº70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA,  por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD MANUEL MONTT Nº1587", que asciende a la suma de $24.407.922.-, obligándose a la primera de las nombradas a
 realizar un aporte de $240.285.-y la Municipalidad a realizar un aporte de $24.167.637.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IcOvLEA%2BSiSG%2BNAd%2BxU3VA%3D%3D</t>
   </si>
   <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO VECINAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNIÓN COMUNAL DE JUNTA DE VECINOS DE PROVIDENCIA, RUT.N°70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD SAN PIO X N°2384", que asciende a la suma de $39.960.489.-, obligándose a la primera de las nombradas a realizar un aporte de $480.570.-y la Municipalidad a realizar un aporte de $39.479.919.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zrcrTxZlu0g4F3byqVVh6A%3D%3D</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Unión Comunal de Juntas de Vecinos de Providencia, Rut.N°70.981.000-6 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "NORMALIZACION ELECTRICA DE ESPACIOS COMUNES COMUNIDAD FRANCISCO BILBAO Nº1193", que asciende a la suma de $17.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $343.264.- y la Municipalidad a realizar un aporte de $16.656.736.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Fa5iDBNvzhFXbisxt3xFsQ%3D%3D</t>
+  </si>
+  <si>
     <t>743</t>
   </si>
   <si>
     <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la UNIÓN COMUNAL DE JUNTA DE VECINOS DE PROVIDENCIA, Rut.N°70.981.000-6 y la MUNICIPALIDAD DE PROVIDENCIA, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD PROVIDENCIA N°385", que asciende a la suma de $47.763.564.-, obligándose a la primera de las nombradas a realizar un aporte de $5.457.898.- y la Municipalidad a realizar un aporte de $42.305.666.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Gx0okvvdNeYFxvoDHYFN%2BA%3D%3D</t>
   </si>
   <si>
-    <t>744</t>
-[...20 lines deleted...]
-  <si>
     <t>Convenio de Colaboración Fondeve</t>
   </si>
   <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>26-05-2023</t>
+  </si>
+  <si>
+    <t>26.05.2023 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°14 Seminario, Rut.N°71.030.700-8 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE CUBIERTA COMUNIDAD SEMINARIO N º 75", que asciende a la suma de $45.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $411. 917.- y la Municipalidad a realizar un aporte de $44.588.083.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rxHXGhyRuycHbkAbvm31JA%3D%3D</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°13 Bellavista, Rut.N°71.140.200-4 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD ANTONIA LOPEZ DE BELLO Nº0210", que asciende a la suma de $20.333.093.-, obligándose a la primera de las nombradas a realizar un aporte de $411.917.-y la Municipalidad a realizar un aporte de $19.921.176.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DSigi4EqWYlvFrVuJNVo4A%3D%3D</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>29.05.2023 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°10-B Barrio Plaza Uruguay, Rut.N°65.084.774-1 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD ALEJANDRO VALDES N°2517", que asciende a la suma de $20.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $652.202.-y la Municipalidad a realizar un aporte de $19.347.798.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1ERDF3KSiF20yctxUuRtrA%3D%3D</t>
+  </si>
+  <si>
+    <t>Convenio de Colaboaración Fondeve</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°8 Pocuro, Rut.N°71.582.400-0 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD POCURO 2033", que asciende a la suma de $10. 780.073.-, obligándose a la primera de las nombradas a realizar un aporte de $240.285.- y la
+Municipalidad a realizar un aporte de $10.539.788.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vg8FMKm7gPIP0wnAS0fCwQ%3D%3D</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°8 Pocuro, Rut.N°71.582.400-0 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE ASCENSOR COMUNIDAD LUIS AMUNDSEN N°2183", que asciende a la suma de $45.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de
+$308. 938.- y la Municipalidad a realizar un aporte de $44.691.062</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Vy3cu2H81IoO3tSbktxARg%3D%3D</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°8 Pocuro, Rut.N°71.582.400-0 y la Municipalidad de Providenci, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE ASCENSOR COMUNIDAD LAS VIOLETAS 2060", que asciende a la suma de $66.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $755.181.- y la
+Municipalidad a realizar un aporte de $65.244.819.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Il8iG%2FiJBOgJYkK0V9DLZw%3D%3D</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°7 Los Estanques, Rut.N°71.114.600-8 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REHABILITACION ALCANTARILLADO COMUNIDAD DIAGONAL ORIENTE
+N º 1948", que asciende a la suma de $29.095.208.-, obligándose a la primera de las nombradas a realizar un aporte de $274.611.- y la Municipalidad a realizar un aporte de $28.820.597.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jqzO34gSWgLjHqJJSpz5DA%3D%3D</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°5-A El Bosque Oriente, Rut.N°65.417.940-9 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REPARACION DE FACHADA COMUNIDAD CARLOS ANTUNEZ N°2420", que asciende a la suma de $45.129.611.-, obligándose a la primera de las nombradas a realizar un
+aporte de $755.181.- y la Municipalidad a realizar un aporte de $44.374.430.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zN91kelhP8U0EWLt%2FEwupw%3D%3D</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°5-A El Bosque Oriente, Rut.N°65.417.940-9 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "MEJORAMIENTO DE ASCENSOR COMUNIDAD LAS HORTENSIAS 2852", que asciende a la suma de $45.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $377.590.- y la Municipalidad a realizar un aporte de $44.622.410.- </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bcmjA9XMS0HoF0jE7gDtyA%3D%3D</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°5-A El Bosque Oriente, Rut.N°65.417.940-9 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto "REHABILITACION ALCANTARILLADO COMUNIDAD CARLOS ANTUNEZ
+N º 2438", que asciende a la suma de $32.858. 794.-, obligándose a la primera de las nombradas a realizar un aporte de $1.647.667.- y la Municipalidad a realizar un aporte de $31.211.127.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=6%2Faemf5DEjpsIVzyTNmgGw%3D%3D</t>
+  </si>
+  <si>
     <t>732</t>
   </si>
   <si>
-    <t>26-05-2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio Mandato Especial Proyecto Fondo de Desarrollo Vecinal 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°14 Seminario, Rut.N°71.030.700-8 y la Municipalidad de Providencia, por el cual las partes acuerdan realizar el Proyecto " MEJORAMIENTO DE CUBIERTA COMUNIDAD DE LA CLARAS N°0181", que asciende a la suma de $37.000.000.-, obligándose a la primera de las nombradas a realizar un aporte de $308.938.- y la Municipalidad a realizar un aporte de $36.691.062.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7WbB4QOwqHk4lTFRk9XI8A%3D%3D</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rxHXGhyRuycHbkAbvm31JA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto 
 </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t xml:space="preserve">26-05-2023 </t>
   </si>
   <si>
     <t>Ratifícase el Convenio Mandato Especial Proyecto FONDO DE DESARROLLO COMUNAL 2022 "FONDEVE" suscrito, con fecha 25 de enero de 2023, entre la Junta de Vecinos N°9 Pocuro Norte, Rut.N°71.029.000-8 y la Municipalidad de Providencia.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=IoA3%2FPtQgapjOeNQeyGVkw%3D%3D</t>
   </si>
   <si>
-    <t>729</t>
-[...89 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=DSigi4EqWYlvFrVuJNVo4A%3D%3D</t>
+    <t xml:space="preserve">Convenios de Colaboración Fondeve </t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>18-07-2022</t>
+  </si>
+  <si>
+    <t>18-07-2022 en Portal de Transparencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratifícase el Convenio de Colaboración Proyecto Fondo de Desarrollo Vecinal 2021 "FONDEVE", suscrito con fecha 04.07.2022, entre la MUNICIPALIDAD DE PROVIDENCIA y la JUNTA DE VECINOS N°5-A EL BOSQUE ORIENTE, RUT.N°65.417.940-9, por el cual, se señala que la MUNICIPALIDAD DE PROVIDENCIA realizaeá un aporte de $11.765.177.-, para el proyecto "TODOS JUNTOS EN SEGURIDAD (CIERRE PERIMETRAL Y CAMARAS), HERNANDO DE AGUIRRE 1148".- </t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mAl8%2Fx6pVBE0NnZx2JoV2w%3D%3D</t>
   </si>
   <si>
     <t>Convenios de Colaboración Fondeve</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>18-07-2022</t>
-[...4 lines deleted...]
-  <si>
     <t>Ratifícase el Convenio de Colaboración Proyecto Fondo de Desarrollo Vecinal 2021 "FONDEVE", asuscrito con fecha 04.07.2022, entre la MUNICIPALIDAD DE PROVIDENCIA y la JUNTA DE VECINOS N°5-A EL BOSQUE ORIENTE, RUT.N°65.417.940-9, por el cual, se señala que la MUNICIPALIDAD DE PROVIDENCIA realizará un aporte de $4.476.551.-, para el proyecto "MODERNIZACION DE SALA DE BOMBAS, EDIFICIO TRES ROBLES (CARMEN SILVA N°2647)".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zMaDe%2Fba0LHAV303uD%2FZsQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=mAl8%2Fx6pVBE0NnZx2JoV2w%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Convenio de Colaboración Fondeve </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase el Convenio de Colaboración Proyecto Fondo de Desarrollo Vecinal 2021 "FONDEVE", asuscrito con fecha 05.07.2022, entre la MUNICIPALIDAD DE PROVIDENCIA y la JUNTA DE VECINOS N°3-A PLAZA JACARANDA , RUT.N°53.317.762-K, por el cual, se señala que la MUNICIPALIDAD DE PROVIDENCIA realizará un aporte de $48.892.757.-, para el proyecto "REPARACION, RENOCACION Y CUMPLIMIENTO NORMATIVA ASCENSORES EDIFICIO  DARIO URZUA N°1651".</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LbygilPUV3EEJ1PNk88sfQ%3D%3D</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>02-02-2022</t>
   </si>
   <si>
     <t xml:space="preserve">02-02-2022 En Portal de Transparencia </t>
   </si>
   <si>
     <t xml:space="preserve">Ratifícase los Convenios de Colaboración Proyecto Fondo de Desarrollo Vecinal 2021 "FONDEVE",  suscrito el año 2021, entre la Municipalidad de Providencia y las entidades beneficiarias que a continuación se detallan:
 Unión Comunal de Juntas de Vecinos de Providencia, Junta de Vecinos N°8 Pocuro, Junta de Vecinos N°3-A Plaza Jacaranda, Junta de Vecinos N°5-A El Bosque Oriente, Junta de Vecinos N°2-A Miguel Claro, Junta de Vecinos N°9 Pocuro Norte.</t>
@@ -467,51 +524,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -560,1131 +617,1295 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M2" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="M3" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L7" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="0" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L8" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L9" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M9" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L10" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M23" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>118</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>121</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>122</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>123</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="M29" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M30" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="L31" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="M31" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M32" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M33" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>