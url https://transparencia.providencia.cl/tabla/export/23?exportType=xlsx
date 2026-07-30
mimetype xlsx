--- v0 (2026-06-13)
+++ v1 (2026-07-30)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="640" uniqueCount="640">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Planta - junio 2026</t>
+  </si>
+  <si>
+    <t>06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EDTV3bH3HFj7AImv1SStdA%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K%2Bq2ktpyfAsPxpqBbqHvYQ%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-abril 2026</t>
   </si>
   <si>
     <t>04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Oumw1ErS%2F7%2F4PaMQTma6bA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Personal Planta-marzo </t>
   </si>
   <si>
     <t>03-2026</t>
   </si>
@@ -1970,51 +1979,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C215"/>
+  <dimension ref="A1:C216"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2278,62 +2287,62 @@
         <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>91</v>
@@ -3576,62 +3585,62 @@
         <v>428</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>429</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>439</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>444</v>
@@ -4137,117 +4146,117 @@
         <v>580</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>591</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>596</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>599</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>604</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>605</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>607</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>609</v>
@@ -4280,90 +4289,101 @@
         <v>616</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>619</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>620</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>622</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>627</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>632</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>633</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>635</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C215" s="0" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>636</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>639</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>