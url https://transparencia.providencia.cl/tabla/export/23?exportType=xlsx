--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -4,59 +4,77 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="640" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="646">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Planta-agosto 2026</t>
+  </si>
+  <si>
+    <t>08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LMLgi%2Bsg%2FPCVpILmnm1O9g%3D%3D</t>
+  </si>
+  <si>
+    <t>Personal Planta-julio 2026</t>
+  </si>
+  <si>
+    <t>07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Xo873i9GB%2Bd89rw0Y2NmIg%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta - junio 2026</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EDTV3bH3HFj7AImv1SStdA%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-mayo 2026</t>
   </si>
   <si>
     <t>05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=K%2Bq2ktpyfAsPxpqBbqHvYQ%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-abril 2026</t>
   </si>
   <si>
     <t>04-2026</t>
   </si>
@@ -1979,51 +1997,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C216"/>
+  <dimension ref="A1:C218"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2298,73 +2316,73 @@
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>97</v>
@@ -3596,73 +3614,73 @@
         <v>431</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>445</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>450</v>
@@ -4157,128 +4175,128 @@
         <v>583</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>587</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>589</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>602</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>610</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>611</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>613</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>615</v>
@@ -4300,90 +4318,112 @@
         <v>619</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>620</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>622</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>623</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>625</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>638</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>