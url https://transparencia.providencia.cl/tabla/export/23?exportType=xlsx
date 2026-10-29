--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -4,59 +4,68 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="646" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="649" uniqueCount="649">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Personal Planta-septiembre 2026</t>
+  </si>
+  <si>
+    <t>09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8TfF7P3QTO8IA5bQlArdKw%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-agosto 2026</t>
   </si>
   <si>
     <t>08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LMLgi%2Bsg%2FPCVpILmnm1O9g%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta-julio 2026</t>
   </si>
   <si>
     <t>07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Xo873i9GB%2Bd89rw0Y2NmIg%3D%3D</t>
   </si>
   <si>
     <t>Personal Planta - junio 2026</t>
   </si>
   <si>
     <t>06-2026</t>
   </si>
@@ -1997,51 +2006,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C218"/>
+  <dimension ref="A1:C219"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -2338,62 +2347,62 @@
         <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>100</v>
@@ -3636,62 +3645,62 @@
         <v>437</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>452</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>453</v>
@@ -4197,117 +4206,117 @@
         <v>589</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>592</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>595</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>600</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
         <v>605</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>608</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>613</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>616</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>617</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>618</v>
@@ -4340,90 +4349,101 @@
         <v>625</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>626</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>628</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>631</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>636</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>641</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>644</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C218" s="0" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="B219" s="0" t="s">
         <v>645</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>