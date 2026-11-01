--- v0 (2026-07-06)
+++ v1 (2026-11-01)
@@ -4,59 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Libro Diario, Septiembre 2026.-</t>
+  </si>
+  <si>
+    <t>14-10-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=fRQUoDBgPBxjpNtC7qgT2w%3D%3D</t>
+  </si>
+  <si>
+    <t>Libro Diario, Agosto 2026.-</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=EK797QigYL4K7H%2Bkty%2BD5w%3D%3D</t>
+  </si>
+  <si>
+    <t>Libro Diario Julio 2026.-</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=idPM%2BKZ7DJE1gAGtP8pYXg%3D%3D</t>
+  </si>
+  <si>
+    <t>Libro diario Junio 2026.-</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o7GzRzYyIDKftLM8K0moFw%3D%3D</t>
   </si>
   <si>
     <t>Libro diario, Mayo 2026.-</t>
   </si>
   <si>
     <t>09-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JtUGcMtb00fIYOKCbJKADQ%3D%3D</t>
   </si>
   <si>
     <t>Libro Diario Abril 2026.-</t>
   </si>
   <si>
     <t>12-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=I%2Ff5a67vr5jmJ3uc6n0ZcA%3D%3D</t>
   </si>
   <si>
     <t>Libro Diario Marzo 2026</t>
   </si>
   <si>
     <t>15-04-2026</t>
   </si>
@@ -346,51 +382,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C32"/>
+  <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -704,29 +740,73 @@
         <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>95</v>
       </c>
     </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>