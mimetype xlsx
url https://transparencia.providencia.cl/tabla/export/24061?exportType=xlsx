--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -4,61 +4,106 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="219">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Mayo de 2026</t>
+  </si>
+  <si>
+    <t>09-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MGtRG%2FHa76VxlBYWgliGmg%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Tecnología, mes de mayo de 2026</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JWE9KbPsURYJomF0fmKc7A%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de mayo 2026.</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4%2BSgQVVI9MDJlhBww40uJg%3D%3D</t>
+  </si>
+  <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios ,Secretaria Comunal de Planificacion, abril,2026</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pEqnP8fGo1FSOK6UZvLY1g%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Abril de 2026</t>
+  </si>
+  <si>
+    <t>09-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3x4JpvCEjmt9po%2Bf33xk2g%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de abril 2026.</t>
   </si>
   <si>
     <t>04-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2bZpT57dE6FSkw7nOoQQhg%3D%3D</t>
   </si>
   <si>
     <t>Acta de evaluación Dirección de Tecnología, mes de abril de 2026</t>
   </si>
   <si>
     <t>28-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UCEj6woFpVEmLuWtiI2STA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de marzo de 2026</t>
   </si>
   <si>
     <t>07-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S6UN59W0qr0O8gRF%2BVhNRw%3D%3D</t>
@@ -87,92 +132,92 @@
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wBrf4sPHdHlqv0hQKhnS1Q%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Febrero de 2026</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9nrjoyEgCgzwE%2BvoBucnSA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de febrero 2026.</t>
   </si>
   <si>
     <t>05-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BCNKD8x7Wg9B6WAjGWblA%3D%3D</t>
   </si>
   <si>
+    <t>INFORME DE EVALUACION SECRETARIA COMUNAL DE PLANIFICACION ENERO 2026</t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ncb2bz8uCexq%2Br%2FuTpOG%2BQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de evaluación Dirección de Tecnología, mes de enero de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gyIuQR4DujDCZ5lz82mFjA%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Enero de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sypgAYN9SpkNj909WNa%2BIA%3D%3D</t>
+  </si>
+  <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Enero 2026</t>
   </si>
   <si>
-    <t>10-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KQy5K%2F52g8ice06Kcwcx5g%3D%3D</t>
   </si>
   <si>
-    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Enero de 2026</t>
-[...14 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gyIuQR4DujDCZ5lz82mFjA%3D%3D</t>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios Secretaria Comunal de Planificacion , Diciembre 2025</t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U2wsgZyC6q%2BgwhLIkuyBBg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2026</t>
   </si>
   <si>
-    <t>09-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d2MY1moQwIfrNrXGxwF6VA%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios Secretaria Comunal de Planificacion , Diciembre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de evaluación Dirección de Tecnología, diciembre 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i7ocHrl6%2FoNmcnrg6lmmgA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2025</t>
   </si>
   <si>
     <t>08-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uLqVeTwv0fhQ6wVgpC7Mtw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2025</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PjyXfwuvBEdXzSDveJddEg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Actas de  evaluaciones</t>
@@ -198,80 +243,80 @@
   <si>
     <t>05-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Vy766pab40kQEjQi0C%2FmHg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas,mes de Noviembre 2025</t>
   </si>
   <si>
     <t>04-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ePgzo0E7w8WuwYdiQeQzVQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2025</t>
   </si>
   <si>
     <t>01-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pHdAviKV3%2BdiYkkcBOJcrg%3D%3D</t>
   </si>
   <si>
+    <t>NOMINA DE REGISTRO MES DE OCTUBRE SECPLA</t>
+  </si>
+  <si>
+    <t>10-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpH6gTQ15yiu2aBxIUHu1w%3D%3D</t>
+  </si>
+  <si>
     <t>Informes de Evaluación de Licitaciones mes de octubre 2025</t>
   </si>
   <si>
-    <t>10-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3Mc5X7V0Izr2DZnu1YUQvw%3D%3D</t>
   </si>
   <si>
-    <t>NOMINA DE REGISTRO MES DE OCTUBRE SECPLA</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpH6gTQ15yiu2aBxIUHu1w%3D%3D</t>
+    <t>Acta Dirección de Tecnología, octubre 2025</t>
+  </si>
+  <si>
+    <t>07-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hExqMJNMvWxISt7YO1XnzA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Acta de Evaluación Dirección de Administración y Finanzas, mes de octubre 2025 </t>
   </si>
   <si>
-    <t>07-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7JsCFmUgKK%2FyhqfeEhso4w%3D%3D</t>
   </si>
   <si>
-    <t>Acta Dirección de Tecnología, octubre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de octubre 2025</t>
   </si>
   <si>
     <t>04-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OCPQfh36HwZDcX4EpzBQHg%3D%3D</t>
   </si>
   <si>
     <t>Informe de evaluacion SECPLA mes de septiembre</t>
   </si>
   <si>
     <t>07-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iZE5eyFUvXXchD3HVkGisA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Septiembre 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hFUdqDYhqmNPnscmuv%2BqfQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de septiembre 2025</t>
@@ -351,65 +396,65 @@
   <si>
     <t>01-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XCLT%2BWUoYhnchmwdE3k7YA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de julio 2025</t>
   </si>
   <si>
     <t>30-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=whVQ3OZYyIANp9zL%2FD6l1w%3D%3D</t>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones SECPLA junio 2025</t>
   </si>
   <si>
     <t>09-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kkfFcjPlaXGAngIDf0yLlw%3D%3D</t>
   </si>
   <si>
+    <t>Acta Dirección de Tecnología, junio 2025</t>
+  </si>
+  <si>
+    <t>07-07-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4ZEXMpQ72H9tAUUayBwUOQ%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de junio 2025</t>
   </si>
   <si>
-    <t>07-07-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LJyG2pi0xCgnQd1XB2slgA%3D%3D</t>
   </si>
   <si>
-    <t>Acta Dirección de Tecnología, junio 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, , mes de Junio 2025</t>
   </si>
   <si>
     <t>03-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uhVkgz%2BifgC6qcqyA4ryDA%3D%3D</t>
   </si>
   <si>
     <t>Actas de Evaluaciones de licitaciones y compras públicas mes de mayo DAOM</t>
   </si>
   <si>
     <t>11-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4qJoJM3URfs5cNvXmuNZ0g%3D%3D</t>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DIRECCIÓN DE INFRAESTRUCTURA MAYO-2025</t>
   </si>
   <si>
     <t>10-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cN143C5PaYK6g%2BWH4S6s%2Bg%3D%3D</t>
@@ -558,81 +603,81 @@
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2025.</t>
   </si>
   <si>
     <t>03-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ts1168otw3wFExBoWpPWdQ%3D%3D</t>
   </si>
   <si>
     <t>ACTA DE EVALUACION - SERVICIO DE BIENESTAR - MES ENERO 2025</t>
   </si>
   <si>
     <t>31-01-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e6ksXp5p6rbpjHQHydV7uA%3D%3D</t>
   </si>
   <si>
     <t>ACTA EVALUACION,SECPLA,ENERO 2025.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BHOuTlKbpWejdTu5vgqGA%3D%3D</t>
   </si>
   <si>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2024</t>
+  </si>
+  <si>
+    <t>31-12-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BztkQlnfu%2BBmQKWlt8Uxw%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Noviembre 2024</t>
   </si>
   <si>
-    <t>31-12-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9cFzTsYWoNAce9dVQSxkRg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M68JHIPYxts9tp6lNQRmsA%3D%3D</t>
   </si>
   <si>
+    <t>Acta de evaluación Dirección de Tecnología, Diciembre 2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1f%2BtPS0Kk9mWTuMq7BHqsA%3D%3D</t>
+  </si>
+  <si>
     <t>ACTA EVALUACION,SECPLA,DICIEMBRE 2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vR9rAYEYVrNljr0e9jK6iQ%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BztkQlnfu%2BBmQKWlt8Uxw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2024</t>
   </si>
   <si>
     <t>13-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rdGmFbTA7o4y%2FejcxPR1Tg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Tecnología, Noviembre 2024</t>
   </si>
   <si>
     <t>10-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E6oaBCeQcvCXNmSx4VdEKw%3D%3D</t>
   </si>
   <si>
     <t>ACTAS DE EVALUACION - SERVICIO DE BIENESTAR - MES NOVIEMBRE DE 2024</t>
   </si>
   <si>
     <t>02-12-2024</t>
   </si>
@@ -670,51 +715,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C76"/>
+  <dimension ref="A1:C82"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -733,808 +778,874 @@
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" s="0" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>203</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>