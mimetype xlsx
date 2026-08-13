--- v1 (2026-06-24)
+++ v2 (2026-08-13)
@@ -4,61 +4,149 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="246">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>INFORMES DE EVALUACIÓN DE LICITACIONES ADJUDICADAS POR DAOM EN EL MES DE JULIO 2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gXWGwR1%2BDrKRIwIawLvUIw%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de evaluación Dirección de Tecnología, mes de julio de 2026</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=djrfGSMu5pQdZSvw2bGtqA%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de julio 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BjreIsaT2R7fJUoaOvuSYQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Actas de evaluaciones de licitaciones ,Secretaria Comunal de Planificacion, juliio 2026.</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X%2BM8cslDzuEfV%2FiBJtTsaQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de julio de 2026</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lcK4MmTYCMmZa8JzwDDlpQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios ,Secretaria Comunal de Planificacion,Mayo 2026.</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SgBjwTJq3QeIBj%2FvEwuCzw%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios ,Secretaria Comunal de Planificacion, JUNIO,2026			
+</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=C8l9cLgfQ50JLn%2FvtU0KGg%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Junio de 2026</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=0Otq71%2FMVgrgRcGlDVj0eQ%3D%3D</t>
+  </si>
+  <si>
+    <t>INFORMES DE EVALUACIÓN DE LICITACIONES ADJUDICADAS POR DAOM EN EL MES DE JUNIO 2026</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Z%2BImevVIiupGCGOk%2BEnfdA%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de junio 2026.</t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xq7%2F4%2FNvSlH7vGv57UPAxw%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Mayo de 2026</t>
   </si>
   <si>
     <t>09-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MGtRG%2FHa76VxlBYWgliGmg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Tecnología, mes de mayo de 2026</t>
   </si>
   <si>
     <t>08-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JWE9KbPsURYJomF0fmKc7A%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de mayo 2026.</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4%2BSgQVVI9MDJlhBww40uJg%3D%3D</t>
@@ -96,134 +184,137 @@
   <si>
     <t>28-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UCEj6woFpVEmLuWtiI2STA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de marzo de 2026</t>
   </si>
   <si>
     <t>07-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=S6UN59W0qr0O8gRF%2BVhNRw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de marzo 2026.</t>
   </si>
   <si>
     <t>06-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MYZ07XH8qte0OQJZFmjNng%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios ,Secretaria Comunal de Planificacion, marzo,2026</t>
-[...7 lines deleted...]
-  <si>
     <t>ACTA DE EVALAUCIÓN DAOM. MES FEBRERO 2026.</t>
   </si>
   <si>
     <t>10-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=wBrf4sPHdHlqv0hQKhnS1Q%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Febrero de 2026</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9nrjoyEgCgzwE%2BvoBucnSA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de febrero 2026.</t>
   </si>
   <si>
     <t>05-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BCNKD8x7Wg9B6WAjGWblA%3D%3D</t>
   </si>
   <si>
+    <t>informe de Evalluacion febrero 2026</t>
+  </si>
+  <si>
+    <t>03-03-2026</t>
+  </si>
+  <si>
+    <t>Sin información</t>
+  </si>
+  <si>
+    <t>INFORME DE EVALUACION FEBRERO 2026</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Enero de 2026</t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sypgAYN9SpkNj909WNa%2BIA%3D%3D</t>
+  </si>
+  <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Enero 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KQy5K%2F52g8ice06Kcwcx5g%3D%3D</t>
+  </si>
+  <si>
     <t>INFORME DE EVALUACION SECRETARIA COMUNAL DE PLANIFICACION ENERO 2026</t>
   </si>
   <si>
-    <t>10-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ncb2bz8uCexq%2Br%2FuTpOG%2BQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de evaluación Dirección de Tecnología, mes de enero de 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gyIuQR4DujDCZ5lz82mFjA%3D%3D</t>
   </si>
   <si>
-    <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Enero de 2026</t>
-[...8 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KQy5K%2F52g8ice06Kcwcx5g%3D%3D</t>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2026</t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d2MY1moQwIfrNrXGxwF6VA%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de evaluación Dirección de Tecnología, diciembre 2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i7ocHrl6%2FoNmcnrg6lmmgA%3D%3D</t>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios Secretaria Comunal de Planificacion , Diciembre 2025</t>
   </si>
   <si>
-    <t>09-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U2wsgZyC6q%2BgwhLIkuyBBg%3D%3D</t>
   </si>
   <si>
-    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2025</t>
   </si>
   <si>
     <t>08-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uLqVeTwv0fhQ6wVgpC7Mtw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2025</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PjyXfwuvBEdXzSDveJddEg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Actas de  evaluaciones</t>
   </si>
   <si>
     <t>29-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=W6xi6XcTJk%2BErGmMvCuJ2g%3D%3D</t>
@@ -243,104 +334,104 @@
   <si>
     <t>05-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Vy766pab40kQEjQi0C%2FmHg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas,mes de Noviembre 2025</t>
   </si>
   <si>
     <t>04-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ePgzo0E7w8WuwYdiQeQzVQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2025</t>
   </si>
   <si>
     <t>01-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pHdAviKV3%2BdiYkkcBOJcrg%3D%3D</t>
   </si>
   <si>
+    <t>Informes de Evaluación de Licitaciones mes de octubre 2025</t>
+  </si>
+  <si>
+    <t>10-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3Mc5X7V0Izr2DZnu1YUQvw%3D%3D</t>
+  </si>
+  <si>
     <t>NOMINA DE REGISTRO MES DE OCTUBRE SECPLA</t>
   </si>
   <si>
-    <t>10-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpH6gTQ15yiu2aBxIUHu1w%3D%3D</t>
   </si>
   <si>
-    <t>Informes de Evaluación de Licitaciones mes de octubre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta Dirección de Tecnología, octubre 2025</t>
   </si>
   <si>
     <t>07-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hExqMJNMvWxISt7YO1XnzA%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Acta de Evaluación Dirección de Administración y Finanzas, mes de octubre 2025 </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7JsCFmUgKK%2FyhqfeEhso4w%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de octubre 2025</t>
   </si>
   <si>
     <t>04-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OCPQfh36HwZDcX4EpzBQHg%3D%3D</t>
   </si>
   <si>
+    <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Septiembre 2025</t>
+  </si>
+  <si>
+    <t>07-10-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hFUdqDYhqmNPnscmuv%2BqfQ%3D%3D</t>
+  </si>
+  <si>
     <t>Informe de evaluacion SECPLA mes de septiembre</t>
   </si>
   <si>
-    <t>07-10-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iZE5eyFUvXXchD3HVkGisA%3D%3D</t>
   </si>
   <si>
-    <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Septiembre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de septiembre 2025</t>
   </si>
   <si>
     <t>03-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=kVdEKQltyNg751d16Ee7aQ%3D%3D</t>
   </si>
   <si>
     <t>Informe de Evaluacion mes de agosto SECPLA</t>
   </si>
   <si>
     <t>08-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=nGnAdhTfnXG9g%2BWHZVbTmQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Agosto 2025</t>
   </si>
   <si>
     <t>05-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8nfYvvM5ymHJwW2sqNAt%2FA%3D%3D</t>
@@ -387,107 +478,98 @@
   <si>
     <t>04-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=b%2FmF1wTwWNFgTwzq87K%2FyA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación, Dirección de Tecnología julio 2025</t>
   </si>
   <si>
     <t>01-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XCLT%2BWUoYhnchmwdE3k7YA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de julio 2025</t>
   </si>
   <si>
     <t>30-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=whVQ3OZYyIANp9zL%2FD6l1w%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones SECPLA junio 2025</t>
-[...7 lines deleted...]
-  <si>
     <t>Acta Dirección de Tecnología, junio 2025</t>
   </si>
   <si>
     <t>07-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4ZEXMpQ72H9tAUUayBwUOQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de junio 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LJyG2pi0xCgnQd1XB2slgA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, , mes de Junio 2025</t>
   </si>
   <si>
     <t>03-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uhVkgz%2BifgC6qcqyA4ryDA%3D%3D</t>
   </si>
   <si>
     <t>Actas de Evaluaciones de licitaciones y compras públicas mes de mayo DAOM</t>
   </si>
   <si>
     <t>11-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4qJoJM3URfs5cNvXmuNZ0g%3D%3D</t>
   </si>
   <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas mes de Mayo SECPLA</t>
+  </si>
+  <si>
+    <t>10-06-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jYUmrkZVhV2p9OSMcuc2ew%3D%3D</t>
+  </si>
+  <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DIRECCIÓN DE INFRAESTRUCTURA MAYO-2025</t>
   </si>
   <si>
-    <t>10-06-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cN143C5PaYK6g%2BWH4S6s%2Bg%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas mes de Mayo SECPLA</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Tecnología, mayo 2025</t>
   </si>
   <si>
     <t>06-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BSH304SebLPlpFTWPHbTUg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Mayo 2025</t>
   </si>
   <si>
     <t>05-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=flU8yObOR%2BhZolCQYndKcg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de mayo 2025</t>
   </si>
   <si>
     <t>04-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3VSeUUBZRlg2R6ImM8%2BSAg%3D%3D</t>
@@ -588,96 +670,96 @@
   <si>
     <t>11-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pI3%2FRotQtnGNbzhWaclBLQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Enero 2025</t>
   </si>
   <si>
     <t>10-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q7wL1ZGxVAzZQMEhQVm%2Fvw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2025.</t>
   </si>
   <si>
     <t>03-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ts1168otw3wFExBoWpPWdQ%3D%3D</t>
   </si>
   <si>
+    <t>ACTA EVALUACION,SECPLA,ENERO 2025.</t>
+  </si>
+  <si>
+    <t>31-01-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BHOuTlKbpWejdTu5vgqGA%3D%3D</t>
+  </si>
+  <si>
     <t>ACTA DE EVALUACION - SERVICIO DE BIENESTAR - MES ENERO 2025</t>
   </si>
   <si>
-    <t>31-01-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e6ksXp5p6rbpjHQHydV7uA%3D%3D</t>
   </si>
   <si>
-    <t>ACTA EVALUACION,SECPLA,ENERO 2025.</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BHOuTlKbpWejdTu5vgqGA%3D%3D</t>
+    <t>Acta de evaluación Dirección de Tecnología, Diciembre 2024</t>
+  </si>
+  <si>
+    <t>31-12-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1f%2BtPS0Kk9mWTuMq7BHqsA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2024</t>
   </si>
   <si>
-    <t>31-12-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BztkQlnfu%2BBmQKWlt8Uxw%3D%3D</t>
   </si>
   <si>
+    <t>ACTA EVALUACION,SECPLA,DICIEMBRE 2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vR9rAYEYVrNljr0e9jK6iQ%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Noviembre 2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9cFzTsYWoNAce9dVQSxkRg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M68JHIPYxts9tp6lNQRmsA%3D%3D</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vR9rAYEYVrNljr0e9jK6iQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2024</t>
   </si>
   <si>
     <t>13-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rdGmFbTA7o4y%2FejcxPR1Tg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Tecnología, Noviembre 2024</t>
   </si>
   <si>
     <t>10-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E6oaBCeQcvCXNmSx4VdEKw%3D%3D</t>
   </si>
   <si>
     <t>ACTAS DE EVALUACION - SERVICIO DE BIENESTAR - MES NOVIEMBRE DE 2024</t>
   </si>
   <si>
     <t>02-12-2024</t>
   </si>
@@ -715,937 +797,1003 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C82"/>
+  <dimension ref="A1:C88"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>218</v>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>