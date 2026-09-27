--- v2 (2026-08-13)
+++ v3 (2026-09-27)
@@ -4,83 +4,122 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Acta de evaluación Dirección de Tecnología, mes de agosto 2026.</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JfVBHcsSmq2r%2BnFw1aezWg%3D%3D</t>
+  </si>
+  <si>
+    <t>ACTA DE EVALUACIÓN DIRECCIÓN ADMINISTRACIÓN Y FINANZAS, MES DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>03-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=YtDzR9xEm0spbu75QD%2B8%2FQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de agosto 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7x1eaR2aYrP1PGjyj%2FeZXA%3D%3D</t>
+  </si>
+  <si>
+    <t>INFORME DE EVALUACIÓN DE LICITACION ADJUDICADA POR DAOM EN EL MES DE AGOSTO 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=XslReZTk4oRaJJTRZEXR9g%3D%3D</t>
+  </si>
+  <si>
+    <t>ACTA DE EVALUACION - SERVICIO DE BIENESTAR - Agosto</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=SXMuDW2k5AY4H6Y5An62zA%3D%3D</t>
+  </si>
+  <si>
     <t>INFORMES DE EVALUACIÓN DE LICITACIONES ADJUDICADAS POR DAOM EN EL MES DE JULIO 2026</t>
   </si>
   <si>
     <t>10-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gXWGwR1%2BDrKRIwIawLvUIw%3D%3D</t>
   </si>
   <si>
-    <t>Acta de evaluación Dirección de Tecnología, mes de julio de 2026</t>
+    <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de julio 2026.</t>
   </si>
   <si>
     <t>06-08-2026</t>
   </si>
   <si>
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=djrfGSMu5pQdZSvw2bGtqA%3D%3D</t>
-[...4 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=%2BjreIsaT2R7fJUoaOvuSYQ%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de evaluación Dirección de Tecnología, mes de julio 2026.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KtWCJhoPA0Bc%2FwzTuLIJ2A%3D%3D</t>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones ,Secretaria Comunal de Planificacion, juliio 2026.</t>
   </si>
   <si>
     <t>05-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=X%2BM8cslDzuEfV%2FiBJtTsaQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de julio de 2026</t>
   </si>
   <si>
     <t>04-08-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=lcK4MmTYCMmZa8JzwDDlpQ%3D%3D</t>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios ,Secretaria Comunal de Planificacion,Mayo 2026.</t>
   </si>
   <si>
     <t>21-07-2026</t>
   </si>
@@ -223,92 +262,92 @@
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9nrjoyEgCgzwE%2BvoBucnSA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de febrero 2026.</t>
   </si>
   <si>
     <t>05-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BCNKD8x7Wg9B6WAjGWblA%3D%3D</t>
   </si>
   <si>
     <t>informe de Evalluacion febrero 2026</t>
   </si>
   <si>
     <t>03-03-2026</t>
   </si>
   <si>
     <t>Sin información</t>
   </si>
   <si>
     <t>INFORME DE EVALUACION FEBRERO 2026</t>
   </si>
   <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Enero 2026</t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=KQy5K%2F52g8ice06Kcwcx5g%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de evaluación Dirección de Tecnología, mes de enero de 2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gyIuQR4DujDCZ5lz82mFjA%3D%3D</t>
+  </si>
+  <si>
     <t>Acta de Evaluación Dirección Administración y Finanzas, mes de Enero de 2026</t>
   </si>
   <si>
-    <t>10-02-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=sypgAYN9SpkNj909WNa%2BIA%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Enero 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>INFORME DE EVALUACION SECRETARIA COMUNAL DE PLANIFICACION ENERO 2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ncb2bz8uCexq%2Br%2FuTpOG%2BQ%3D%3D</t>
   </si>
   <si>
-    <t>Acta de evaluación Dirección de Tecnología, mes de enero de 2026</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=gyIuQR4DujDCZ5lz82mFjA%3D%3D</t>
+    <t>Acta de evaluación Dirección de Tecnología, diciembre 2025</t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=i7ocHrl6%2FoNmcnrg6lmmgA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2026</t>
   </si>
   <si>
-    <t>09-01-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=d2MY1moQwIfrNrXGxwF6VA%3D%3D</t>
   </si>
   <si>
-    <t>Acta de evaluación Dirección de Tecnología, diciembre 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios Secretaria Comunal de Planificacion , Diciembre 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=U2wsgZyC6q%2BgwhLIkuyBBg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2025</t>
   </si>
   <si>
     <t>08-01-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uLqVeTwv0fhQ6wVgpC7Mtw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2025</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PjyXfwuvBEdXzSDveJddEg%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Actas de  evaluaciones</t>
@@ -334,80 +373,80 @@
   <si>
     <t>05-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Vy766pab40kQEjQi0C%2FmHg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas,mes de Noviembre 2025</t>
   </si>
   <si>
     <t>04-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=ePgzo0E7w8WuwYdiQeQzVQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2025</t>
   </si>
   <si>
     <t>01-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pHdAviKV3%2BdiYkkcBOJcrg%3D%3D</t>
   </si>
   <si>
+    <t>NOMINA DE REGISTRO MES DE OCTUBRE SECPLA</t>
+  </si>
+  <si>
+    <t>10-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpH6gTQ15yiu2aBxIUHu1w%3D%3D</t>
+  </si>
+  <si>
     <t>Informes de Evaluación de Licitaciones mes de octubre 2025</t>
   </si>
   <si>
-    <t>10-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3Mc5X7V0Izr2DZnu1YUQvw%3D%3D</t>
   </si>
   <si>
-    <t>NOMINA DE REGISTRO MES DE OCTUBRE SECPLA</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BpH6gTQ15yiu2aBxIUHu1w%3D%3D</t>
+    <t xml:space="preserve">Acta de Evaluación Dirección de Administración y Finanzas, mes de octubre 2025 </t>
+  </si>
+  <si>
+    <t>07-11-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=7JsCFmUgKK%2FyhqfeEhso4w%3D%3D</t>
   </si>
   <si>
     <t>Acta Dirección de Tecnología, octubre 2025</t>
   </si>
   <si>
-    <t>07-11-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hExqMJNMvWxISt7YO1XnzA%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Acta de Evaluación Dirección de Administración y Finanzas, mes de octubre 2025 </t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de octubre 2025</t>
   </si>
   <si>
     <t>04-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=OCPQfh36HwZDcX4EpzBQHg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Septiembre 2025</t>
   </si>
   <si>
     <t>07-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=hFUdqDYhqmNPnscmuv%2BqfQ%3D%3D</t>
   </si>
   <si>
     <t>Informe de evaluacion SECPLA mes de septiembre</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=iZE5eyFUvXXchD3HVkGisA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de septiembre 2025</t>
@@ -511,65 +550,65 @@
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de junio 2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=LJyG2pi0xCgnQd1XB2slgA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, , mes de Junio 2025</t>
   </si>
   <si>
     <t>03-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=uhVkgz%2BifgC6qcqyA4ryDA%3D%3D</t>
   </si>
   <si>
     <t>Actas de Evaluaciones de licitaciones y compras públicas mes de mayo DAOM</t>
   </si>
   <si>
     <t>11-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4qJoJM3URfs5cNvXmuNZ0g%3D%3D</t>
   </si>
   <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DIRECCIÓN DE INFRAESTRUCTURA MAYO-2025</t>
+  </si>
+  <si>
+    <t>10-06-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=cN143C5PaYK6g%2BWH4S6s%2Bg%3D%3D</t>
+  </si>
+  <si>
     <t>Actas de evaluaciones de licitaciones y compras públicas mes de Mayo SECPLA</t>
   </si>
   <si>
-    <t>10-06-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=jYUmrkZVhV2p9OSMcuc2ew%3D%3D</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DIRECCIÓN DE INFRAESTRUCTURA MAYO-2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Acta de Evaluación Dirección de Tecnología, mayo 2025</t>
   </si>
   <si>
     <t>06-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=BSH304SebLPlpFTWPHbTUg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Mayo 2025</t>
   </si>
   <si>
     <t>05-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=flU8yObOR%2BhZolCQYndKcg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de mayo 2025</t>
   </si>
   <si>
     <t>04-06-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3VSeUUBZRlg2R6ImM8%2BSAg%3D%3D</t>
@@ -670,96 +709,96 @@
   <si>
     <t>11-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=pI3%2FRotQtnGNbzhWaclBLQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Enero 2025</t>
   </si>
   <si>
     <t>10-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Q7wL1ZGxVAzZQMEhQVm%2Fvw%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de enero 2025.</t>
   </si>
   <si>
     <t>03-02-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ts1168otw3wFExBoWpPWdQ%3D%3D</t>
   </si>
   <si>
+    <t>ACTA DE EVALUACION - SERVICIO DE BIENESTAR - MES ENERO 2025</t>
+  </si>
+  <si>
+    <t>31-01-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e6ksXp5p6rbpjHQHydV7uA%3D%3D</t>
+  </si>
+  <si>
     <t>ACTA EVALUACION,SECPLA,ENERO 2025.</t>
   </si>
   <si>
-    <t>31-01-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=p%2BHOuTlKbpWejdTu5vgqGA%3D%3D</t>
   </si>
   <si>
-    <t>ACTA DE EVALUACION - SERVICIO DE BIENESTAR - MES ENERO 2025</t>
-[...2 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=e6ksXp5p6rbpjHQHydV7uA%3D%3D</t>
+    <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Noviembre 2024</t>
+  </si>
+  <si>
+    <t>31-12-2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=9cFzTsYWoNAce9dVQSxkRg%3D%3D</t>
+  </si>
+  <si>
+    <t>Acta de Evaluación Dirección de Administración y Finanzas, mes de Diciembre 2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M68JHIPYxts9tp6lNQRmsA%3D%3D</t>
+  </si>
+  <si>
+    <t>ACTA EVALUACION,SECPLA,DICIEMBRE 2024</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=vR9rAYEYVrNljr0e9jK6iQ%3D%3D</t>
   </si>
   <si>
     <t>Acta de evaluación Dirección de Tecnología, Diciembre 2024</t>
   </si>
   <si>
-    <t>31-12-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=1f%2BtPS0Kk9mWTuMq7BHqsA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de diciembre 2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=2BztkQlnfu%2BBmQKWlt8Uxw%3D%3D</t>
-  </si>
-[...16 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=M68JHIPYxts9tp6lNQRmsA%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Desarrollo Comunitario, mes de noviembre 2024</t>
   </si>
   <si>
     <t>13-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=rdGmFbTA7o4y%2FejcxPR1Tg%3D%3D</t>
   </si>
   <si>
     <t>Acta de Evaluación Dirección de Tecnología, Noviembre 2024</t>
   </si>
   <si>
     <t>10-12-2024</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=E6oaBCeQcvCXNmSx4VdEKw%3D%3D</t>
   </si>
   <si>
     <t>ACTAS DE EVALUACION - SERVICIO DE BIENESTAR - MES NOVIEMBRE DE 2024</t>
   </si>
   <si>
     <t>02-12-2024</t>
   </si>
@@ -797,51 +836,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C88"/>
+  <dimension ref="A1:C93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
@@ -852,469 +891,469 @@
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>124</v>
@@ -1325,475 +1364,530 @@
         <v>125</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="0" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C57" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="0" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C67" s="0" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="B85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>245</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>