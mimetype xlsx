--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -4,74 +4,106 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
+    <t>Modificase el Decreto Alcaldicio EX.CGR.N°1612 de 3 de junio de 2026.</t>
+  </si>
+  <si>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JEuLKlNfbkXlfIvL81zuJQ%3D%3D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modifícase en el punto 1 del Decreto Alcaldicio EX.CGR N°1575 de 29 de mayo de 2026, lo siguiente:
+Donde dice: "asistirá en Comisión de Servicio, desde el 9 de junio de 2026 y hasta el 11 de junio de 2026".
+Debe decir: "asistirá en Comisión de Servicio, desde el 10 de junio de 2026 y hasta el 12 de junio de 2026".</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aZQjX%2Fx3HAUUjYYdqvg%2Bcg%3D%3D</t>
+  </si>
+  <si>
+    <t>Autorízase el cometido funcionario del Alcalde, don JAIME BELLOLIO AVARIA, quien asistirá el día 3 de junio de 2026, al ENCUENTRO NACIONAL DE ALCALDES Y ALCALDESAS, organizado por la Asociación Chilena de Municipalidades, que se realizará en el Teatro Centenario, ubicado en calle Gregorio Cordovez N°391, en la ciudad de La Serena, Región de Coquimbo.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CHiMiKYI%2FiSIiqp%2Bun77WA%3D%3D</t>
+  </si>
+  <si>
     <t>Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcalde, asistirá en Comisión de Servicio, desde el 9 de junio y hasta el 11 de junio de 2026, para participar en dos actividades, a la inauguración del "HUB de Innovación Miraflores", organizado por la Municipalidad de Miraflores, a realizarse el día 10 de junio de 2026, n el Centrro Cultural Ricardo Palma, ubicado en Avda. José Larco N°770, piso 3, comuna de Miraflores, Lima Perú.</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o3W6rc761aMG6PyDjOHABw%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcaldes, asistirá en Comisión de Servicio, desde el 4 de junio de 2026 y hasta el 6 de junio de 2026, para participar del "Foro Internacional Conectaq IA-Coaliciónde Ciudades por la IA (CIIAR)", organizado por la Red de Innovación Local (RIL) y Lab(el laboratoriode innovación del Vanco Interamericano de Desarollo(, a realizarse el día 5 de junio de 2026 en el Audotorio &gt;Torre Banco Macro, ubicado en Avda. Madero N°1180, ciudad de Buenso Aiures, Argentina. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PnlUagFsKmWHHYPW%2F1KAOw%3D%3D</t>
+  </si>
+  <si>
+    <t>Déjase sin efecto el decreto Alcaldicio EX.CGR N°1896 de 1 de agosto de 2025, que dejó establedo el orden de subrogancia del Alcalde. Déjase establecido el siguiente orden de subrogancia del Alcalde.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Eg43K0eTaGGHHNmqcgXxxA%3D%3D</t>
   </si>
   <si>
     <t>Autorízase para hacer uso de 1 día de feriado legal al Sr. Alcalde don JAIME ANDRÉS BELLOLIO AVARIA, durante el día 22 de mayo de 2026. Será subrogado desde el 21 al 24 de mayo de 2026, por el Administrador Municipal, don DAVID LEMUEL RUBIO LEIVA.</t>
   </si>
   <si>
     <t>20-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=auD%2F%2BdEXN8SiJIQNgH3D6g%3D%3D</t>
   </si>
   <si>
     <t>Ratificase el cometido funcionario del Alcalde, don JAIME BELLOLIO AVARIA, quien asistirá al Congreso Nacional ubicado en Avda. Pedro Montt S/N comuna, Valparaíso, V Región, el día 6 de mayo de 2026, para participar en el Foro Técnico y Político titulado " Lucha Contra El Comercio llícito".</t>
   </si>
   <si>
     <t>08-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VhHBDmMudrsm1UDXWs6JsQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Déjase establecido que el Sr. Alcalde don JAIME ANDRES BELLOLIO AVRIA, será subrogado el día 14 de abril de 2026 porla Administradora Municipal doña ROCIO BRIZUELA CHEHADE.
 La Administradora,será subroda por la Directora Jurídica doña PAOLA JHON MARTINEZ.</t>
   </si>
   <si>
     <t>14-04-2026</t>
@@ -325,354 +357,398 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C29"/>
+  <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B29" s="0" t="s">
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="B30" s="0" t="s">
         <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>