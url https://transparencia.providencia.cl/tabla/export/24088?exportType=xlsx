--- v1 (2026-07-16)
+++ v2 (2026-09-22)
@@ -41,60 +41,60 @@
   </si>
   <si>
     <t>06-07-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=JEuLKlNfbkXlfIvL81zuJQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">Modifícase en el punto 1 del Decreto Alcaldicio EX.CGR N°1575 de 29 de mayo de 2026, lo siguiente:
 Donde dice: "asistirá en Comisión de Servicio, desde el 9 de junio de 2026 y hasta el 11 de junio de 2026".
 Debe decir: "asistirá en Comisión de Servicio, desde el 10 de junio de 2026 y hasta el 12 de junio de 2026".</t>
   </si>
   <si>
     <t>02-06-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=aZQjX%2Fx3HAUUjYYdqvg%2Bcg%3D%3D</t>
   </si>
   <si>
     <t>Autorízase el cometido funcionario del Alcalde, don JAIME BELLOLIO AVARIA, quien asistirá el día 3 de junio de 2026, al ENCUENTRO NACIONAL DE ALCALDES Y ALCALDESAS, organizado por la Asociación Chilena de Municipalidades, que se realizará en el Teatro Centenario, ubicado en calle Gregorio Cordovez N°391, en la ciudad de La Serena, Región de Coquimbo.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=CHiMiKYI%2FiSIiqp%2Bun77WA%3D%3D</t>
   </si>
   <si>
-    <t>Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcalde, asistirá en Comisión de Servicio, desde el 9 de junio y hasta el 11 de junio de 2026, para participar en dos actividades, a la inauguración del "HUB de Innovación Miraflores", organizado por la Municipalidad de Miraflores, a realizarse el día 10 de junio de 2026, n el Centrro Cultural Ricardo Palma, ubicado en Avda. José Larco N°770, piso 3, comuna de Miraflores, Lima Perú.</t>
+    <t>Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcalde, asistirá en Comisión de Servicio, desde el 9 de junio y hasta el 11 de junio de 2026, para participar en dos actividades, a la inauguración del "HUB de Innovación Miraflores", organizado por la Municipalidad de Miraflores, a realizarse el día 10 de junio de 2026, en el Centro Cultural Ricardo Palma, ubicado en Avda. José Larco N°770, piso 3, comuna de Miraflores, Lima Perú.</t>
   </si>
   <si>
     <t>29-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=o3W6rc761aMG6PyDjOHABw%3D%3D</t>
   </si>
   <si>
-    <t xml:space="preserve">Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcaldes, asistirá en Comisión de Servicio, desde el 4 de junio de 2026 y hasta el 6 de junio de 2026, para participar del "Foro Internacional Conectaq IA-Coaliciónde Ciudades por la IA (CIIAR)", organizado por la Red de Innovación Local (RIL) y Lab(el laboratoriode innovación del Vanco Interamericano de Desarollo(, a realizarse el día 5 de junio de 2026 en el Audotorio &gt;Torre Banco Macro, ubicado en Avda. Madero N°1180, ciudad de Buenso Aiures, Argentina. </t>
+    <t xml:space="preserve">Establécese que don JAIME ANDRES BELLOLIO AVARIA, Alcaldes, asistirá en Comisión de Servicio, desde el 4 de junio de 2026 y hasta el 6 de junio de 2026, para participar del "Foro Internacional Conecta IA - Coalición de Ciudades por la IA (CIIAR)", organizado por la Red de Innovación Local (RIL) y  BID Lab (el laboratorio de innovación del Banco Interamericano de Desarollo), a realizarse el día 5 de junio de 2026 en el Audotorio Torre Banco Macro, ubicado en Avda. Madero N°1180, ciudad de Buenos Aires, Argentina. </t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=PnlUagFsKmWHHYPW%2F1KAOw%3D%3D</t>
   </si>
   <si>
     <t>Déjase sin efecto el decreto Alcaldicio EX.CGR N°1896 de 1 de agosto de 2025, que dejó establedo el orden de subrogancia del Alcalde. Déjase establecido el siguiente orden de subrogancia del Alcalde.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Eg43K0eTaGGHHNmqcgXxxA%3D%3D</t>
   </si>
   <si>
     <t>Autorízase para hacer uso de 1 día de feriado legal al Sr. Alcalde don JAIME ANDRÉS BELLOLIO AVARIA, durante el día 22 de mayo de 2026. Será subrogado desde el 21 al 24 de mayo de 2026, por el Administrador Municipal, don DAVID LEMUEL RUBIO LEIVA.</t>
   </si>
   <si>
     <t>20-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=auD%2F%2BdEXN8SiJIQNgH3D6g%3D%3D</t>
   </si>
   <si>
     <t>Ratificase el cometido funcionario del Alcalde, don JAIME BELLOLIO AVARIA, quien asistirá al Congreso Nacional ubicado en Avda. Pedro Montt S/N comuna, Valparaíso, V Región, el día 6 de mayo de 2026, para participar en el Foro Técnico y Político titulado " Lucha Contra El Comercio llícito".</t>
   </si>
   <si>
     <t>08-05-2026</t>
   </si>