--- v0 (2026-06-13)
+++ v1 (2026-10-29)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>Nombres</t>
   </si>
   <si>
     <t>Primer apellido</t>
   </si>
   <si>
     <t>Segundo apellido</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Fecha en que asumió</t>
   </si>
   <si>
     <t>Fecha curso</t>
   </si>
   <si>
     <t>Comprobante curso</t>
   </si>
   <si>
     <t>MAURICIO</t>
   </si>
   <si>
@@ -169,53 +169,50 @@
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=dvDD9QFf1XvuKKEf1%2BwbMQ%3D%3D</t>
   </si>
   <si>
     <t xml:space="preserve">CRISTÓBAL ALEJANDRO </t>
   </si>
   <si>
     <t xml:space="preserve">LAGOS </t>
   </si>
   <si>
     <t>GONZÁLEZ</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=xQvFYDFkCxXVyOW5ome21A%3D%3D</t>
   </si>
   <si>
     <t>MARÍA EUGENIA</t>
   </si>
   <si>
     <t>PINO</t>
   </si>
   <si>
     <t>GARCÍA</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=MJiz%2BPXGF%2B1cnlzUi7tHeA%3D%3D</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">PINO </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -226,51 +223,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -508,52 +505,29 @@
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13">
-[...21 lines deleted...]
-    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>