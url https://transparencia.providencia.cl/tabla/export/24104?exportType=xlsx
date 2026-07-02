--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>Descripción el objeto del acto</t>
   </si>
   <si>
     <t>Fecha de publicación en Portal de Transparencia</t>
   </si>
   <si>
     <t>Enlace a Resolución</t>
   </si>
   <si>
@@ -112,91 +112,120 @@
   </si>
   <si>
     <t>SEPTIEMBRE</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>01-10-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 RESOLUCIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE SEPTIEMBRE 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>06-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bK5RcEa999NBNL5nvQ%2F9vA%3D%3D</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>MAYO</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgados durante el mes de mayo 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la OGUC.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ogi3Ze8yLPSaxqsk6Sjrdg%3D%3D</t>
+  </si>
+  <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>05-05-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgados durante el mes de abril 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la OGUC.</t>
+  </si>
+  <si>
+    <t>06-05-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Y44SzeeZFS0QEhOIXSgyVQ%3D%3D</t>
+  </si>
+  <si>
     <t>AGOSTO</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>02-09-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTROGADOS DUARNTE EL MES DE AGOSTO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>03-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4qxr4eGMnWNkaj9r1p%2BHGQ%3D%3D</t>
   </si>
   <si>
     <t>JULIO</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>05-08-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE JULIO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>06-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=It3TXqWd04aUajdrl7Cr0w%3D%3D</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>02-04-2026</t>
   </si>
   <si>
     <t xml:space="preserve">Permisos y Autorizaciones otorgadas durante el mes de marzo 2026, de acuerda a lo establecido en el artículo 116 bis C de la OGUC. </t>
   </si>
   <si>
     <t>06-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VOOxh4skyz9yjAnFND0pig%3D%3D</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>04-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUCIÓN </t>
@@ -204,77 +233,74 @@
   <si>
     <t>Permisos y Autorizaciones otorgados durante el mes de febrero 2026, de acuerdo a lo establecido en el Artículo 116 Bis C de la OGUC.</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HdULEwuFh%2BPRd3tPMES5CQ%3D%3D</t>
   </si>
   <si>
     <t>JUNIO</t>
   </si>
   <si>
     <t>03-07-2025</t>
   </si>
   <si>
     <t>PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE JUNIO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>04-07-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RcUipg7aLwyvUuFUtijmqQ%3D%3D</t>
   </si>
   <si>
-    <t>MAYO</t>
+    <t>ENERO</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>04-02-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y autorizaciones otorgados durante el mes de enero 2026, de acuerdo a lo establecido en el Artículo 116 BIS C de la OGUC.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=udhBN1dfd6dBR2MF%2BbAFng%3D%3D</t>
+  </si>
+  <si>
     <t>05-06-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE MAYO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TgTRJAfyHvut1LGZeJfW%2Bw%3D%3D</t>
-  </si>
-[...11 lines deleted...]
-    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=udhBN1dfd6dBR2MF%2BbAFng%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -285,51 +311,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -423,209 +449,261 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>72</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>