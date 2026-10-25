--- v1 (2026-07-02)
+++ v2 (2026-10-25)
@@ -4,290 +4,345 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="hoja_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>Descripción el objeto del acto</t>
   </si>
   <si>
     <t>Fecha de publicación en Portal de Transparencia</t>
   </si>
   <si>
     <t>Enlace a Resolución</t>
   </si>
   <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>SEPTIEMBRE</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>02-10-2026</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgados durante el mes de agosto 2026, de acuerdo a lo establecido en el Articulo 116 bis C de la LGUC.</t>
+  </si>
+  <si>
+    <t>07-10-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=QR73nnPExBkGPzgbLi2ogQ%3D%3D</t>
+  </si>
+  <si>
+    <t>AGOSTO</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>03-09-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+RESOLUCIÓN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgados durante el mes de agosto 2026,de acuerdo a lo establecido en el Artículo 116 bis c de la Ley General de Urbanismo y Construcciones. </t>
+  </si>
+  <si>
+    <t>04-09-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Bo6QyH0JrKZc5oAqun3wOA%3D%3D</t>
+  </si>
+  <si>
     <t>2025</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>06-01-2026</t>
   </si>
   <si>
-    <t>RESOLUCIÓN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE DICIEMBRE 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Fj3r61RqgqyyCzxknsovhg%3D%3D</t>
   </si>
   <si>
+    <t>JULIO</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgadas durante el mes de julio 2026, de acuerdo a lo establecido en el artículo 116 bis C de la LGUC.</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=zyiMtPEZJIfxZkzFJorS7A%3D%3D</t>
+  </si>
+  <si>
     <t>NOVIEMBRE</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>04-12-2025</t>
   </si>
   <si>
     <t>PERMISOS Y AUTORIZACIONES OTORGADAS DURANTE EL MES DE NOVIEMBRE 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>05-12-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=86JsTzn48KzS0MvWsaxBJw%3D%3D</t>
   </si>
   <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Permisos y Autorizaciones otorgados durante el mes de Junio 2026, de acuerdo a lo establecido en el Artículo 116 BIS C de la LGUC.</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=UexmBRVzwg%2FJh5ChjpNGzQ%3D%3D</t>
+  </si>
+  <si>
     <t>OCTUBRE</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>05-11-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
-Permisos y Autorizaciones otorgados durante el mes de OCTUBRE 2025, de acuerdo a lo establecido en el artículo 116 bis C de la OGUC.</t>
+Permisos y Autorizaciones otorgados durante el mes de OCTUBRE 2025, de acuerdo a lo establecido en el artículo 116 bis C de la LGUC.</t>
   </si>
   <si>
     <t>04-11-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=8NjL7nXZ2Xzc5Mc0GAo18Q%3D%3D</t>
   </si>
   <si>
-    <t>SEPTIEMBRE</t>
-[...1 lines deleted...]
-  <si>
     <t>5</t>
   </si>
   <si>
     <t>01-10-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
-RESOLUCIÓN</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE SEPTIEMBRE 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>06-10-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=bK5RcEa999NBNL5nvQ%2F9vA%3D%3D</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MAYO</t>
   </si>
   <si>
     <t>05-06-2026</t>
   </si>
   <si>
     <t xml:space="preserve">
-Permisos y Autorizaciones otorgados durante el mes de mayo 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la OGUC.</t>
+Permisos y Autorizaciones otorgados durante el mes de mayo 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la LGUC.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Ogi3Ze8yLPSaxqsk6Sjrdg%3D%3D</t>
   </si>
   <si>
     <t>ABRIL</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>05-05-2026</t>
   </si>
   <si>
     <t xml:space="preserve">
-Permisos y Autorizaciones otorgados durante el mes de abril 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la OGUC.</t>
+Permisos y Autorizaciones otorgados durante el mes de abril 2026, de acuerdo a lo establecido en el Articulo 116 Bis C de la LGUC.</t>
   </si>
   <si>
     <t>06-05-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=Y44SzeeZFS0QEhOIXSgyVQ%3D%3D</t>
   </si>
   <si>
-    <t>AGOSTO</t>
-[...1 lines deleted...]
-  <si>
     <t>02-09-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
-PERMISOS Y AUTORIZACIONES OTROGADOS DUARNTE EL MES DE AGOSTO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
+PERMISOS Y AUTORIZACIONES OTROGADOS DUARNTE EL MES DE AGOSTO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA LGUC.</t>
   </si>
   <si>
     <t>03-09-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=4qxr4eGMnWNkaj9r1p%2BHGQ%3D%3D</t>
   </si>
   <si>
-    <t>JULIO</t>
-[...1 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
     <t>05-08-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE JULIO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>06-08-2025</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=It3TXqWd04aUajdrl7Cr0w%3D%3D</t>
   </si>
   <si>
     <t>MARZO</t>
   </si>
   <si>
     <t>02-04-2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Permisos y Autorizaciones otorgadas durante el mes de marzo 2026, de acuerda a lo establecido en el artículo 116 bis C de la OGUC. </t>
+    <t xml:space="preserve">Permisos y Autorizaciones otorgadas durante el mes de marzo 2026, de acuerda a lo establecido en el artículo 116 bis C de la LGUC. </t>
   </si>
   <si>
     <t>06-04-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=VOOxh4skyz9yjAnFND0pig%3D%3D</t>
   </si>
   <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>03-07-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE JUNIO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA LGUC. </t>
+  </si>
+  <si>
+    <t>04-07-2025</t>
+  </si>
+  <si>
+    <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=RcUipg7aLwyvUuFUtijmqQ%3D%3D</t>
+  </si>
+  <si>
     <t>FEBRERO</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>04-03-2026</t>
   </si>
   <si>
     <t xml:space="preserve">RESOLUCIÓN </t>
   </si>
   <si>
     <t>Permisos y Autorizaciones otorgados durante el mes de febrero 2026, de acuerdo a lo establecido en el Artículo 116 Bis C de la OGUC.</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=HdULEwuFh%2BPRd3tPMES5CQ%3D%3D</t>
   </si>
   <si>
-    <t>JUNIO</t>
-[...13 lines deleted...]
-  <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>04-02-2026</t>
   </si>
   <si>
     <t xml:space="preserve">
-Permisos y autorizaciones otorgados durante el mes de enero 2026, de acuerdo a lo establecido en el Artículo 116 BIS C de la OGUC.</t>
+Permisos y autorizaciones otorgados durante el mes de enero 2026, de acuerdo a lo establecido en el Artículo 116 BIS C de la LGUC.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=udhBN1dfd6dBR2MF%2BbAFng%3D%3D</t>
   </si>
   <si>
     <t>05-06-2025</t>
   </si>
   <si>
     <t xml:space="preserve">
 PERMISOS Y AUTORIZACIONES OTORGADOS DURANTE EL MES DE MAYO 2025, DE ACUERDO A LO ESTABLECIDO EN EL ARTÍCULO 116 BIS C DE LA OGUC.</t>
   </si>
   <si>
     <t>http://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=TgTRJAfyHvut1LGZeJfW%2Bw%3D%3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -311,51 +366,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -363,347 +418,451 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="0" t="s">
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>80</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>